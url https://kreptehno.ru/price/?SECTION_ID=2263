--- v2 (2026-08-18)
+++ v3 (2026-10-18)
@@ -722,51 +722,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c9df458d18169a6dd24c293603991.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f959ec6ad20a0d47af13bb05c09ad91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1203,51 +1203,51 @@
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>628</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>721</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>766</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>760</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>1085</v>
       </c>
     </row>
     <row r="20" spans="1:4">
@@ -1280,106 +1280,106 @@
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>1433</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>1502</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>783</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>844</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>960</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>1203</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>1170</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>1248</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>1680</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>1780</v>
       </c>
     </row>
     <row r="32" spans="1:4">
@@ -1445,139 +1445,139 @@
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>1340</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>1479</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>1278</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>1269</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>1402</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>2044</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>527</v>
+        <v>712</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>620</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>643</v>
+        <v>880</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>712</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>766</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>953</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>999</v>
       </c>
     </row>
     <row r="50" spans="1:4">
@@ -1643,51 +1643,51 @@
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>712</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>736</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>906</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>1170</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>1231</v>
       </c>
     </row>
     <row r="60" spans="1:4">
@@ -1720,73 +1720,73 @@
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>1293</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>1301</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>1510</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>1700</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>876</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>906</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>1216</v>
       </c>
     </row>
     <row r="69" spans="1:4">
@@ -1896,51 +1896,51 @@
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>2215</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>4050</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
-        <v>3871</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>1153</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>1177</v>
       </c>
     </row>
     <row r="83" spans="1:4">
@@ -2039,51 +2039,51 @@
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>2385</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
         <v>5265</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
-        <v>1460</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>1487</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
         <v>2121</v>
       </c>
     </row>
     <row r="96" spans="1:4">