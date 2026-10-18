--- v3 (2026-10-18)
+++ v4 (2026-10-18)
@@ -722,51 +722,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f959ec6ad20a0d47af13bb05c09ad91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd108ee10d1d40fd629044a79d96651a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>