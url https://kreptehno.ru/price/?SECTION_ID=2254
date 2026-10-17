--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -917,51 +917,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4590f127b6947aff8934d2cb6c5ec281.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748870d4d6698f4cb9e0c260b7d5ba81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1343,62 +1343,62 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>3400</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>3180</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>1134</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>526</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>452</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -1486,62 +1486,62 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>5692</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>1970</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>1351</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>4650</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>1428</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>2195</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1849,51 +1849,51 @@
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>6088</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>5139</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>1018</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>4360</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>547</v>
       </c>
     </row>
     <row r="61" spans="1:4">
@@ -2223,106 +2223,106 @@
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>2180</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>2320</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>2070</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
         <v>2109</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D94" s="8">
         <v>4416</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D95" s="8">
         <v>159</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D96" s="8">
-        <v>1820</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="8">
-        <v>2040</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D98" s="8">
         <v>469</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D99" s="8">
         <v>507</v>
       </c>
     </row>
     <row r="100" spans="1:4">
@@ -2355,95 +2355,95 @@
         <v>190</v>
       </c>
       <c r="D102" s="8">
         <v>584</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D103" s="8">
         <v>1131</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D104" s="8">
-        <v>927</v>
+        <v>919</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D105" s="8">
         <v>938</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D106" s="8">
         <v>546</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D107" s="8">
         <v>1940</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D108" s="8">
-        <v>2087</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D109" s="8">
         <v>2293</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D110" s="8">
         <v>2135</v>
       </c>
     </row>
     <row r="111" spans="1:4">
@@ -2520,51 +2520,51 @@
         <v>220</v>
       </c>
       <c r="D117" s="8">
         <v>2372</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D118" s="8">
         <v>1284</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D119" s="8">
-        <v>1473</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D120" s="8">
         <v>2182</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D121" s="8">
         <v>2601</v>
       </c>
     </row>
     <row r="122" spans="1:4">
@@ -2619,51 +2619,51 @@
         <v>238</v>
       </c>
       <c r="D126" s="8">
         <v>1916</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D127" s="8">
         <v>2029</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D128" s="8">
-        <v>3500</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D129" s="8">
         <v>1384</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D130" s="8">
         <v>4020</v>
       </c>
     </row>
     <row r="133" spans="1:4">