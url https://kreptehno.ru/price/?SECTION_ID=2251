--- v0 (2026-04-16)
+++ v1 (2026-06-27)
@@ -278,51 +278,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea89a152536aac75695c642c5a8abc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73968304b6febe1f6cc056edf60b0f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>