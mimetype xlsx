--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -278,51 +278,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73968304b6febe1f6cc056edf60b0f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41409ae719d01b6f808adcdedf7a01e01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>