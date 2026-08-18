--- v2 (2026-06-27)
+++ v3 (2026-08-18)
@@ -95,51 +95,51 @@
   <si>
     <t>4915 500 9600</t>
   </si>
   <si>
     <t>Пистолет-распылитель к мойке RE98 STIHL</t>
   </si>
   <si>
     <t>4915 500 1398</t>
   </si>
   <si>
     <t>Удлинитель шланга высоконапорного 7м для моек RE 88-118, STIHL</t>
   </si>
   <si>
     <t>4915 500 0829</t>
   </si>
   <si>
     <t>Шланг высоконапорный 8м для моек RE 98-118, STIHL</t>
   </si>
   <si>
     <t>4915 500 0832</t>
   </si>
   <si>
     <t>Мойка RE-120 2,1кВт, 125 бар., STIHL</t>
   </si>
   <si>
-    <t>4950 012 4541</t>
+    <t>4950 012 4541/49500114541</t>
   </si>
   <si>
     <t>Мойка RE- 90 1,8 кВт 100 бар. 9,8кг) + Очиститель колесных дисков CR 100 спрей 500 мл, STIHL</t>
   </si>
   <si>
     <t>4951 012 4508С**</t>
   </si>
   <si>
     <t>Шампунь для транспортных средств с воском СС100 (1л), Stihl</t>
   </si>
   <si>
     <t>0782 516 9300</t>
   </si>
   <si>
     <t>Мойка RE 100 1,7кВт 110 бар., STIHL</t>
   </si>
   <si>
     <t>4950 012 4501**</t>
   </si>
   <si>
     <t>Мойка RE 80 1,7кВт 90 бар., STIHL</t>
   </si>
   <si>
     <t>RE02 011 4536**</t>
   </si>
@@ -278,51 +278,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41409ae719d01b6f808adcdedf7a01e01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21704fb36d7a564ba644d577c82d7e71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -781,51 +781,51 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>3528</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>5344</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>40531</v>
+        <v>38533</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>16961</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>996</v>
       </c>
     </row>
     <row r="22" spans="1:4">