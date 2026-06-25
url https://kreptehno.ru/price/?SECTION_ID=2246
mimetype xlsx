--- v0 (2026-04-16)
+++ v1 (2026-06-25)
@@ -617,51 +617,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e984934aa9952e913f2f182c27ad8831.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9783ad23a85bfd91fe88939406cd0ff1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1065,51 +1065,51 @@
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>637</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>597</v>
+        <v>942</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>3771</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>19572</v>
       </c>
     </row>
     <row r="17" spans="1:4">
@@ -1219,73 +1219,73 @@
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>1207</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>250</v>
+        <v>214</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>853</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>9396</v>
       </c>
     </row>
     <row r="33" spans="1:4">
@@ -1461,51 +1461,51 @@
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>504</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>593</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>764</v>
+        <v>964</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>715</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>1235</v>
       </c>
     </row>
     <row r="53" spans="1:4">