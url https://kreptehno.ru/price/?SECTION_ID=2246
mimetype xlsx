--- v1 (2026-06-25)
+++ v2 (2026-08-18)
@@ -617,51 +617,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9783ad23a85bfd91fe88939406cd0ff1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af117df34235f696d2418b4cd19e1e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,51 +1120,51 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>2646</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>2640</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>398</v>
+        <v>543</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>714</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>4748</v>
       </c>
     </row>
     <row r="22" spans="1:4">
@@ -1439,73 +1439,73 @@
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>1186</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>1085</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>504</v>
+        <v>410</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>593</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>964</v>
+        <v>920</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>715</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>1235</v>
       </c>
     </row>
     <row r="53" spans="1:4">