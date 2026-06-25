--- v0 (2026-04-15)
+++ v1 (2026-06-25)
@@ -1028,51 +1028,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fca0e90027c0c246b26f9510463c31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc9e7fe46d6967a39a3a28e5da6ae41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1674,84 +1674,84 @@
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>8170</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>27651</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>22231</v>
+        <v>21990</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>20023</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>17465</v>
+        <v>17410</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>18654</v>
+        <v>16520</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>25080</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>14499</v>
       </c>
     </row>
     <row r="38" spans="1:4">
@@ -1795,51 +1795,51 @@
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>35623</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>17720</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>9283</v>
+        <v>7650</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>21254</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>54300</v>
       </c>
     </row>
     <row r="46" spans="1:4">
@@ -1916,51 +1916,51 @@
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>5142</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>22350</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>16936</v>
+        <v>14990</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>57412</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>12930</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -2290,73 +2290,73 @@
         <v>159</v>
       </c>
       <c r="D86" s="8">
         <v>32720</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
         <v>18658</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
-        <v>23324</v>
+        <v>19830</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="8">
         <v>9650</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D90" s="8">
-        <v>7499</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>16318</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
         <v>19824</v>
       </c>
     </row>
     <row r="93" spans="1:4">
@@ -2851,51 +2851,51 @@
         <v>261</v>
       </c>
       <c r="D137" s="8">
         <v>25449</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D138" s="8">
         <v>9692</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D139" s="8">
-        <v>22365</v>
+        <v>17420</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>14837</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
         <v>17161</v>
       </c>
     </row>
     <row r="142" spans="1:4">