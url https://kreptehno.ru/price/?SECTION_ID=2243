--- v1 (2026-06-25)
+++ v2 (2026-08-18)
@@ -1028,51 +1028,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc9e7fe46d6967a39a3a28e5da6ae41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196a8ac03d3ef6b5e4fdf5cf7f55691.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1520,73 +1520,73 @@
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>8957</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>16713</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>7511</v>
+        <v>6440</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>28672</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>46631</v>
+        <v>31990</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>13970</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>20130</v>
       </c>
     </row>
     <row r="23" spans="1:4">
@@ -1960,51 +1960,51 @@
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>12930</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>7795</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>17465</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>32620</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>16550</v>
       </c>
     </row>
     <row r="61" spans="1:4">
@@ -2125,62 +2125,62 @@
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>12751</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>8410</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
-        <v>14818</v>
+        <v>12410</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>11036</v>
+        <v>8270</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>10550</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>25948</v>
       </c>
     </row>
     <row r="77" spans="1:4">
@@ -2378,51 +2378,51 @@
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>21788</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
         <v>20562</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="8">
-        <v>9900</v>
+        <v>7240</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D97" s="8">
         <v>13770</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>17475</v>
       </c>
     </row>
     <row r="99" spans="1:4">
@@ -2477,51 +2477,51 @@
         <v>193</v>
       </c>
       <c r="D103" s="8">
         <v>24941</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
         <v>8489</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="8">
-        <v>15157</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D106" s="8">
         <v>17518</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
         <v>13177</v>
       </c>
     </row>
     <row r="108" spans="1:4">
@@ -2807,51 +2807,51 @@
         <v>253</v>
       </c>
       <c r="D133" s="8">
         <v>19054</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D134" s="8">
         <v>24349</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D135" s="8">
-        <v>9510</v>
+        <v>6720</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D136" s="8">
         <v>18999</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D137" s="8">
         <v>25449</v>
       </c>
     </row>
     <row r="138" spans="1:4">
@@ -2873,51 +2873,51 @@
         <v>265</v>
       </c>
       <c r="D139" s="8">
         <v>17420</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>14837</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
-        <v>17161</v>
+        <v>10290</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D142" s="8">
         <v>24471</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D143" s="8">
         <v>10773</v>
       </c>
     </row>
     <row r="144" spans="1:4">