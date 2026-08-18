--- v2 (2026-08-18)
+++ v3 (2026-08-18)
@@ -1028,51 +1028,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196a8ac03d3ef6b5e4fdf5cf7f55691.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2380693ea68a3023e2b61e06af831.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>