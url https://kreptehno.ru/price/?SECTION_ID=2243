--- v3 (2026-08-18)
+++ v4 (2026-10-17)
@@ -1028,51 +1028,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2380693ea68a3023e2b61e06af831.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5dd5e2f4d62b75f8ef9cd58b16131.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1454,51 +1454,51 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>12120</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>7455</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>10790</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>15542</v>
       </c>
     </row>
     <row r="15" spans="1:4">
@@ -1553,51 +1553,51 @@
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>28672</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>31990</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>13970</v>
+        <v>14250</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>20130</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>19813</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -1608,51 +1608,51 @@
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>12170</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>26594</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>19244</v>
+        <v>18620</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>7179</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>20660</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1938,51 +1938,51 @@
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>14990</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>57412</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>12930</v>
+        <v>10260</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>7795</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>15000</v>
       </c>
     </row>
     <row r="59" spans="1:4">
@@ -2334,51 +2334,51 @@
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>7990</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>16318</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>19824</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
         <v>19003</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>21788</v>
       </c>
     </row>
     <row r="95" spans="1:4">
@@ -2477,51 +2477,51 @@
         <v>193</v>
       </c>
       <c r="D103" s="8">
         <v>24941</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
         <v>8489</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="8">
-        <v>12900</v>
+        <v>13140</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D106" s="8">
         <v>17518</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
         <v>13177</v>
       </c>
     </row>
     <row r="108" spans="1:4">