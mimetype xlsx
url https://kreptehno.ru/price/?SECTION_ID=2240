--- v0 (2026-04-15)
+++ v1 (2026-06-25)
@@ -254,56 +254,50 @@
   <si>
     <t>Мотобур ELITECH БМ 52Е , бен(2-такт) 52см3, 1.8кВт\,2.5л.с., 8500об\мин, мах Dшнека-200мм</t>
   </si>
   <si>
     <t>БМ 52Е</t>
   </si>
   <si>
     <t>Пила цепная ELITECH ПЭ 2416ПРБ 2400Вт, шина 41см</t>
   </si>
   <si>
     <t>ПЭ 2416ПРБ</t>
   </si>
   <si>
     <t>Генератор ELITECH СГБ 3500Р (4-х такт), 2.8кВт\7.5л.с. 208см3, бак-15л, ручной старт</t>
   </si>
   <si>
     <t xml:space="preserve">СГБ 3500Р </t>
   </si>
   <si>
     <t>Мультитул ELITECH МИ 4503Э, 500Вт, 11000-21000 об/м, мягкий старт, поддержка постоянных оборотов, кейс + набор насадок</t>
   </si>
   <si>
     <t>МИ 4503Э</t>
   </si>
   <si>
-    <t>Станок заточной (электроточило) ELITECH СТ200, 200Вт, 2850об\мин, шлиф.круг125х32х20мм, лампа</t>
-[...4 lines deleted...]
-  <si>
     <t>Фильтр ELITECH 2310.000400 для ПС1260А, полиэстер, сетка, моющийся</t>
   </si>
   <si>
     <t>2310.000400</t>
   </si>
   <si>
     <t>Генератор ELITECH СГБ 8000Р (4-х такт) 6.5 кВт/16л.с, 420см3, бак 25л, ручной старт</t>
   </si>
   <si>
     <t>СГБ 8000Р</t>
   </si>
   <si>
     <t xml:space="preserve">Аккумулятор ПРАКТИКА 12В 1,5Ач, NiCd для аккум.дрелей BOSCH </t>
   </si>
   <si>
     <t>031-631</t>
   </si>
   <si>
     <t xml:space="preserve">Аккумулятор ПРАКТИКА 12B 2,0Aч, NiCd для аккум.дрелей BOSCH </t>
   </si>
   <si>
     <t>030-863</t>
   </si>
   <si>
     <t xml:space="preserve">Сварочный инвертор ELITECH ИС 210, 150-250В, 4.4кВт, 20-210А, ПВ=210А/60%, D1.6-5мм </t>
@@ -336,50 +330,56 @@
     <t xml:space="preserve">СПТ1800 </t>
   </si>
   <si>
     <t>Краскопульт ELITECH 85-226л\мин, 3.5бар, сопло-1.5мм, верх.метал.бак 0.6л,160-240мл\мин, рапид</t>
   </si>
   <si>
     <t>0704.010800**</t>
   </si>
   <si>
     <t>Смеситель ручной (миксер) Elitech МС 1400/Э,  1400Вт, М14, 0-760об\м</t>
   </si>
   <si>
     <t>МС1400/Э</t>
   </si>
   <si>
     <t>Сварочный инвертор ELITECH ИС 190LCD, 140-250В, 6.1кВт, 20-180А, ПВ=180А/60%, D1.6-5мм. электронный дисплей</t>
   </si>
   <si>
     <t>ИС190LCD</t>
   </si>
   <si>
     <t>Сварочный инвертор ELITECH АИС 200 ЖК, 160-250В, 7.0кВт, 20-200А, ПВ=200А/60%, D1.6-5мм. электронный дисплей</t>
   </si>
   <si>
     <t>АИС 200 ЖК**</t>
+  </si>
+  <si>
+    <t>Станок заточной (электроточило) ELITECH СТ2012, 200Вт, 2980об\мин, шлиф.круг125х32х20мм, лампа</t>
+  </si>
+  <si>
+    <t>СТ 2012</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -494,51 +494,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803f3ad92637bdc79b33ae9e77a37bb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710425de94adc6026bf325e7e36f92ff1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1228,51 +1228,51 @@
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>1115</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>1216</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>19371</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>2000</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>12182</v>
       </c>
     </row>
     <row r="43" spans="1:4">
@@ -1294,194 +1294,194 @@
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>16040</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>6000</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>7990</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>1045</v>
+        <v>39751</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>39751</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>1730</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>3471</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>5090</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>5600</v>
+        <v>11211</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>11211</v>
+        <v>5281</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>5281</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>3990</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>1418</v>
+        <v>9170</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>9170</v>
+        <v>7130</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>7130</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>0</v>
+        <v>9840</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="5" t="s">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>