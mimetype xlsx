--- v1 (2026-06-25)
+++ v2 (2026-08-18)
@@ -494,51 +494,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710425de94adc6026bf325e7e36f92ff1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d55eb201b88e9665811f3ddfc90c31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,62 +1162,62 @@
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>6729</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>39168</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>15291</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>22430</v>
+        <v>21990</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>1214</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>10000</v>
       </c>
     </row>
     <row r="38" spans="1:4">