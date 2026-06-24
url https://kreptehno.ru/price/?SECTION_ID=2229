--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -911,51 +911,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94684fa01097b1bd8c67d8418d3747581.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7907e8cfb9b29b4b5b19cf8df11c7d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>