--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t xml:space="preserve">Пушки тепловые/Пушки тепловые газовые и дизельные BALLU, MASTER   </t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -504,50 +504,56 @@
     <t>НС-1132876**</t>
   </si>
   <si>
     <t>Блок управления BCT/EVU-3.1I Transformer Digital Inverter</t>
   </si>
   <si>
     <t>НС-1412594**</t>
   </si>
   <si>
     <t>Тепловая пушка BKR-5, до 3,0 кВт, 220В, керамический нагревательный элемент, обогрев до 35 кв.м.,BALLU</t>
   </si>
   <si>
     <t>НС-1509429</t>
   </si>
   <si>
     <t>Тепловая пушка BKR-3, до 2,0 кВт, 220В, керамический нагревательный элемент, обогрев до 25 кв.м.,BALLU</t>
   </si>
   <si>
     <t>НС-1509348</t>
   </si>
   <si>
     <t>Тепловентилятор BFH/S-10, белый, BALLU</t>
   </si>
   <si>
     <t>НС-1100741</t>
+  </si>
+  <si>
+    <t>Блок наружный сплит-системы BSO/out 12HN8_22Y Ballu BSO/out-12HN8_22Y</t>
+  </si>
+  <si>
+    <t>НС-1407884**</t>
   </si>
   <si>
     <t xml:space="preserve">Пушки тепловые/Радиаторы масляные, конвекторы BALLU, Electrolux </t>
   </si>
   <si>
     <t>Конвектор электрический Enzo BEC/EZMR-1500 1500Вт, до 20 кв.м, механич.упр. BALLU</t>
   </si>
   <si>
     <t>НС-1055666</t>
   </si>
   <si>
     <t xml:space="preserve">Радиатор масляный EOH/M-6209 2000W (9 секций), Electrolux </t>
   </si>
   <si>
     <t>НС-1072523</t>
   </si>
   <si>
     <t>Радиатор масляный Comfort ВОН/CM-07DN 1500 (7 секций), BALLU</t>
   </si>
   <si>
     <t>НС-1071471</t>
   </si>
   <si>
     <t>Радиатор масляный Comfort ВОН/CM-09WDN 2000 (9 секций), BALLU</t>
   </si>
@@ -911,51 +917,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7907e8cfb9b29b4b5b19cf8df11c7d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516f7b40bfba3273e6f2b1429ca3c511.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1251,54 +1257,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D138"/>
+  <dimension ref="A1:D139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B138" sqref="B138"/>
+      <selection activeCell="B139" sqref="B139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -2187,533 +2193,544 @@
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D89" s="8">
         <v>1930</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D90" s="8">
         <v>1434</v>
       </c>
     </row>
     <row r="91" spans="1:4">
-      <c r="B91" s="5" t="s">
+      <c r="B91" s="6" t="s">
         <v>162</v>
       </c>
+      <c r="C91" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D91" s="8">
+        <v>25980</v>
+      </c>
     </row>
     <row r="92" spans="1:4">
-      <c r="B92" s="0" t="s">
+      <c r="B92" s="5" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="B93" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C92" s="0" t="s">
+      <c r="C93" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D92" s="0" t="s">
+      <c r="D93" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>5150</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D94" s="8">
-        <v>5230</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D95" s="8">
-        <v>3610</v>
+        <v>5230</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D96" s="8">
-        <v>4130</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D97" s="8">
-        <v>4860</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D98" s="8">
-        <v>9140</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D99" s="8">
-        <v>8120</v>
+        <v>9140</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D100" s="8">
-        <v>4730</v>
+        <v>8120</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D101" s="8">
-        <v>10150</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D102" s="8">
-        <v>5680</v>
+        <v>10150</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D103" s="8">
-        <v>6200</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D104" s="8">
-        <v>7230</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D105" s="8">
-        <v>6730</v>
+        <v>7230</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D106" s="8">
-        <v>5680</v>
+        <v>6730</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D107" s="8">
-        <v>4810</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D108" s="8">
-        <v>8120</v>
+        <v>4810</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D109" s="8">
-        <v>4200</v>
+        <v>8120</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D110" s="8">
-        <v>4300</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D111" s="8">
-        <v>2800</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D112" s="8">
-        <v>452</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D113" s="8">
-        <v>5140</v>
+        <v>452</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D114" s="8">
-        <v>4180</v>
+        <v>5140</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D115" s="8">
-        <v>3150</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D116" s="8">
-        <v>5000</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D117" s="8">
-        <v>5410</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D118" s="8">
-        <v>6430</v>
+        <v>5410</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D119" s="8">
-        <v>3070</v>
+        <v>6430</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D120" s="8">
-        <v>4390</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D121" s="8">
-        <v>7450</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D122" s="8">
-        <v>4390</v>
+        <v>7450</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D123" s="8">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="B124" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="D124" s="8">
         <v>5640</v>
       </c>
     </row>
-    <row r="124" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="125" spans="1:4">
-      <c r="B125" s="0" t="s">
+      <c r="B125" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="B126" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C125" s="0" t="s">
+      <c r="C126" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D125" s="0" t="s">
+      <c r="D126" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D127" s="8">
-        <v>1247</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D128" s="8">
-        <v>1393</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D129" s="8">
-        <v>1472</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D130" s="8">
-        <v>1525</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D131" s="8">
-        <v>1154</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D132" s="8">
-        <v>1565</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D133" s="8">
-        <v>2838</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="C134" s="7"/>
+      <c r="C134" s="7" t="s">
+        <v>243</v>
+      </c>
       <c r="D134" s="8">
-        <v>2944</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="C135" s="7" t="s">
         <v>244</v>
       </c>
+      <c r="C135" s="7"/>
       <c r="D135" s="8">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="B136" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D136" s="8">
         <v>1194</v>
       </c>
     </row>
-    <row r="138" spans="1:4">
-[...1 lines deleted...]
-        <v>245</v>
+    <row r="139" spans="1:4">
+      <c r="B139" s="5" t="s">
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>