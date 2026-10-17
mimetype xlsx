--- v3 (2026-08-18)
+++ v4 (2026-10-17)
@@ -74,51 +74,51 @@
   <si>
     <t>Средство для фиксации резьбы (сильн.фикс.) 10 гр Schrauben-Sicherung, LiquiMoly /Германия/</t>
   </si>
   <si>
     <t>8060/3803</t>
   </si>
   <si>
     <t>Средство для фиксации резьбы (сред..фикс.) 10 гр Schrauben-Sicherung, LiquiMoly /Германия/</t>
   </si>
   <si>
     <t>7653/3801</t>
   </si>
   <si>
     <t>Средство для фиксации резьбы (сильн.фикс.) 50 гр Schrauben-Sicherung, LiquiMoly /Германия/</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>Средство универсальное LM-40, 400 мл Multi-Funktions, LiquiMoly /Германия/</t>
   </si>
   <si>
     <t>8049/3391</t>
   </si>
   <si>
-    <t>Средство универсальное LM-40, 200 мл Multi-Funktions, LiquiMoly /Германия/</t>
+    <t xml:space="preserve">Средство универсальное LM-40, 200 мл Multi-Funktions, LiquiMoly /Германия/ </t>
   </si>
   <si>
     <t>8048/3390</t>
   </si>
   <si>
     <t xml:space="preserve">Средство универсальное (смазка-аэрозоль) 150мл TL-40 , Tytan Professional </t>
   </si>
   <si>
     <t>21253/15900</t>
   </si>
   <si>
     <t>Смазка силиконовая быстросохнущая WD-40 SPECIALIST, 200 мл</t>
   </si>
   <si>
     <t>70126</t>
   </si>
   <si>
     <t xml:space="preserve">Средство универсальное WD-40, 100 мл </t>
   </si>
   <si>
     <t>WD-0003</t>
   </si>
   <si>
     <t xml:space="preserve">Средство универсальное WD-40, 250 мл </t>
   </si>
@@ -278,51 +278,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7435979b175a6d0f25c8e4ba2ac8a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b891b791c69196177e390146acc51c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>