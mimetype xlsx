--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -572,51 +572,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ea486a45b1a7c6fc8b8c9b3d7d7d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d30098772effecc5ffe7965986d751.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,51 +1108,51 @@
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>847</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>3450</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>4106</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>943</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>2389</v>
       </c>
     </row>
     <row r="25" spans="1:4">
@@ -1196,51 +1196,51 @@
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>4832</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>2030</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>2755</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>2037</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>1810</v>
       </c>
     </row>
     <row r="33" spans="1:4">