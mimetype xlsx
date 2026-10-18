--- v3 (2026-10-17)
+++ v4 (2026-10-18)
@@ -572,51 +572,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d30098772effecc5ffe7965986d751.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142229756ce0549b34c299236d9852521.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>