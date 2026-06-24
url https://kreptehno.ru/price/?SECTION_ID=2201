--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -242,123 +242,123 @@
   <si>
     <t>Адаптер на кран 1/2&amp;quot;-3/4&amp;quot;, OKINAWA</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>Соединитель для шланга 3/4&amp;quot;. быстросъемный, аквастоп, OKINAWA</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>Переходник 2-сторонний, OKINAWA</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>Разбрызгиватель импульсный, 452-530 м2, R12-13м, металлический, OKINAWA</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>Соединитель для шланга 3/4&amp;quot;, быстросъемный, OKINAWA</t>
+    <t xml:space="preserve">Соединитель для шланга 3/4&amp;quot;, быстросъемный, OKINAWA </t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>Муфта соединительная для шланга 1/2&amp;quot;, OKINAWA</t>
+    <t xml:space="preserve">Муфта соединительная для шланга 1/2&amp;quot;, OKINAWA </t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>Соединитель для шланга 1/2&amp;quot; поворотный, быстросъемный, OKINAWA</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>Соединитель для шланга 3/4&amp;quot; поворотный, быстросъемный, OKINAWA</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>Соединитель для шланга 1/2&amp;quot; регулируемый, OKINAWA</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>Соединитель для шланга 3/4&amp;quot; регулируемый, OKINAWA</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>Адаптер на кран 3/4&amp;quot;-1&amp;quot;, OKINAWA</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>Адаптер 1&amp;quot; внутренняя резьба, OKINAWA</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>Адаптер 3/4&amp;quot; внутренняя резьба, OKINAWA</t>
+    <t xml:space="preserve">Адаптер 3/4&amp;quot; внутренняя резьба, OKINAWA </t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>Адаптер 3/4&amp;quot; внешняя резьба, OKINAWA</t>
+    <t xml:space="preserve">Адаптер 3/4&amp;quot; внешняя резьба, OKINAWA </t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>Адаптер-переходник 1/2&amp;quot;-5/8&amp;quot;-3/4&amp;quot;, OKINAWA</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>Пистолет-распылитель 6 режимов, пластиковый, OKINAWA</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>Муфта соединительная для шланга 3/4&amp;quot;, OKINAWA</t>
+    <t xml:space="preserve">Муфта соединительная для шланга 3/4&amp;quot;, OKINAWA </t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>Сучкорез 520 мм, d=30 мм, рукоятки из стекловолокна, VERTO</t>
   </si>
   <si>
     <t>15G255</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -482,51 +482,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917a8db2f55ebba19d64670ac93557e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61e085ea1f2532e84e6ae550f3845c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1216,227 +1216,227 @@
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>1059</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>193</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>1932</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>159</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>483</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>520</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>330</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>327</v>
+        <v>337</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>1010</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>3239</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="5" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>