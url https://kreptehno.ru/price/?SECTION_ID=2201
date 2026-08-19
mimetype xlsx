--- v1 (2026-06-24)
+++ v2 (2026-08-19)
@@ -482,51 +482,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61e085ea1f2532e84e6ae550f3845c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6538d544e29cac70395537f2b92421.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1205,51 +1205,51 @@
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>1159</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>1059</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:4">
@@ -1326,51 +1326,51 @@
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>330</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>337</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:4">