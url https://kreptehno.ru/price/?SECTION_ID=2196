--- v0 (2026-04-17)
+++ v1 (2026-06-27)
@@ -272,56 +272,50 @@
   <si>
     <t>Шнек для мотобура 200 мм односпиральный D20 мм</t>
   </si>
   <si>
     <t>200НШО</t>
   </si>
   <si>
     <t>Удлинитель 100 см для земляного бура STANDART (d 27мм)</t>
   </si>
   <si>
     <t>780-100/27</t>
   </si>
   <si>
     <t>Удлинитель 100 см для мотошнека МОТО (d 27мм)</t>
   </si>
   <si>
     <t>100М**</t>
   </si>
   <si>
     <t>Шнек для мотобура 200 мм двухспиральный D20 мм</t>
   </si>
   <si>
     <t>200НШД</t>
   </si>
   <si>
-    <t>Бур земляной D160 мм 3х. шнековый LITE (d трубы 22мм), Мастер-Бур</t>
-[...4 lines deleted...]
-  <si>
     <t>Бур земляной D135 мм 3х. шнековый STANDART (d трубы 27мм), Мастер-Бур</t>
   </si>
   <si>
     <t>780-135/3</t>
   </si>
   <si>
     <t>Садовый инвентарь/Опрыскиватели ЖУК</t>
   </si>
   <si>
     <t>Опрыскиватель &amp;quot;Жук Классик&amp;quot; 5л (ОП-207)</t>
   </si>
   <si>
     <t>0437-00</t>
   </si>
   <si>
     <t>Ремкомплект №3 к брандспойтам для опрыскивателей</t>
   </si>
   <si>
     <t>2486-00</t>
   </si>
   <si>
     <t>Опрыскиватель &amp;quot;Жук Классик&amp;quot; 1,5л (ОП-205 М15)</t>
   </si>
   <si>
     <t>0369-00</t>
@@ -539,51 +533,51 @@
   <si>
     <t>3340835</t>
   </si>
   <si>
     <t>Совок для золы 150*180*600 мм большой</t>
   </si>
   <si>
     <t>141520</t>
   </si>
   <si>
     <t>Грабли б/ч 12 зубьев, рельсовая сталь</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>Грабли б/ч 16 зубьев, рельсовая сталь</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>Грабли б/ч 14 зубьев, рельсовая сталь</t>
   </si>
   <si>
-    <t>4017</t>
+    <t>4017/66-1-034</t>
   </si>
   <si>
     <t xml:space="preserve">Культиватор &amp;quot;Торнадо&amp;quot; </t>
   </si>
   <si>
     <t>141519</t>
   </si>
   <si>
     <t xml:space="preserve">Культиватор &amp;quot;Торнадико&amp;quot; мини </t>
   </si>
   <si>
     <t>141518</t>
   </si>
   <si>
     <t>Грабли веерные, прутковые 15 зубьев раздвижные оцинк. с металлическим черенком</t>
   </si>
   <si>
     <t>3340836</t>
   </si>
   <si>
     <t>Грабли садово-огородные БРД (малые)</t>
   </si>
   <si>
     <t>0532</t>
   </si>
@@ -689,101 +683,125 @@
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>Совок посадочный металлический с пластиковой ручкой</t>
   </si>
   <si>
     <t>141523</t>
   </si>
   <si>
     <t>Лопата совковая б/ч малыш, квадратная, рельсовая сталь</t>
   </si>
   <si>
     <t>10625</t>
   </si>
   <si>
     <t>Секатор плоскостной 230мм, D-реза до 25мм, крупный зуб</t>
   </si>
   <si>
     <t>0840</t>
   </si>
   <si>
     <t>Грабли веерные Гардения 23 зуба пластиковые, 500мм, б/ч</t>
   </si>
   <si>
-    <t>0740</t>
+    <t>0740/66-1-123</t>
   </si>
   <si>
     <t>Секатор плоскостной 230мм, D-реза до 25мм, малые зубцы</t>
   </si>
   <si>
     <t>0742</t>
   </si>
   <si>
     <t>Грабли ручные с пластиковой ручкой</t>
   </si>
   <si>
     <t>0540</t>
   </si>
   <si>
     <t>Корнеудалитель с пластиковой ручкой</t>
   </si>
   <si>
     <t>0741</t>
   </si>
   <si>
     <t>Грабли ручные 7 зубьев Агроном Премиум</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Мотыга Садко 230*95мм</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>Тяпка Витязь 200*65мм</t>
   </si>
   <si>
     <t>134682</t>
   </si>
   <si>
     <t>Лопата штыковая автомобильная с металлическим черенком 100см</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
     <t>Грабли ручные, 5 зубьев, 295мм, пластиковая ручка, FIT</t>
   </si>
   <si>
     <t>77061</t>
   </si>
   <si>
+    <t>Черенок Ф38/1200мм для лопат первый сорт</t>
+  </si>
+  <si>
+    <t>8739</t>
+  </si>
+  <si>
+    <t>Лопата совковая б/ч, закаленная сталь 350*230мм, D40мм, (толщина 1,5 мм), ГРЯДКОВО</t>
+  </si>
+  <si>
+    <t>10626</t>
+  </si>
+  <si>
+    <t>Лопата штыковая б/ч, закаленная сталь 375*225мм, D40мм, (толщина 1,5 мм), ГРЯДКОВО</t>
+  </si>
+  <si>
+    <t>10627</t>
+  </si>
+  <si>
+    <t>Лопата штыковая б/ч, закаленная сталь, с ребрами жесткости 375*225мм, D40мм, (толщина 1,5 мм), ГРЯДКОВО</t>
+  </si>
+  <si>
+    <t>10628</t>
+  </si>
+  <si>
     <t>Садовый инвентарь/Садовый инвентарь VERTO</t>
   </si>
   <si>
     <t>Ороситель пистолетного типа регулируемый, VERTO</t>
   </si>
   <si>
     <t>15G706</t>
   </si>
   <si>
     <t>Секатор контактный с наковаленкой 190мм, D-реза до 10мм, лезвие 41мм, VERTO</t>
   </si>
   <si>
     <t>15G201</t>
   </si>
   <si>
     <t>Рыхлитель 365 мм, VERTO</t>
   </si>
   <si>
     <t>15G408</t>
   </si>
   <si>
     <t>Тройник, VERTO</t>
   </si>
   <si>
     <t>15G744</t>
@@ -941,123 +959,123 @@
   <si>
     <t>Адаптер на кран 1/2&amp;quot;-3/4&amp;quot;, OKINAWA</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>Соединитель для шланга 3/4&amp;quot;. быстросъемный, аквастоп, OKINAWA</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>Переходник 2-сторонний, OKINAWA</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>Разбрызгиватель импульсный, 452-530 м2, R12-13м, металлический, OKINAWA</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>Соединитель для шланга 3/4&amp;quot;, быстросъемный, OKINAWA</t>
+    <t xml:space="preserve">Соединитель для шланга 3/4&amp;quot;, быстросъемный, OKINAWA </t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>Муфта соединительная для шланга 1/2&amp;quot;, OKINAWA</t>
+    <t xml:space="preserve">Муфта соединительная для шланга 1/2&amp;quot;, OKINAWA </t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>Соединитель для шланга 1/2&amp;quot; поворотный, быстросъемный, OKINAWA</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>Соединитель для шланга 3/4&amp;quot; поворотный, быстросъемный, OKINAWA</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>Соединитель для шланга 1/2&amp;quot; регулируемый, OKINAWA</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>Соединитель для шланга 3/4&amp;quot; регулируемый, OKINAWA</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>Адаптер на кран 3/4&amp;quot;-1&amp;quot;, OKINAWA</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>Адаптер 1&amp;quot; внутренняя резьба, OKINAWA</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>Адаптер 3/4&amp;quot; внутренняя резьба, OKINAWA</t>
+    <t xml:space="preserve">Адаптер 3/4&amp;quot; внутренняя резьба, OKINAWA </t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>Адаптер 3/4&amp;quot; внешняя резьба, OKINAWA</t>
+    <t xml:space="preserve">Адаптер 3/4&amp;quot; внешняя резьба, OKINAWA </t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>Адаптер-переходник 1/2&amp;quot;-5/8&amp;quot;-3/4&amp;quot;, OKINAWA</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>Пистолет-распылитель 6 режимов, пластиковый, OKINAWA</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>Муфта соединительная для шланга 3/4&amp;quot;, OKINAWA</t>
+    <t xml:space="preserve">Муфта соединительная для шланга 3/4&amp;quot;, OKINAWA </t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>Сучкорез 520 мм, d=30 мм, рукоятки из стекловолокна, VERTO</t>
   </si>
   <si>
     <t>15G255</t>
   </si>
   <si>
     <t>Садовый инвентарь/Садовый инвентарь Центроинструмент</t>
   </si>
   <si>
     <t>Аэратор для газона Ёжик 360 мм Центроинструмент</t>
   </si>
   <si>
     <t>0454</t>
   </si>
   <si>
     <t>Вилка садовая 240 мм Центроинструмент</t>
   </si>
   <si>
     <t>0231-4**</t>
   </si>
@@ -1244,92 +1262,92 @@
   <si>
     <t>Лопата сварная FINLAND 1557, 85см, автомобильная Центроинструмент</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>Лопата штыковая FINLAND 145 см, удлиненный черенок Центроинструмент</t>
   </si>
   <si>
     <t>1508-Ч</t>
   </si>
   <si>
     <t>Лопата штыковая &amp;quot;КУЗБАСС&amp;quot; 120см 190х300мм, цельнометаллическая, остроконечная ЦИ</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t xml:space="preserve">Лопата совковая FINLAND с глубокими ребрами жесткости, ЦИ </t>
   </si>
   <si>
     <t>1456-Ч</t>
   </si>
   <si>
-    <t xml:space="preserve">Лопата совковая &amp;quot;КУЗБАСС&amp;quot; 120см, цельнометаллическая, ЦИ </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Лопата штыковая FINLAND 120 см, остроконечная, с ребрами жесткости, ЦИ </t>
   </si>
   <si>
     <t>1464-Ч</t>
   </si>
   <si>
     <t>Лопата штыковая &amp;quot;КУЗБАСС&amp;quot; 120см 230х300мм, цельнометаллическая, с зубьями, ЦИ</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>Лопата совковая Крымская, автомобильная, цельнометаллическая, ЦИ</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>Лопата штыковая FINLAND 130 см, D-образная рукоятка, Центроинструмент</t>
   </si>
   <si>
     <t>2040-Ч</t>
   </si>
   <si>
     <t>Лопата штыковая-облегченная 132см (нерж сталь, алюм. черенок), 1,05кг Центроинструмент</t>
   </si>
   <si>
     <t>2266Ч</t>
   </si>
   <si>
     <t>Лопата штыковая &amp;quot;КУЗБАСС&amp;quot; 120см 215х365мм, цельнометаллическая, с зубьями, ЦИ</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
+    <t xml:space="preserve">Лопата совковая FINLAND 125см, цельнометаллическая </t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
     <t xml:space="preserve">Садовый инвентарь/Садовый инвентарь Центроинструмент/Ножницы садовые </t>
   </si>
   <si>
     <t>Ножницы садовые универсальные 200мм, (реж. кромка 62 мм) Центроинструмент</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>Ножницы садовые для цветов 200мм,(реж. кромка 50 мм) Центроинструмент</t>
   </si>
   <si>
     <t>0614</t>
   </si>
   <si>
     <t>Ножницы садовые для травы, профес. 330мм (реж. кромка 133 мм) Центроинструмент</t>
   </si>
   <si>
     <t>0239</t>
   </si>
   <si>
     <t>Ножницы универсальные 200мм (реж. кромка 58 мм)</t>
   </si>
   <si>
     <t>0527/07-541</t>
@@ -1436,56 +1454,50 @@
   <si>
     <t>Нож прививочный с прямым лезвием из нерж.стали и язычком для отгиба коры, Finland , Центроинструмент</t>
   </si>
   <si>
     <t>1454*</t>
   </si>
   <si>
     <t xml:space="preserve">Секатор контактный с храповым механизмом 200мм, D-реза до 24мм, FINLAND </t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t xml:space="preserve">Секатор плоскостной кованый 210мм, D-реза до 18мм, изогнутые ручки, ЦИ </t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>Секатор контактный 210мм, D-реза до 20мм, AMIGO</t>
   </si>
   <si>
     <t>76417*</t>
   </si>
   <si>
-    <t>Секатор плоскостной 210мм, D-реза до 20мм, металлический корпус, AMIGO</t>
-[...4 lines deleted...]
-  <si>
     <t>Секатор плоскостной 200мм, D-реза до 16мм TITANIUM, ЦИ</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>Секатор плоскостной 210мм, D-реза до 30мм, ЦИ</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>Секатор плоскостной 190мм, D-реза до 20мм, ЦИ</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>Секатор плоскостной 200мм, D-реза до 18мм КАРБОН, FINLAND</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>Садовый инвентарь/Садовый и туристический инструмент Plantic</t>
@@ -1637,56 +1649,50 @@
   <si>
     <t xml:space="preserve">Секатор плоскостной регулируемый 200мм, D-реза до 20мм, P308, тефлоновое покрытие лезвий, Plantic </t>
   </si>
   <si>
     <t>35308-01</t>
   </si>
   <si>
     <t>Лопата штыковая Terra Pro 1130мм, стальной черенок, Plantic</t>
   </si>
   <si>
     <t>11003-01</t>
   </si>
   <si>
     <t>Лопата штыковая облегченная Light 1070мм, деревянный черенок, Plantic</t>
   </si>
   <si>
     <t>11101-01</t>
   </si>
   <si>
     <t>Топор-колун Light XL24 2720гр 805мм, Plantic</t>
   </si>
   <si>
     <t>27464-01</t>
   </si>
   <si>
-    <t>Грабли универсальные Light,1520мм, 12 зуба, деревянный черенок, Plantic</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Вилы садовые Xtract 1215мм, металлический черенок, Plantic </t>
   </si>
   <si>
     <t>21202-01</t>
   </si>
   <si>
     <t xml:space="preserve">Секатор контактный 210мм, D-реза до 20мм, P205, Plantic </t>
   </si>
   <si>
     <t>25205-01</t>
   </si>
   <si>
     <t xml:space="preserve">Дождеватель осциллирующий Light, сектор полива до 150 м2, 15 форсунок, 6 bar, Plantic </t>
   </si>
   <si>
     <t>39361-01</t>
   </si>
   <si>
     <t>Лопата штыковая Terra Pro 1122мм, стальной черенок, Plantic</t>
   </si>
   <si>
     <t>11001-01</t>
   </si>
   <si>
     <t xml:space="preserve">Лопата штыковая Дача 1170мм, деревянный черенок, Plantic </t>
@@ -1817,102 +1823,96 @@
   <si>
     <t>Сучкорез плоскостной 665мм, D-реза до 32мм, P301, Plantic</t>
   </si>
   <si>
     <t>35301-01</t>
   </si>
   <si>
     <t>Пила садовая, механизм выдвижного лезвия 100мм PowerCut, Plantic</t>
   </si>
   <si>
     <t>27200-01</t>
   </si>
   <si>
     <t xml:space="preserve">Дождеватель круговой Light, сектор полива до 400 м2, 16 форсунок, 5 bar, Plantic </t>
   </si>
   <si>
     <t xml:space="preserve">39386-01 </t>
   </si>
   <si>
     <t xml:space="preserve">Грабли веерные регулируемые Pro,1730мм, 22 зуба, деревянный черенок, Plantic </t>
   </si>
   <si>
     <t xml:space="preserve">33380-01 </t>
   </si>
   <si>
-    <t>Пила садовая складная, лезвие 180мм Light. Plantic</t>
-[...4 lines deleted...]
-  <si>
     <t>Ножницы для травы P203, Plantic</t>
   </si>
   <si>
     <t>25203-01</t>
   </si>
   <si>
     <t>Ножницы для живой изгороди Light L73 640мм, Plantic</t>
   </si>
   <si>
     <t>25273-01</t>
   </si>
   <si>
     <t xml:space="preserve">Пистолет-распылитель Light 5 режимов полива, Plantic </t>
   </si>
   <si>
     <t xml:space="preserve">39382-01 </t>
   </si>
   <si>
     <t>Лопата для автомобиля Auto черная 650мм, Plantic</t>
   </si>
   <si>
     <t xml:space="preserve">18001-01 </t>
   </si>
   <si>
     <t xml:space="preserve">Топор универсальный Light XS5 600гр 235мм, Plantic </t>
   </si>
   <si>
     <t>27466-01**</t>
   </si>
   <si>
     <t>Садовый инвентарь/Тачки, колеса для тачек</t>
   </si>
   <si>
     <t xml:space="preserve">Колесо 3.25-8 для тачек, втулка D-20х95мм пневматическое (WB120D, 251D, 300D), TSUNAMI </t>
   </si>
   <si>
     <t>WB250D-КПН</t>
   </si>
   <si>
     <t>Подшипник Д-20/35мм</t>
   </si>
   <si>
     <t>Д-20</t>
   </si>
   <si>
-    <t>Тачка строительная одноколесная WB 200S, 110л (пневмаколесо 4,80/4,00-8 D12)  г/п 200 кг</t>
+    <t>Тачка строительная одноколесная WB 200S, 110л (пневмаколесо 4,80/4,00-8 D16)  г/п 200 кг</t>
   </si>
   <si>
     <t>WB200S</t>
   </si>
   <si>
     <t xml:space="preserve">Колесо 4.00-8 для тачки, втулка D-20х95мм пневматическое, TSUNAMI </t>
   </si>
   <si>
     <t>WB300D-КПН</t>
   </si>
   <si>
     <t>Колесо 4.00-8 для тачки, втулка D-15х107мм пневматическое, TSUNAMI</t>
   </si>
   <si>
     <t>WB200S-КПН</t>
   </si>
   <si>
     <t>Колесо 4.00-8 для тачки, втулка D-20х95мм бескамерное, полиуретановое, TSUNAMI</t>
   </si>
   <si>
     <t>WB300D-КПУ</t>
   </si>
   <si>
     <t xml:space="preserve">Колесо 4.00-8 для тачки, втулка D-15х107мм бескамерное, полиуретановое, TSUNAMI </t>
   </si>
@@ -2450,51 +2450,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485f785e3d16f98e927b9c11ce29951.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940e2f645d48cfadcbd312c22ebe8fe1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2876,249 +2876,249 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>5927</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>3285</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1643</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>5070</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>6212</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>1224</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>1428</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>1571</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>5070</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>5784</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>1571</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>4499</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>4284</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>4713</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>2856</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>4284</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>17850</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>2142</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>2754</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>3999</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>9568</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:4">
@@ -3129,3132 +3129,3132 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>2642</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>4570</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>5570</v>
+        <v>7690</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>17565</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>4208</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>1760</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>3570</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>7426</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>643</v>
+        <v>560</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>3356</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>16922</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>2907</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>5141</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>1857</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>2357</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>6885</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>3142</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="50" spans="1:4">
-      <c r="B50" s="6" t="s">
+      <c r="B50" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="C50" s="7" t="s">
+    </row>
+    <row r="51" spans="1:4">
+      <c r="B51" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="B52" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="D50" s="8">
-[...4 lines deleted...]
-      <c r="B51" s="5" t="s">
+      <c r="C52" s="7" t="s">
         <v>88</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D52" s="8">
+        <v>1962</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D53" s="8">
-        <v>1962</v>
+        <v>188</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D54" s="8">
-        <v>188</v>
+        <v>629</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D55" s="8">
-        <v>629</v>
+        <v>678</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D56" s="8">
-        <v>678</v>
+        <v>188</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D57" s="8">
-        <v>188</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D58" s="8">
-        <v>2114</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D59" s="8">
-        <v>3564</v>
+        <v>188</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D60" s="8">
-        <v>188</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D61" s="8">
-        <v>2106</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D62" s="8">
-        <v>2399</v>
+        <v>719</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D63" s="8">
-        <v>719</v>
+        <v>865</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D64" s="8">
-        <v>865</v>
+        <v>751</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D65" s="8">
-        <v>751</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D66" s="8">
-        <v>2886</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="8">
-        <v>3090</v>
+        <v>578</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="8">
-        <v>578</v>
+        <v>629</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D69" s="8">
-        <v>629</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D70" s="8">
-        <v>1061</v>
+        <v>722</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D71" s="8">
-        <v>722</v>
+        <v>98</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D72" s="8">
-        <v>98</v>
+        <v>188</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="8">
-        <v>188</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D74" s="8">
-        <v>2259</v>
+        <v>107</v>
       </c>
     </row>
     <row r="75" spans="1:4">
-      <c r="B75" s="6" t="s">
+      <c r="B75" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="C75" s="7" t="s">
+    </row>
+    <row r="76" spans="1:4">
+      <c r="B76" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="B77" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="D75" s="8">
-[...4 lines deleted...]
-      <c r="B76" s="5" t="s">
+      <c r="C77" s="7" t="s">
         <v>135</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D77" s="8">
+        <v>174</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D78" s="8">
-        <v>177</v>
+        <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D79" s="8">
-        <v>141</v>
+        <v>208</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D80" s="8">
-        <v>233</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D81" s="8">
-        <v>293</v>
+        <v>329</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D82" s="8">
-        <v>329</v>
+        <v>210</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D83" s="8">
-        <v>210</v>
+        <v>131</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D84" s="8">
-        <v>131</v>
+        <v>218</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="8">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="8">
-        <v>221</v>
+        <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D87" s="8">
-        <v>242</v>
+        <v>382</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D88" s="8">
-        <v>382</v>
+        <v>209</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D89" s="8">
-        <v>209</v>
+        <v>218</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D90" s="8">
-        <v>233</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D91" s="8">
-        <v>200</v>
+        <v>892</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D92" s="8">
-        <v>892</v>
+        <v>209</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D93" s="8">
-        <v>209</v>
+        <v>252</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D94" s="8">
-        <v>252</v>
+        <v>319</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D95" s="8">
-        <v>319</v>
+        <v>280</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D96" s="8">
-        <v>286</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D97" s="8">
-        <v>1353</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D98" s="8">
-        <v>1076</v>
+        <v>323</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D99" s="8">
-        <v>374</v>
+        <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D100" s="8">
-        <v>98</v>
+        <v>477</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D101" s="8">
-        <v>477</v>
+        <v>302</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D102" s="8">
-        <v>302</v>
+        <v>351</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D103" s="8">
-        <v>351</v>
+        <v>188</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D104" s="8">
-        <v>188</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="8">
-        <v>294</v>
+        <v>91</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="8">
-        <v>83</v>
+        <v>255</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="8">
-        <v>295</v>
+        <v>555</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="8">
-        <v>555</v>
+        <v>495</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="8">
-        <v>495</v>
+        <v>573</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D110" s="8">
         <v>573</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="8">
-        <v>573</v>
+        <v>954</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="8">
-        <v>954</v>
+        <v>573</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="8">
-        <v>573</v>
+        <v>555</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D114" s="8">
-        <v>555</v>
+        <v>196</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D115" s="8">
-        <v>196</v>
+        <v>512</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D116" s="8">
-        <v>512</v>
+        <v>131</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="8">
-        <v>131</v>
+        <v>145</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="8">
-        <v>148</v>
+        <v>287</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D119" s="8">
-        <v>287</v>
+        <v>272</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
-        <v>295</v>
+        <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>200</v>
+        <v>272</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
-        <v>281</v>
+        <v>148</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="8">
-        <v>148</v>
+        <v>217</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="8">
-        <v>217</v>
+        <v>321</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D126" s="8">
-        <v>321</v>
+        <v>311</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="8">
-        <v>311</v>
+        <v>694</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D128" s="8">
-        <v>694</v>
+        <v>362</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D129" s="8">
-        <v>362</v>
+        <v>102</v>
       </c>
     </row>
     <row r="130" spans="1:4">
-      <c r="B130" s="5" t="s">
+      <c r="B130" s="6" t="s">
         <v>240</v>
       </c>
+      <c r="C130" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D130" s="8">
+        <v>400</v>
+      </c>
     </row>
     <row r="131" spans="1:4">
-      <c r="B131" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B131" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D131" s="8">
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D132" s="8">
-        <v>844</v>
+        <v>410</v>
       </c>
     </row>
     <row r="133" spans="1:4">
-      <c r="B133" s="6" t="s">
-[...6 lines deleted...]
-        <v>744</v>
+      <c r="B133" s="5" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="134" spans="1:4">
-      <c r="B134" s="6" t="s">
-[...6 lines deleted...]
-        <v>284</v>
+      <c r="B134" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D135" s="8">
-        <v>75</v>
+        <v>844</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D136" s="8">
-        <v>1062</v>
+        <v>744</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D137" s="8">
-        <v>311</v>
+        <v>284</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D138" s="8">
-        <v>284</v>
+        <v>75</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D139" s="8">
-        <v>284</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D140" s="8">
-        <v>284</v>
+        <v>311</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D141" s="8">
-        <v>3408</v>
+        <v>284</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D142" s="8">
-        <v>407</v>
+        <v>284</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D143" s="8">
-        <v>378</v>
+        <v>284</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D144" s="8">
-        <v>67</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D145" s="8">
-        <v>204</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D146" s="8">
-        <v>1062</v>
+        <v>378</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D147" s="8">
-        <v>42</v>
+        <v>67</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D148" s="8">
-        <v>102</v>
+        <v>204</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D149" s="8">
-        <v>177</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D150" s="8">
-        <v>977</v>
+        <v>42</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D151" s="8">
-        <v>1023</v>
+        <v>102</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D152" s="8">
-        <v>609</v>
+        <v>177</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D153" s="8">
-        <v>792</v>
+        <v>977</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D154" s="8">
-        <v>428</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D155" s="8">
-        <v>1241</v>
+        <v>609</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D156" s="8">
-        <v>643</v>
+        <v>792</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D157" s="8">
-        <v>476</v>
+        <v>428</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D158" s="8">
-        <v>1159</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D159" s="8">
-        <v>125</v>
+        <v>643</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D160" s="8">
-        <v>1059</v>
+        <v>476</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D161" s="8">
-        <v>127</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D162" s="8">
-        <v>193</v>
+        <v>125</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D163" s="8">
-        <v>120</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D164" s="8">
-        <v>1932</v>
+        <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D165" s="8">
-        <v>183</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D166" s="8">
-        <v>159</v>
+        <v>120</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D167" s="8">
-        <v>483</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D168" s="8">
-        <v>520</v>
+        <v>188</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D169" s="8">
-        <v>330</v>
+        <v>182</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D170" s="8">
-        <v>327</v>
+        <v>483</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D171" s="8">
-        <v>134</v>
+        <v>520</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D172" s="8">
-        <v>105</v>
+        <v>330</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D173" s="8">
-        <v>98</v>
+        <v>337</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D174" s="8">
-        <v>59</v>
+        <v>134</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D175" s="8">
-        <v>64</v>
+        <v>105</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D176" s="8">
-        <v>1010</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D177" s="8">
-        <v>183</v>
+        <v>61</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D178" s="8">
-        <v>3239</v>
+        <v>64</v>
       </c>
     </row>
     <row r="179" spans="1:4">
-      <c r="B179" s="5" t="s">
+      <c r="B179" s="6" t="s">
         <v>335</v>
       </c>
+      <c r="C179" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D179" s="8">
+        <v>1010</v>
+      </c>
     </row>
     <row r="180" spans="1:4">
-      <c r="B180" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B180" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="D180" s="8">
+        <v>188</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D181" s="8">
-        <v>6440</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="182" spans="1:4">
-      <c r="B182" s="6" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="B182" s="5" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="183" spans="1:4">
-      <c r="B183" s="6" t="s">
-[...6 lines deleted...]
-        <v>716</v>
+      <c r="B183" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D184" s="8">
-        <v>492</v>
+        <v>6440</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D185" s="8">
-        <v>604</v>
+        <v>209</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D186" s="8">
-        <v>813</v>
+        <v>716</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D187" s="8">
-        <v>580</v>
+        <v>492</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D188" s="8">
-        <v>435</v>
+        <v>604</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D189" s="8">
-        <v>585</v>
+        <v>813</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D190" s="8">
-        <v>361</v>
+        <v>580</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D191" s="8">
-        <v>745</v>
+        <v>448</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D192" s="8">
-        <v>480</v>
+        <v>585</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D193" s="8">
-        <v>916</v>
+        <v>361</v>
       </c>
     </row>
     <row r="194" spans="1:4">
-      <c r="B194" s="5" t="s">
+      <c r="B194" s="6" t="s">
         <v>362</v>
       </c>
+      <c r="C194" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D194" s="8">
+        <v>708</v>
+      </c>
     </row>
     <row r="195" spans="1:4">
-      <c r="B195" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B195" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="C195" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D195" s="8">
+        <v>480</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D196" s="8">
-        <v>823</v>
+        <v>916</v>
       </c>
     </row>
     <row r="197" spans="1:4">
-      <c r="B197" s="6" t="s">
-[...6 lines deleted...]
-        <v>825</v>
+      <c r="B197" s="5" t="s">
+        <v>368</v>
       </c>
     </row>
     <row r="198" spans="1:4">
-      <c r="B198" s="6" t="s">
-[...6 lines deleted...]
-        <v>980</v>
+      <c r="B198" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D199" s="8">
-        <v>1087</v>
+        <v>823</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D200" s="8">
-        <v>1490</v>
+        <v>778</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D201" s="8">
-        <v>1761</v>
+        <v>980</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D202" s="8">
-        <v>1880</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D203" s="8">
-        <v>5570</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D204" s="8">
-        <v>1275</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D205" s="8">
-        <v>2233</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D206" s="8">
-        <v>833</v>
+        <v>5570</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D207" s="8">
-        <v>1936</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D208" s="8">
-        <v>725</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D209" s="8">
-        <v>1693</v>
+        <v>833</v>
       </c>
     </row>
     <row r="210" spans="1:4">
-      <c r="B210" s="5" t="s">
+      <c r="B210" s="6" t="s">
         <v>391</v>
       </c>
+      <c r="C210" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D210" s="8">
+        <v>2000</v>
+      </c>
     </row>
     <row r="211" spans="1:4">
-      <c r="B211" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B211" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="C211" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D211" s="8">
+        <v>725</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D212" s="8">
-        <v>4231</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="213" spans="1:4">
-      <c r="B213" s="6" t="s">
-[...6 lines deleted...]
-        <v>1268</v>
+      <c r="B213" s="5" t="s">
+        <v>397</v>
       </c>
     </row>
     <row r="214" spans="1:4">
-      <c r="B214" s="6" t="s">
-[...6 lines deleted...]
-        <v>1441</v>
+      <c r="B214" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6" t="s">
         <v>398</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D215" s="8">
-        <v>6232</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D216" s="8">
-        <v>1117</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D217" s="8">
-        <v>1341</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D218" s="8">
-        <v>1773</v>
+        <v>6232</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D219" s="8">
-        <v>1488</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="B220" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D220" s="8">
-        <v>1670</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D221" s="8">
-        <v>1453</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D222" s="8">
-        <v>2270</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D223" s="8">
-        <v>1296</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D224" s="8">
-        <v>2350</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D225" s="8">
-        <v>2010</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D226" s="8">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="B227" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="C227" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D227" s="8">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="B228" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D228" s="8">
         <v>2644</v>
-      </c>
-[...14 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="6" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D229" s="8">
-        <v>1742</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="230" spans="1:4">
-      <c r="B230" s="6" t="s">
-[...6 lines deleted...]
-        <v>1375</v>
+      <c r="B230" s="5" t="s">
+        <v>428</v>
       </c>
     </row>
     <row r="231" spans="1:4">
-      <c r="B231" s="6" t="s">
-[...6 lines deleted...]
-        <v>1992</v>
+      <c r="B231" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="B232" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D232" s="8">
-        <v>2050</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="B233" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D233" s="8">
-        <v>4443</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="B234" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D234" s="8">
-        <v>2450</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D235" s="8">
-        <v>1899</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D236" s="8">
-        <v>1151</v>
+        <v>4443</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D237" s="8">
-        <v>1202</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D238" s="8">
-        <v>841</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D239" s="8">
-        <v>1899</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="240" spans="1:4">
-      <c r="B240" s="5" t="s">
+      <c r="B240" s="6" t="s">
         <v>445</v>
       </c>
+      <c r="C240" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D240" s="8">
+        <v>1237</v>
+      </c>
     </row>
     <row r="241" spans="1:4">
-      <c r="B241" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B241" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="C241" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="D241" s="8">
+        <v>841</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="B242" s="6" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="D242" s="8">
-        <v>1876</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="243" spans="1:4">
-      <c r="B243" s="6" t="s">
-[...6 lines deleted...]
-        <v>1315</v>
+      <c r="B243" s="5" t="s">
+        <v>451</v>
       </c>
     </row>
     <row r="244" spans="1:4">
-      <c r="B244" s="6" t="s">
-[...6 lines deleted...]
-        <v>1500</v>
+      <c r="B244" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D245" s="8">
-        <v>5022</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D246" s="8">
-        <v>4048</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D247" s="8">
-        <v>1287</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D248" s="8">
-        <v>1643</v>
+        <v>5022</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D249" s="8">
-        <v>1667</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D250" s="8">
-        <v>1182</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D251" s="8">
-        <v>673</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="B252" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D252" s="8">
-        <v>1968</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="B253" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D253" s="8">
-        <v>538</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="B254" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D254" s="8">
-        <v>1509</v>
+        <v>673</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="B255" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D255" s="8">
-        <v>1943</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="B256" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D256" s="8">
-        <v>1433</v>
+        <v>588</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D257" s="8">
-        <v>1593</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D258" s="8">
-        <v>1188</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="B259" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D259" s="8">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="B260" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="C260" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="D260" s="8">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="B261" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="C261" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D261" s="8">
         <v>2192</v>
       </c>
     </row>
-    <row r="260" spans="1:4">
-[...5 lines deleted...]
-      <c r="B261" s="0" t="s">
+    <row r="262" spans="1:4">
+      <c r="B262" s="5" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="B263" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C261" s="0" t="s">
+      <c r="C263" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D261" s="0" t="s">
+      <c r="D263" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D264" s="8">
-        <v>1358</v>
+        <v>5368</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D265" s="8">
-        <v>1566</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D266" s="8">
-        <v>1566</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6" t="s">
         <v>493</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D267" s="8">
-        <v>847</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="B268" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D268" s="8">
-        <v>2261</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="B269" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D269" s="8">
-        <v>3467</v>
+        <v>847</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="B270" s="6" t="s">
         <v>499</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D270" s="8">
-        <v>847</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="B271" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D271" s="8">
-        <v>847</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D272" s="8">
-        <v>3450</v>
+        <v>847</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>505</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D273" s="8">
-        <v>4106</v>
+        <v>847</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D274" s="8">
-        <v>943</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D275" s="8">
-        <v>2389</v>
+        <v>4106</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D276" s="8">
-        <v>2389</v>
+        <v>943</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D277" s="8">
-        <v>2309</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="B278" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D278" s="8">
-        <v>1789</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="B279" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D279" s="8">
-        <v>4832</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="B280" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D280" s="8">
-        <v>2000</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>521</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D281" s="8">
-        <v>2764</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>523</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D282" s="8">
-        <v>2037</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D283" s="8">
-        <v>1813</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D284" s="8">
-        <v>5040</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>529</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D285" s="8">
-        <v>2205</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D286" s="8">
-        <v>2013</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>533</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D287" s="8">
-        <v>2180</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6" t="s">
         <v>535</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D288" s="8">
-        <v>1893</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D289" s="8">
-        <v>6270</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D290" s="8">
-        <v>1582</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>541</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D291" s="8">
-        <v>4832</v>
+        <v>6270</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D292" s="8">
-        <v>1606</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6" t="s">
         <v>545</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D293" s="8">
-        <v>1670</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6" t="s">
         <v>547</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D294" s="8">
-        <v>2764</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D295" s="8">
-        <v>2037</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>551</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D296" s="8">
-        <v>1700</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>553</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D297" s="8">
-        <v>2844</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D298" s="8">
-        <v>1119</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>557</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D299" s="8">
-        <v>1606</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6" t="s">
         <v>559</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D300" s="8">
-        <v>2652</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="B301" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D301" s="8">
-        <v>1997</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="B302" s="6" t="s">
         <v>563</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D302" s="8">
-        <v>1654</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="B303" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D303" s="8">
-        <v>4832</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D304" s="8">
-        <v>1694</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6" t="s">
         <v>569</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D305" s="8">
-        <v>2181</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D306" s="8">
-        <v>1789</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D307" s="8">
-        <v>2181</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6" t="s">
         <v>575</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D308" s="8">
-        <v>1238</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D309" s="8">
-        <v>847</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D310" s="8">
-        <v>1526</v>
+        <v>847</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D311" s="8">
-        <v>4504</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D312" s="8">
-        <v>2037</v>
+        <v>4504</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D313" s="8">
-        <v>1238</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>587</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D314" s="8">
-        <v>1007</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>589</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D315" s="8">
-        <v>1574</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D316" s="8">
-        <v>3659</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>593</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D317" s="8">
-        <v>2109</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6" t="s">
         <v>595</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D318" s="8">
-        <v>3938</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D319" s="8">
-        <v>1821</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>599</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D320" s="8">
-        <v>903</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>601</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D321" s="8">
         <v>2349</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D322" s="8">
         <v>3634</v>
       </c>
     </row>
     <row r="323" spans="1:4">
@@ -6314,139 +6314,139 @@
         <v>613</v>
       </c>
       <c r="D328" s="8">
         <v>645</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D329" s="8">
         <v>92</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D330" s="8">
-        <v>4280</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D331" s="8">
         <v>1179</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D332" s="8">
-        <v>1179</v>
+        <v>926</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D333" s="8">
         <v>1768</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D334" s="8">
-        <v>2089</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D335" s="8">
         <v>288</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D336" s="8">
         <v>166</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D337" s="8">
         <v>7216</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D338" s="8">
-        <v>3700</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D339" s="8">
         <v>92</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D340" s="8">
         <v>92</v>
       </c>
     </row>
     <row r="341" spans="1:4">
@@ -6951,183 +6951,183 @@
         <v>725</v>
       </c>
       <c r="D387" s="8">
         <v>1149</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="B388" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D388" s="8">
         <v>2645</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="B389" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D389" s="8">
-        <v>1823</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="B390" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D390" s="8">
         <v>2593</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="B391" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D391" s="8">
         <v>3577</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="B392" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D392" s="8">
-        <v>1477</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="B393" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D393" s="8">
-        <v>4073</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="B394" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D394" s="8">
-        <v>2361</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6" t="s">
         <v>740</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D395" s="8">
         <v>5725</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6" t="s">
         <v>742</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D396" s="8">
         <v>1330</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D397" s="8">
         <v>4917</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6" t="s">
         <v>746</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D398" s="8">
-        <v>2214</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D399" s="8">
-        <v>3643</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D400" s="8">
-        <v>1967</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6" t="s">
         <v>752</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D401" s="8">
-        <v>6483</v>
+        <v>6360</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6" t="s">
         <v>754</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D402" s="8">
         <v>3400</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6" t="s">
         <v>756</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D403" s="8">
         <v>3400</v>
       </c>
     </row>
     <row r="406" spans="1:4">