--- v1 (2026-06-27)
+++ v2 (2026-08-19)
@@ -2450,51 +2450,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940e2f645d48cfadcbd312c22ebe8fe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d724a08dc5bad8758af78930ad6c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2887,62 +2887,62 @@
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>5927</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>3420</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>1643</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>5070</v>
+        <v>4960</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>6212</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>1470</v>
       </c>
     </row>
     <row r="17" spans="1:4">
@@ -2953,293 +2953,293 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>1428</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>1710</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>5070</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>5784</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>1571</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>4620</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>4284</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>4450</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>2856</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>4030</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>17850</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>1960</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>2754</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>3780</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>9568</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>153</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>2642</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>4570</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>7690</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>17565</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>5130</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>1760</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>3570</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>7426</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>560</v>
+        <v>490</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>3356</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>16922</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -3272,51 +3272,51 @@
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>1857</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>2357</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>6900</v>
+        <v>8420</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>3713</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>6</v>
       </c>
@@ -3700,51 +3700,51 @@
         <v>153</v>
       </c>
       <c r="D86" s="8">
         <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D87" s="8">
         <v>382</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D88" s="8">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D89" s="8">
         <v>218</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D90" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:4">
@@ -3810,51 +3810,51 @@
         <v>173</v>
       </c>
       <c r="D96" s="8">
         <v>1353</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D97" s="8">
         <v>1076</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D98" s="8">
-        <v>323</v>
+        <v>330</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D99" s="8">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D100" s="8">
         <v>477</v>
       </c>
     </row>
     <row r="101" spans="1:4">
@@ -3898,106 +3898,106 @@
         <v>189</v>
       </c>
       <c r="D104" s="8">
         <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="8">
-        <v>255</v>
+        <v>260</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="8">
         <v>555</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="8">
-        <v>495</v>
+        <v>391</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="8">
-        <v>573</v>
+        <v>840</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D110" s="8">
         <v>573</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="8">
-        <v>954</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="8">
         <v>573</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="8">
         <v>555</v>
       </c>
     </row>
     <row r="114" spans="1:4">
@@ -4019,117 +4019,117 @@
         <v>211</v>
       </c>
       <c r="D115" s="8">
         <v>512</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D116" s="8">
         <v>131</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="8">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="8">
         <v>287</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D119" s="8">
         <v>272</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>272</v>
+        <v>280</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="8">
         <v>217</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="8">
         <v>321</v>
       </c>
     </row>
     <row r="126" spans="1:4">
@@ -4519,51 +4519,51 @@
         <v>300</v>
       </c>
       <c r="D161" s="8">
         <v>1159</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D162" s="8">
         <v>125</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D163" s="8">
-        <v>1059</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D164" s="8">
         <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D165" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:4">
@@ -4640,51 +4640,51 @@
         <v>322</v>
       </c>
       <c r="D172" s="8">
         <v>330</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D173" s="8">
         <v>337</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D174" s="8">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D175" s="8">
         <v>105</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D176" s="8">
         <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:4">
@@ -4766,95 +4766,95 @@
         <v>343</v>
       </c>
       <c r="D184" s="8">
         <v>6440</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D185" s="8">
         <v>209</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D186" s="8">
-        <v>716</v>
+        <v>736</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D187" s="8">
         <v>492</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D188" s="8">
         <v>604</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D189" s="8">
         <v>813</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D190" s="8">
-        <v>580</v>
+        <v>598</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D191" s="8">
         <v>448</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D192" s="8">
         <v>585</v>
       </c>
     </row>
     <row r="193" spans="1:4">
@@ -4903,51 +4903,51 @@
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="5" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D199" s="8">
-        <v>823</v>
+        <v>848</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D200" s="8">
         <v>778</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D201" s="8">
         <v>980</v>
       </c>
     </row>
     <row r="202" spans="1:4">
@@ -5002,51 +5002,51 @@
         <v>384</v>
       </c>
       <c r="D206" s="8">
         <v>5570</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D207" s="8">
         <v>1312</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D208" s="8">
-        <v>2233</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D209" s="8">
         <v>833</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D210" s="8">
         <v>2000</v>
       </c>
     </row>
     <row r="211" spans="1:4">
@@ -5161,51 +5161,51 @@
         <v>411</v>
       </c>
       <c r="D221" s="8">
         <v>1830</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D222" s="8">
         <v>1488</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D223" s="8">
-        <v>1453</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D224" s="8">
         <v>2270</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D225" s="8">
         <v>1296</v>
       </c>
     </row>
     <row r="226" spans="1:4">
@@ -5287,62 +5287,62 @@
         <v>432</v>
       </c>
       <c r="D233" s="8">
         <v>1375</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="B234" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D234" s="8">
         <v>1992</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D235" s="8">
-        <v>2050</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D236" s="8">
-        <v>4443</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D237" s="8">
         <v>2450</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D238" s="8">
         <v>1899</v>
       </c>
     </row>
     <row r="239" spans="1:4">
@@ -5825,51 +5825,51 @@
         <v>526</v>
       </c>
       <c r="D283" s="8">
         <v>2755</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D284" s="8">
         <v>2037</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>529</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D285" s="8">
-        <v>1813</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D286" s="8">
         <v>5040</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>533</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D287" s="8">
         <v>2205</v>
       </c>
     </row>
     <row r="288" spans="1:4">
@@ -5880,51 +5880,51 @@
         <v>536</v>
       </c>
       <c r="D288" s="8">
         <v>2013</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D289" s="8">
         <v>2180</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D290" s="8">
-        <v>1887</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>541</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D291" s="8">
         <v>6270</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D292" s="8">
         <v>4832</v>
       </c>
     </row>
     <row r="293" spans="1:4">
@@ -6292,51 +6292,51 @@
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="5" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D328" s="8">
-        <v>645</v>
+        <v>648</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D329" s="8">
         <v>92</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D330" s="8">
         <v>3555</v>
       </c>
     </row>
     <row r="331" spans="1:4">
@@ -6402,51 +6402,51 @@
         <v>629</v>
       </c>
       <c r="D336" s="8">
         <v>166</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D337" s="8">
         <v>7216</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D338" s="8">
-        <v>3980</v>
+        <v>4035</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D339" s="8">
         <v>92</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D340" s="8">
         <v>92</v>
       </c>
     </row>
     <row r="341" spans="1:4">