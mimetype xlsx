--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -326,51 +326,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82130a0fe21e92ad8720e63760a6f931.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05521c0ed6ce5f18bc8b26f6d61bea4b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>