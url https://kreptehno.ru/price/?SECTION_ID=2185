--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -18,200 +18,290 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Шпатель нержавеющая сталь зубчатый</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 300мм (зуб 6х6)</t>
   </si>
   <si>
     <t>311-2300</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 250мм (зуб 10х10)</t>
   </si>
   <si>
-    <t>311-4250/12-9-250</t>
+    <t>311-4250</t>
   </si>
   <si>
     <t>Шпатель зубчатый 200мм для нанесения клея, нержавеющая сталь,  пластиковая ручка</t>
   </si>
   <si>
     <t>316-8200</t>
   </si>
   <si>
     <t>Шпатель зубчатый 200мм для нанесения клея, пластик</t>
   </si>
   <si>
     <t>316-5200</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 150мм (зуб 6х6)</t>
   </si>
   <si>
     <t>311-2150</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 200мм (зуб 4х4)</t>
   </si>
   <si>
     <t>311-3200</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 200мм (зуб 10х10)</t>
   </si>
   <si>
-    <t>311-4200/12-1-111</t>
+    <t>311-4200</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 200мм (зуб 8х8)</t>
   </si>
   <si>
-    <t>311-1200/12-8-200</t>
+    <t>311-1200</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 150мм (зуб 10х10)</t>
   </si>
   <si>
     <t>311-4150</t>
   </si>
   <si>
     <t xml:space="preserve">Шпатель зубчатый нерж. 150мм (зуб 4х4) </t>
   </si>
   <si>
-    <t>311-3150/12-6-150</t>
+    <t>311-3150</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 200мм (зуб 6х6)</t>
   </si>
   <si>
-    <t>311-2200/12-7-200</t>
+    <t>311-2200</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 250мм (зуб 6х6)</t>
   </si>
   <si>
     <t>311-2250</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 150мм (зуб 8х8)</t>
   </si>
   <si>
     <t>311-1150</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 250мм (зуб 4х4)</t>
   </si>
   <si>
-    <t>311-3250/12-6-250</t>
+    <t>311-3250</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 250мм (зуб 8х8)</t>
   </si>
   <si>
-    <t>311-1250/12-8-250</t>
+    <t>311-1250</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 350мм (зуб 6х6)</t>
   </si>
   <si>
     <t>311-2350</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 350мм (зуб 10х10)</t>
   </si>
   <si>
-    <t>311-4350/12-9-350</t>
+    <t>311-4350</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 350мм (зуб 8х8)</t>
   </si>
   <si>
-    <t>311-1350/12-8-350</t>
+    <t>311-1350</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 300мм (зуб 10х10)</t>
   </si>
   <si>
-    <t>311-4300/12-9-300</t>
+    <t>311-4300</t>
   </si>
   <si>
     <t>Шпатель зубчатый нерж. 300мм (зуб 8х8)</t>
   </si>
   <si>
-    <t>311-1300/12-8-300</t>
+    <t>311-1300</t>
   </si>
   <si>
     <t>Шпатель гладкий 180мм для нанесения клея, пластик</t>
   </si>
   <si>
     <t>333-0200</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 250мм (зуб 10х10), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-9-250</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 300мм (зуб 10х10), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-9-300</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 350мм (зуб 10х10), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-9-350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шпатель зубчатый нерж. 150мм (зуб 4х4), РемоКолор </t>
+  </si>
+  <si>
+    <t>12-6-150</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 200мм (зуб 4х4), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-6-200</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 250мм (зуб 4х4), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-6-250</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 150мм (зуб 6х6), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-7-150</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 200мм (зуб 6х6), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-7-200</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 250мм (зуб 6х6), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-7-250</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 300мм (зуб 6х6), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-7-300</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 150мм (зуб 8х8), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-8-150</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 200мм (зуб 8х8), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-8-200</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 250мм (зуб 8х8), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-8-250</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 300мм (зуб 8х8), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-8-300</t>
+  </si>
+  <si>
+    <t>Шпатель зубчатый нерж. 350мм (зуб 8х8), РемоКолор</t>
+  </si>
+  <si>
+    <t>12-8-350</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -326,51 +416,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05521c0ed6ce5f18bc8b26f6d61bea4b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f3bd01e5943bf5b86d87519b1bd521.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -666,54 +756,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -964,53 +1054,218 @@
         <v>246</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>246</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>101</v>
       </c>
     </row>
+    <row r="32" spans="1:4">
+      <c r="B32" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="8">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="B33" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D33" s="8">
+        <v>133</v>
+      </c>
+    </row>
     <row r="34" spans="1:4">
-      <c r="B34" s="5" t="s">
-        <v>50</v>
+      <c r="B34" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D34" s="8">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="B35" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D35" s="8">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="B36" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="8">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="B37" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="8">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="B38" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="8">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="B39" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="8">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="B40" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D40" s="8">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="B41" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="8">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="B42" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D42" s="8">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="B43" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D43" s="8">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="B44" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D44" s="8">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="B45" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D45" s="8">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="B46" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D46" s="8">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="B49" s="5" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>