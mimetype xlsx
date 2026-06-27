--- v0 (2026-04-15)
+++ v1 (2026-06-27)
@@ -386,51 +386,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626888e5f94abd39b9a4a9967bac7bd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b79dee99ac95166498c87d1f8c5e61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -889,62 +889,62 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>2705</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>1558</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>407</v>
+        <v>399</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>446</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>2348</v>
       </c>
     </row>
     <row r="23" spans="1:4">
@@ -1021,51 +1021,51 @@
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>3713</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>1351</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>360</v>
+        <v>353</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>420</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>313</v>
       </c>
     </row>
     <row r="34" spans="1:4">
@@ -1076,84 +1076,84 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>488</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>803</v>
+        <v>748</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>1039</v>
+        <v>934</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>707</v>
+        <v>596</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>1118</v>
+        <v>754</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>970</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>212</v>
       </c>
     </row>
     <row r="44" spans="1:4">