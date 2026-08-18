--- v1 (2026-06-27)
+++ v2 (2026-08-18)
@@ -386,51 +386,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b79dee99ac95166498c87d1f8c5e61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577445e487aacbfc654834b9b3844aa91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -889,62 +889,62 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>2705</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>1558</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>399</v>
+        <v>379</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>473</v>
+        <v>449</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>446</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>2348</v>
       </c>
     </row>
     <row r="23" spans="1:4">
@@ -1043,51 +1043,51 @@
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>353</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>420</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>313</v>
+        <v>298</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>488</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:4">
@@ -1098,62 +1098,62 @@
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>748</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>934</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>596</v>
+        <v>698</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>754</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>970</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>212</v>
       </c>
     </row>
     <row r="44" spans="1:4">