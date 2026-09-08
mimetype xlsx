--- v0 (2026-04-16)
+++ v1 (2026-09-08)
@@ -140,51 +140,51 @@
   <si>
     <t>Краги сварщика из натуральной кожи (спилк.) T10 серые</t>
   </si>
   <si>
     <t>Т10/Кра001</t>
   </si>
   <si>
     <t>Перчатки трикотажные х/б, обливная ладонь</t>
   </si>
   <si>
     <t>5078206</t>
   </si>
   <si>
     <t xml:space="preserve">Рукавицы брезентовые с двойным наладонником Б-02 </t>
   </si>
   <si>
     <t>5079030</t>
   </si>
   <si>
     <t>Перчатки универсальные с тонким ПВХ покрытием ГРАНАТ</t>
   </si>
   <si>
     <t>50-202</t>
   </si>
   <si>
-    <t>Рукавицы хлопчатобумажные с брезентовым наладонником</t>
+    <t>Рукавицы хлопчатобумажные с брезентовым наладонником + п/н миткаль</t>
   </si>
   <si>
     <t>5079020</t>
   </si>
   <si>
     <t>Перчатки из расщепл кожи (спилк)</t>
   </si>
   <si>
     <t>0115</t>
   </si>
   <si>
     <t>Перчатки трикотажные х/б (4-н)</t>
   </si>
   <si>
     <t>5078006</t>
   </si>
   <si>
     <t>Рукавицы хлопчатобумажные с ПВХ наладонником</t>
   </si>
   <si>
     <t>5079010</t>
   </si>
   <si>
     <t xml:space="preserve">Перчатки резиновые SOFT TOUCH с экстрактом алоэ р-р M PATERRA </t>
   </si>
@@ -644,51 +644,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c816e45f1b43a0423a7c203ac1e841.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eb83c94b2531882924bc29c1bc4f41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,62 +1114,62 @@
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>530</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>486</v>
+        <v>419</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>321</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>316</v>
       </c>
     </row>
     <row r="20" spans="1:4">
@@ -1213,128 +1213,128 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>595</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>253</v>
+        <v>229</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>816</v>
       </c>
     </row>
     <row r="35" spans="1:4">
@@ -1345,117 +1345,117 @@
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>269</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>943</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>198</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:4">
@@ -1477,51 +1477,51 @@
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>266</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>67</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>521</v>
       </c>
     </row>
     <row r="52" spans="1:4">
@@ -1664,106 +1664,106 @@
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>574</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>648</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>937</v>
+        <v>866</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>945</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>223</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>223</v>
       </c>
     </row>
     <row r="74" spans="1:4">
@@ -1829,51 +1829,51 @@
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>3770</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>1029</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>617</v>
+        <v>703</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>261</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>1960</v>
       </c>
     </row>
     <row r="84" spans="1:4">