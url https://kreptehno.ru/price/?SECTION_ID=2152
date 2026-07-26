--- v0 (2026-04-16)
+++ v1 (2026-07-26)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Средства защиты/Антисептики</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -71,104 +71,92 @@
   <si>
     <t>БП-00000326</t>
   </si>
   <si>
     <t>Средство дезинфицирующее Септустин-антисепт (кожный антисептик), 1 л без дозатора</t>
   </si>
   <si>
     <t>БП-00000320</t>
   </si>
   <si>
     <t>Средство дезинфицирующее Септустин-антисепт (кожный антисептик), 120 мл</t>
   </si>
   <si>
     <t>БП-00000327</t>
   </si>
   <si>
     <t>Средство дезинфицирующее Септустин (жидкий концентрат для дезинфекции и ПСО), 1 л</t>
   </si>
   <si>
     <t>БП-00000323</t>
   </si>
   <si>
     <t>Средства защиты/Каски, пояса монтажные, плащи, жилеты</t>
   </si>
   <si>
-    <t>Каска защитная &amp;quot;ЕВРОПЛАСТ&amp;quot; оранжевая</t>
-[...4 lines deleted...]
-  <si>
     <t>Пояс предохранительный ПП 1Г (УП 1Г) с цепью</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>Жилет сигнальный с СОП (полиэфир) оранжевый 56-58р (XXL)</t>
   </si>
   <si>
     <t>ЖС/7586</t>
   </si>
   <si>
     <t>Пояс предохранительный ПП 1А (УП 1А) с капроновой лентой</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>Пояс монтажный ПП2АЖ (УСП 2АЖ)  фал 1,2-1,4метра, с плечевыми и бедренными ремнями</t>
   </si>
   <si>
     <t>7551/5051-2</t>
   </si>
   <si>
     <t>Каска защитная &amp;quot;ЕВРОПЛАСТ&amp;quot; белая</t>
   </si>
   <si>
     <t>КАС103б*</t>
   </si>
   <si>
     <t>Плащ-дождевик, 65мк (р.52-56)</t>
   </si>
   <si>
-    <t>7565</t>
+    <t>7565/405-978</t>
   </si>
   <si>
     <t>Плащ-дождевик нейлон с ПВХ размер L</t>
   </si>
   <si>
     <t>П-001L</t>
   </si>
   <si>
-    <t>Каска защитная &amp;quot;ЕВРОПА&amp;quot; оранжевая (с храповым механизмом)</t>
-[...4 lines deleted...]
-  <si>
     <t>Каска защитная &amp;quot;ЕВРОПА&amp;quot; белая (с храповым механизмом)</t>
   </si>
   <si>
     <t>КАС102б*</t>
   </si>
   <si>
     <t xml:space="preserve">Комбинезон одноразовый, спанбонд р. 2ХL-3ХL </t>
   </si>
   <si>
     <t>КК</t>
   </si>
   <si>
     <t>Комбинезон защитный р ХL Lakeland MicroMax NS</t>
   </si>
   <si>
     <t>EMN428</t>
   </si>
   <si>
     <t>Пояс монтажный УСП 2Ж4 ( ПП 2Ж4 ) с плечевыми и бедренными ремнями</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>Жилет сигнальный с СОП (полиэфир) лимон 56-58р (XXL)</t>
@@ -207,50 +195,56 @@
     <t>КАС502</t>
   </si>
   <si>
     <t>Каска защитная &amp;quot;ФОРВАРД&amp;quot; белая (с храповым механизмом)</t>
   </si>
   <si>
     <t>КАС105</t>
   </si>
   <si>
     <t>Пояс монтажный ПП 2аАЖ (УСП 2аАЖ) с амортизатором,  с плечевыми и бедренными ремнями</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Костюм влагостойкий нейлоновый с ПВХ желтый, размер XL</t>
   </si>
   <si>
     <t>2997**</t>
   </si>
   <si>
     <t xml:space="preserve">Каска защитная &amp;quot;Ай-Прайм Классик&amp;quot; белая, РП2, (с храповым механизмом) </t>
   </si>
   <si>
     <t>КАС-063б</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каска защитная &amp;quot;Ай-Прайм Эксперт&amp;quot; оранжевая, РП2, (с храповым механизмом) </t>
+  </si>
+  <si>
+    <t>КАС-061о</t>
   </si>
   <si>
     <t>Средства защиты/Очки, маски защитные, маски сварщика</t>
   </si>
   <si>
     <t xml:space="preserve">Маска - щиток защитный лицевой </t>
   </si>
   <si>
     <t>413130/5161</t>
   </si>
   <si>
     <t>Маска защитная НБТ ЕВРО РИМ-11, 235мм, ГОСТ 12.4.023.-84 закрытая</t>
   </si>
   <si>
     <t>7529/4828</t>
   </si>
   <si>
     <t>Маска сварщика НН-С-702 c откидным экраном, 110х52мм с креплением на голову</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t xml:space="preserve">Очки газосварщика, откидные стекла &amp;quot;Монреаль&amp;quot; </t>
   </si>
@@ -1205,51 +1199,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ed7c910702f42fd67002ad8a95e0f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d63ee1e335e850f5d2081ab8fa71e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1545,54 +1539,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D188"/>
+  <dimension ref="A1:D187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B188" sqref="B188"/>
+      <selection activeCell="B187" sqref="B187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1680,1880 +1674,1869 @@
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="8">
-        <v>275</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="8">
-        <v>1121</v>
+        <v>383</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="8">
-        <v>383</v>
+        <v>856</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="8">
-        <v>856</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="8">
-        <v>1520</v>
+        <v>275</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="8">
-        <v>275</v>
+        <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="8">
-        <v>131</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="8">
-        <v>1197</v>
+        <v>435</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="8">
-        <v>435</v>
+        <v>218</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D26" s="8">
-        <v>435</v>
+        <v>765</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="8">
-        <v>218</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="8">
-        <v>800</v>
+        <v>383</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="8">
-        <v>1845</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="8">
-        <v>383</v>
+        <v>848</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="8">
-        <v>1018</v>
+        <v>848</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="8">
-        <v>865</v>
+        <v>848</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="8">
-        <v>865</v>
+        <v>668</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="8">
-        <v>865</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="8">
-        <v>668</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="8">
-        <v>1353</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="8">
-        <v>2000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="8">
-        <v>1425</v>
+        <v>458</v>
       </c>
     </row>
     <row r="39" spans="1:4">
-      <c r="B39" s="6" t="s">
+      <c r="B39" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C39" s="7" t="s">
+    </row>
+    <row r="40" spans="1:4">
+      <c r="B40" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="B41" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="D39" s="8">
-[...4 lines deleted...]
-      <c r="B40" s="5" t="s">
+      <c r="C41" s="7" t="s">
         <v>63</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D41" s="8">
+        <v>521</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D42" s="8">
-        <v>521</v>
+        <v>254</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D43" s="8">
-        <v>254</v>
+        <v>319</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D44" s="8">
-        <v>319</v>
+        <v>269</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="8">
-        <v>269</v>
+        <v>476</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D46" s="8">
-        <v>478</v>
+        <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D47" s="8">
-        <v>89</v>
+        <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D48" s="8">
-        <v>104</v>
+        <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D49" s="8">
-        <v>89</v>
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D50" s="8">
-        <v>98</v>
+        <v>522</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D51" s="8">
-        <v>519</v>
+        <v>253</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D52" s="8">
-        <v>253</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D53" s="8">
-        <v>1670</v>
+        <v>49</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D54" s="8">
-        <v>49</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D55" s="8">
-        <v>1965</v>
+        <v>485</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D56" s="8">
-        <v>485</v>
+        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="8">
-        <v>181</v>
+        <v>595</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D58" s="8">
-        <v>567</v>
+        <v>820</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D59" s="8">
-        <v>820</v>
+        <v>81</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D60" s="8">
-        <v>81</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D61" s="8">
-        <v>3542</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D62" s="8">
-        <v>1474</v>
+        <v>207</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D63" s="8">
-        <v>207</v>
+        <v>241</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D64" s="8">
-        <v>241</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D65" s="8">
-        <v>1405</v>
+        <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="8">
-        <v>61</v>
+        <v>98</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D67" s="8">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D68" s="8">
-        <v>102</v>
+        <v>487</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D69" s="8">
-        <v>487</v>
+        <v>559</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D70" s="8">
-        <v>559</v>
+        <v>474</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D71" s="8">
-        <v>474</v>
+        <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D72" s="8">
-        <v>61</v>
+        <v>384</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D73" s="8">
-        <v>384</v>
+        <v>61</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D74" s="8">
-        <v>61</v>
+        <v>259</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="8">
-        <v>259</v>
+        <v>52</v>
       </c>
     </row>
     <row r="76" spans="1:4">
-      <c r="B76" s="6" t="s">
+      <c r="B76" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="C76" s="7" t="s">
+    </row>
+    <row r="77" spans="1:4">
+      <c r="B77" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="B78" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="D76" s="8">
-[...4 lines deleted...]
-      <c r="B77" s="5" t="s">
+      <c r="C78" s="7" t="s">
         <v>134</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D78" s="8">
+        <v>138</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D79" s="8">
-        <v>138</v>
+        <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D80" s="8">
-        <v>40</v>
+        <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D81" s="8">
-        <v>28</v>
+        <v>530</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D82" s="8">
-        <v>530</v>
+        <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D83" s="8">
-        <v>25</v>
+        <v>419</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D84" s="8">
-        <v>486</v>
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D85" s="8">
-        <v>30</v>
+        <v>321</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D86" s="8">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D87" s="8">
-        <v>316</v>
+        <v>41</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D88" s="8">
-        <v>41</v>
+        <v>85</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D89" s="8">
-        <v>85</v>
+        <v>27</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D90" s="8">
-        <v>27</v>
+        <v>595</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D91" s="8">
-        <v>595</v>
+        <v>38</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D92" s="8">
-        <v>38</v>
+        <v>91</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D93" s="8">
-        <v>91</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D94" s="8">
-        <v>128</v>
+        <v>62</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D95" s="8">
-        <v>62</v>
+        <v>229</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D96" s="8">
-        <v>253</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D97" s="8">
-        <v>21</v>
+        <v>67</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D98" s="8">
-        <v>67</v>
+        <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D99" s="8">
-        <v>125</v>
+        <v>141</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D100" s="8">
         <v>149</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D101" s="8">
-        <v>149</v>
+        <v>816</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D102" s="8">
-        <v>816</v>
+        <v>269</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D103" s="8">
-        <v>269</v>
+        <v>74</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D104" s="8">
         <v>74</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D105" s="8">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D106" s="8">
-        <v>76</v>
+        <v>943</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D107" s="8">
-        <v>943</v>
+        <v>104</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D108" s="8">
-        <v>104</v>
+        <v>82</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D109" s="8">
-        <v>84</v>
+        <v>129</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D110" s="8">
-        <v>131</v>
+        <v>73</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D111" s="8">
-        <v>73</v>
+        <v>198</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D112" s="8">
-        <v>198</v>
+        <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D113" s="8">
-        <v>170</v>
+        <v>214</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D114" s="8">
-        <v>214</v>
+        <v>266</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D115" s="8">
-        <v>266</v>
+        <v>67</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D116" s="8">
-        <v>67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D117" s="8">
-        <v>43</v>
+        <v>87</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D118" s="8">
-        <v>87</v>
+        <v>521</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D119" s="8">
-        <v>521</v>
+        <v>202</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D120" s="8">
-        <v>202</v>
+        <v>182</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D121" s="8">
-        <v>182</v>
+        <v>521</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D122" s="8">
-        <v>521</v>
+        <v>307</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D123" s="8">
-        <v>307</v>
+        <v>431</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D124" s="8">
-        <v>431</v>
+        <v>158</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D125" s="8">
         <v>158</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D126" s="8">
-        <v>158</v>
+        <v>83</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D127" s="8">
-        <v>83</v>
+        <v>466</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D128" s="8">
-        <v>466</v>
+        <v>489</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D129" s="8">
         <v>489</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D130" s="8">
-        <v>489</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D131" s="8">
-        <v>1047</v>
+        <v>574</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D132" s="8">
-        <v>574</v>
+        <v>648</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D133" s="8">
-        <v>648</v>
+        <v>937</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D134" s="8">
-        <v>937</v>
+        <v>945</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D135" s="8">
-        <v>945</v>
+        <v>175</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D136" s="8">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D137" s="8">
-        <v>170</v>
+        <v>134</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D138" s="8">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D139" s="8">
-        <v>135</v>
+        <v>223</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D140" s="8">
         <v>223</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D141" s="8">
-        <v>223</v>
+        <v>234</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D142" s="8">
         <v>234</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D143" s="8">
         <v>234</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D144" s="8">
-        <v>234</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D145" s="8">
-        <v>2580</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D146" s="8">
-        <v>1540</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D147" s="8">
-        <v>3770</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D148" s="8">
-        <v>1029</v>
+        <v>703</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D149" s="8">
-        <v>617</v>
+        <v>261</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D150" s="8">
-        <v>261</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D151" s="8">
-        <v>1960</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="152" spans="1:4">
-      <c r="B152" s="6" t="s">
+      <c r="B152" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="C152" s="7" t="s">
+    </row>
+    <row r="153" spans="1:4">
+      <c r="B153" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="B154" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="D152" s="8">
-[...4 lines deleted...]
-      <c r="B153" s="5" t="s">
+      <c r="C154" s="7" t="s">
         <v>283</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D154" s="8">
+        <v>91</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D155" s="8">
-        <v>86</v>
+        <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D156" s="8">
-        <v>48</v>
+        <v>139</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D157" s="8">
-        <v>136</v>
+        <v>68</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D158" s="8">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D159" s="8">
-        <v>78</v>
+        <v>850</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D160" s="8">
-        <v>475</v>
+        <v>782</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D161" s="8">
-        <v>374</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D162" s="8">
-        <v>1377</v>
+        <v>85</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D163" s="8">
-        <v>88</v>
+        <v>53</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D164" s="8">
-        <v>53</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D165" s="8">
-        <v>1526</v>
+        <v>558</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D166" s="8">
-        <v>523</v>
+        <v>116</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D167" s="8">
-        <v>116</v>
+        <v>11792</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D168" s="8">
-        <v>11792</v>
+        <v>313</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D169" s="8">
-        <v>313</v>
+        <v>653</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D170" s="8">
-        <v>653</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D171" s="8">
-        <v>3</v>
+        <v>71</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D172" s="8">
-        <v>71</v>
+        <v>89</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D173" s="8">
-        <v>89</v>
+        <v>954</v>
       </c>
     </row>
     <row r="174" spans="1:4">
-      <c r="B174" s="6" t="s">
+      <c r="B174" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="C174" s="7" t="s">
+    </row>
+    <row r="175" spans="1:4">
+      <c r="B175" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="B176" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="D174" s="8">
-[...4 lines deleted...]
-      <c r="B175" s="5" t="s">
+      <c r="C176" s="7" t="s">
         <v>324</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D176" s="8">
+        <v>290</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D177" s="8">
-        <v>290</v>
+        <v>345</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D178" s="8">
-        <v>323</v>
+        <v>439</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D179" s="8">
-        <v>439</v>
+        <v>534</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D180" s="8">
-        <v>534</v>
+        <v>437</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D181" s="8">
-        <v>437</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D182" s="8">
-        <v>1032</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D183" s="8">
-        <v>1967</v>
+        <v>154</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D184" s="8">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="B185" s="6" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="B187" s="5" t="s">
         <v>341</v>
-      </c>
-[...9 lines deleted...]
-        <v>343</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>