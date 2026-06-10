--- v0 (2026-04-15)
+++ v1 (2026-06-10)
@@ -284,51 +284,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ef088378670c2002c7b9e26c79a71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ade5386bc18c83cd3a4bb8619b191.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -710,51 +710,51 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>10.5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:4">
@@ -820,62 +820,62 @@
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>510</v>
+        <v>593</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="5" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>