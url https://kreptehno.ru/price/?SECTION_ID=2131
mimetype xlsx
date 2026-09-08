--- v1 (2026-06-10)
+++ v2 (2026-09-08)
@@ -284,51 +284,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ade5386bc18c83cd3a4bb8619b191.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b5b3eac96ac93c809f0020dfaf8e01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -699,73 +699,73 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>10.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>680</v>
+        <v>794</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:4">