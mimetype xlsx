--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -18,98 +18,86 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Ножи Topex, Truper, ЦИ</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Нож сапожный, деревянная ручка /Россия/</t>
   </si>
   <si>
     <t>78995/10601</t>
   </si>
   <si>
     <t xml:space="preserve">Нож широкий 18мм с отламывающимся лезвием, пластиковый корпус, с металлической направляющей, ручная фиксация </t>
   </si>
   <si>
     <t>10168</t>
-  </si>
-[...10 lines deleted...]
-    <t>17B518 см 242-175</t>
   </si>
   <si>
     <t>Нож широкий 18мм с отламывающимся лезвием, с упором, ЦИ</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>Нож широкий 18мм с отламывающимся лезвием, прочный пластиковый корпус с крутящимся фиксатором, ЦИ</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t xml:space="preserve">Нож моделиста, 3 лезвия, Topex </t>
   </si>
   <si>
     <t>17B703</t>
   </si>
   <si>
     <t xml:space="preserve">Нож для минеральной ваты, 480 мм, Topex </t>
   </si>
   <si>
     <t>17B900</t>
   </si>
@@ -407,51 +395,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75319cb0307c8d0a6c466efb41c25d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4603d696093cc5a2ae4d87a74e38761.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -747,54 +735,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D48"/>
+  <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B48" sqref="B48"/>
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -822,430 +810,408 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>184</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>96</v>
+        <v>473</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>40</v>
+        <v>351</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>473</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>340</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>420</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>1812</v>
+        <v>732</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>1822</v>
+        <v>437</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>732</v>
+        <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>488</v>
+        <v>309</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>281</v>
+        <v>673</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>301</v>
+        <v>573</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>673</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>573</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>29</v>
+        <v>268</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>49</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>274</v>
+        <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>83</v>
+        <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>177</v>
+        <v>713</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>168</v>
+        <v>467</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>713</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>492</v>
+        <v>857</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>260</v>
+        <v>744</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>857</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>744</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C37" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="8">
-        <v>1051</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C38" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="8">
-        <v>1325</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D39" s="8">
-        <v>1697</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D40" s="8">
-        <v>1859</v>
+        <v>279</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D41" s="8">
-        <v>2666</v>
+        <v>970</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D42" s="8">
-        <v>279</v>
+        <v>289</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D43" s="8">
-        <v>970</v>
-[...3 lines deleted...]
-      <c r="B44" s="6" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="B46" s="5" t="s">
         <v>73</v>
-      </c>
-[...20 lines deleted...]
-        <v>77</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>