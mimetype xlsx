--- v1 (2026-05-31)
+++ v2 (2026-07-26)
@@ -395,51 +395,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4603d696093cc5a2ae4d87a74e38761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5793ebc33ebe7e75bfca510931ae621.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -810,51 +810,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>473</v>
       </c>
     </row>
     <row r="14" spans="1:4">
@@ -909,117 +909,117 @@
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>732</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>437</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>309</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>673</v>
+        <v>693</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>573</v>
+        <v>589</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>268</v>
+        <v>255</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:4">