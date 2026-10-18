--- v4 (2026-08-19)
+++ v5 (2026-10-18)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Метчики, плашки, патроны сверлильные Туламаш (Россия), Bucovice (Чехия)</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -924,50 +924,62 @@
     <t>169293**</t>
   </si>
   <si>
     <t>Плашка М 3 х0.5 115CrV3 20x5мм, Bucovice Tools</t>
   </si>
   <si>
     <t>210030**</t>
   </si>
   <si>
     <t xml:space="preserve">Сверло метчик ПРАКТИКА М4 шаг 0,7мм, длина 52 мм, хвостовик HEX 1/4&amp;quot; </t>
   </si>
   <si>
     <t>774-979</t>
   </si>
   <si>
     <t xml:space="preserve">Метчик м/р компл. М14 х2 Р6М5 </t>
   </si>
   <si>
     <t>54638</t>
   </si>
   <si>
     <t>Метчикодержатель раздвиж. №3 (5-20)</t>
   </si>
   <si>
     <t>169295**</t>
+  </si>
+  <si>
+    <t>Метчик м/р М 8 х1 Р6М5</t>
+  </si>
+  <si>
+    <t>57536**</t>
+  </si>
+  <si>
+    <t>Метчик м/р М 5 х0.5 Р6М5</t>
+  </si>
+  <si>
+    <t>92330**</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1082,51 +1094,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5465d9b5d8848bfbc8b74151570431.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d160b3e192aad38023b1e38d261801.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1422,54 +1434,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D160"/>
+  <dimension ref="A1:D162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B160" sqref="B160"/>
+      <selection activeCell="B162" sqref="B162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1585,95 +1597,95 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>446</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>2800</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>7017</v>
+        <v>7020</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>764</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>1530</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>164</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>1111</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>197</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>252</v>
       </c>
     </row>
     <row r="26" spans="1:4">
@@ -1750,51 +1762,51 @@
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>4430</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>697</v>
+        <v>709</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>976</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>611</v>
       </c>
     </row>
     <row r="37" spans="1:4">
@@ -2025,106 +2037,106 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>2510</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>3536</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>913</v>
+        <v>910</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>1143</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>619</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>4159</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>1857</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>3980</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>445</v>
       </c>
     </row>
     <row r="67" spans="1:4">
@@ -2168,51 +2180,51 @@
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>269</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>287</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>3303</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>117</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>1065</v>
       </c>
     </row>
     <row r="75" spans="1:4">
@@ -2245,51 +2257,51 @@
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>1860</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
-        <v>613</v>
+        <v>611</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>1600</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>170</v>
       </c>
     </row>
     <row r="82" spans="1:4">
@@ -2421,51 +2433,51 @@
         <v>173</v>
       </c>
       <c r="D93" s="8">
         <v>640</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>613</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
-        <v>880</v>
+        <v>877</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="8">
         <v>309</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D97" s="8">
         <v>650</v>
       </c>
     </row>
     <row r="98" spans="1:4">
@@ -2685,51 +2697,51 @@
         <v>221</v>
       </c>
       <c r="D117" s="8">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="8">
         <v>728</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="8">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D120" s="8">
         <v>548</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D121" s="8">
         <v>1008</v>
       </c>
     </row>
     <row r="122" spans="1:4">
@@ -2762,51 +2774,51 @@
         <v>235</v>
       </c>
       <c r="D124" s="8">
         <v>326</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="8">
         <v>523</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D126" s="8">
-        <v>384</v>
+        <v>364</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
         <v>1214</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="8">
         <v>905</v>
       </c>
     </row>
     <row r="129" spans="1:4">
@@ -2839,51 +2851,51 @@
         <v>249</v>
       </c>
       <c r="D131" s="8">
         <v>764</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D132" s="8">
         <v>2963</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D133" s="8">
-        <v>2194</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D134" s="8">
         <v>363</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D135" s="8">
         <v>2299</v>
       </c>
     </row>
     <row r="136" spans="1:4">
@@ -2894,51 +2906,51 @@
         <v>259</v>
       </c>
       <c r="D136" s="8">
         <v>1435</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D137" s="8">
         <v>1783</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D138" s="8">
-        <v>462</v>
+        <v>555</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D139" s="8">
         <v>700</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>1643</v>
       </c>
     </row>
     <row r="141" spans="1:4">
@@ -2982,117 +2994,117 @@
         <v>275</v>
       </c>
       <c r="D144" s="8">
         <v>2859</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D145" s="8">
         <v>3596</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D146" s="8">
-        <v>2729</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D147" s="8">
-        <v>2730</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D148" s="8">
-        <v>700</v>
+        <v>791</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D149" s="8">
         <v>1164</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D150" s="8">
         <v>1164</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D151" s="8">
-        <v>730</v>
+        <v>877</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D152" s="8">
-        <v>914</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D153" s="8">
         <v>762</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D154" s="8">
         <v>1043</v>
       </c>
     </row>
     <row r="155" spans="1:4">
@@ -3106,53 +3118,75 @@
         <v>603</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D156" s="8">
         <v>1065</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D157" s="8">
         <v>1635</v>
       </c>
     </row>
-    <row r="160" spans="1:4">
-      <c r="B160" s="5" t="s">
+    <row r="158" spans="1:4">
+      <c r="B158" s="6" t="s">
         <v>302</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D158" s="8">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="B159" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="D159" s="8">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="B162" s="5" t="s">
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>