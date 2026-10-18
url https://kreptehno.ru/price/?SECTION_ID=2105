--- v5 (2026-10-18)
+++ v6 (2026-10-18)
@@ -1094,51 +1094,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d160b3e192aad38023b1e38d261801.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8e7c257b4ebfa2b12c682200b46c41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>