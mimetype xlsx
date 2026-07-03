--- v0 (2026-04-15)
+++ v1 (2026-07-03)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Ключи/Ключи гаечные комбинированные</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -893,72 +893,54 @@
   <si>
     <t>Ключ трубный КТР-3, диаметр захвата 20-63 мм (Россия)</t>
   </si>
   <si>
     <t>21303016</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ разводной 200мм, со шкалой 0-24мм, обрез. рукоятка, TOPEX </t>
   </si>
   <si>
     <t>35D122</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ разводной 250мм,  со шкалой 0-31мм, обрез.рукоятка, Topex </t>
   </si>
   <si>
     <t>35D123</t>
   </si>
   <si>
     <t>Ключ трубный КТР-5, диаметр захвата 32-120 мм (Россия)</t>
   </si>
   <si>
     <t>21305016</t>
   </si>
   <si>
-    <t>Ключ разводной 250мм/10&amp;quot; с переставной губкой ЦИ</t>
-[...4 lines deleted...]
-  <si>
     <t>Ключ разводной 300мм/12&amp;quot; с переставной губкой ЦИ</t>
   </si>
   <si>
-    <t>1355</t>
-[...11 lines deleted...]
-    <t>1353</t>
+    <t>1355*</t>
   </si>
   <si>
     <t>Ключ разводной 200мм, с трещеткой, диапазон 0-30,5 мм, NEO</t>
   </si>
   <si>
     <t>03-017</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ трубный Stillson, 300мм, раскрытие до 40мм, Cr-V, КОБАЛЬТ </t>
   </si>
   <si>
     <t>647-383</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ трубный Stillson, 450мм, раскрытие до 60мм, Cr-V, КОБАЛЬТ </t>
   </si>
   <si>
     <t>647-406</t>
   </si>
   <si>
     <t>Ключ трубный рычажный тип L, 400мм, раскрытие до 1.5&amp;quot; (38,1мм), Cr-V, КОБАЛЬТ</t>
   </si>
   <si>
     <t>647-420</t>
   </si>
@@ -1268,51 +1250,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284607a91da93afc3582e90741a087181.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de2e727a166d5b17fad66d52eca3f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1608,54 +1590,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D197"/>
+  <dimension ref="A1:D194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B197" sqref="B197"/>
+      <selection activeCell="B194" sqref="B194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1694,469 +1676,469 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>1210</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>545</v>
+        <v>533</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1395</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>2740</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>1530</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>1780</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>1213</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>1381</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>1933</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>132</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>218</v>
+        <v>234</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>320</v>
+        <v>343</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>323</v>
+        <v>346</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>458</v>
+        <v>490</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>433</v>
+        <v>463</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>1099</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>176</v>
+        <v>188</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>199</v>
+        <v>212</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>948</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>1585</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>210</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>237</v>
+        <v>254</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>245</v>
+        <v>262</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>248</v>
+        <v>265</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>763</v>
+        <v>817</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>2547</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>162</v>
+        <v>174</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>142</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>2161</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>2853</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>754</v>
+        <v>807</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>977</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>1179</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>1823</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>2005</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>4913</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>718</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>1585</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>1056</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>3125</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>543</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>655</v>
       </c>
     </row>
     <row r="53" spans="1:4">
@@ -2458,474 +2440,474 @@
         <v>144</v>
       </c>
       <c r="D80" s="8">
         <v>6258</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D81" s="8">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="8">
-        <v>147</v>
+        <v>158</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D83" s="8">
-        <v>171</v>
+        <v>182</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="8">
-        <v>171</v>
+        <v>183</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D85" s="8">
-        <v>403</v>
+        <v>431</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D86" s="8">
-        <v>171</v>
+        <v>183</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D87" s="8">
-        <v>352</v>
+        <v>377</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="8">
-        <v>871</v>
+        <v>932</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="8">
-        <v>2837</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D90" s="8">
-        <v>115</v>
+        <v>123</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D91" s="8">
-        <v>197</v>
+        <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D92" s="8">
-        <v>115</v>
+        <v>123</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D93" s="8">
-        <v>130</v>
+        <v>139</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D94" s="8">
-        <v>171</v>
+        <v>183</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D95" s="8">
-        <v>171</v>
+        <v>183</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D96" s="8">
-        <v>203</v>
+        <v>217</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D97" s="8">
-        <v>206</v>
+        <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D98" s="8">
-        <v>212</v>
+        <v>227</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D99" s="8">
-        <v>270</v>
+        <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D100" s="8">
-        <v>446</v>
+        <v>477</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D101" s="8">
-        <v>708</v>
+        <v>779</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D102" s="8">
-        <v>1180</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D103" s="8">
-        <v>188</v>
+        <v>201</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D104" s="8">
-        <v>263</v>
+        <v>282</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D105" s="8">
-        <v>571</v>
+        <v>611</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D106" s="8">
-        <v>270</v>
+        <v>289</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D107" s="8">
-        <v>271</v>
+        <v>290</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D108" s="8">
-        <v>473</v>
+        <v>506</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D109" s="8">
-        <v>516</v>
+        <v>552</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D110" s="8">
-        <v>969</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D111" s="8">
-        <v>147</v>
+        <v>157</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D112" s="8">
-        <v>314</v>
+        <v>336</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D113" s="8">
-        <v>638</v>
+        <v>682</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D114" s="8">
-        <v>360</v>
+        <v>385</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D115" s="8">
-        <v>675</v>
+        <v>722</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D116" s="8">
-        <v>170</v>
+        <v>182</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D117" s="8">
-        <v>147</v>
+        <v>158</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
-        <v>434</v>
+        <v>460</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>370</v>
+        <v>438</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
         <v>693</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
         <v>556</v>
       </c>
     </row>
     <row r="124" spans="1:4">
@@ -3046,51 +3028,51 @@
         <v>249</v>
       </c>
       <c r="D134" s="8">
         <v>183</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D135" s="8">
         <v>57</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D136" s="8">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D137" s="8">
         <v>448</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D138" s="8">
         <v>1780</v>
       </c>
     </row>
     <row r="139" spans="1:4">
@@ -3101,51 +3083,51 @@
         <v>259</v>
       </c>
       <c r="D139" s="8">
         <v>3281</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D140" s="8">
         <v>306</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D141" s="8">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D142" s="8">
         <v>3110</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D143" s="8">
         <v>1305</v>
       </c>
     </row>
     <row r="144" spans="1:4">
@@ -3183,62 +3165,62 @@
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D149" s="8">
-        <v>4645</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D150" s="8">
-        <v>922</v>
+        <v>901</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D151" s="8">
         <v>1009</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D152" s="8">
         <v>1425</v>
       </c>
     </row>
     <row r="153" spans="1:4">
@@ -3260,468 +3242,435 @@
         <v>286</v>
       </c>
       <c r="D154" s="8">
         <v>554</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D155" s="8">
         <v>782</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D156" s="8">
-        <v>7939</v>
+        <v>6340</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D157" s="8">
-        <v>1587</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D158" s="8">
-        <v>2255</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D159" s="8">
-        <v>870</v>
+        <v>886</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D160" s="8">
-        <v>1134</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D161" s="8">
-        <v>2997</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D162" s="8">
-        <v>886</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D163" s="8">
-        <v>1360</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D164" s="8">
-        <v>1315</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D165" s="8">
-        <v>1030</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D166" s="8">
-        <v>1900</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D167" s="8">
-        <v>1570</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D168" s="8">
-        <v>1124</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="169" spans="1:4">
-      <c r="B169" s="6" t="s">
+      <c r="B169" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="C169" s="7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="170" spans="1:4">
-      <c r="B170" s="6" t="s">
-[...6 lines deleted...]
-        <v>1091</v>
+      <c r="B170" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="D171" s="8">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="B172" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="C172" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="C171" s="7" t="s">
+      <c r="D172" s="8">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="B173" s="6" t="s">
         <v>320</v>
       </c>
-      <c r="D171" s="8">
-[...4 lines deleted...]
-      <c r="B172" s="5" t="s">
+      <c r="C173" s="7" t="s">
         <v>321</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D173" s="8">
+        <v>95</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D174" s="8">
-        <v>88</v>
+        <v>66</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D175" s="8">
-        <v>91</v>
+        <v>71</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D176" s="8">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D177" s="8">
-        <v>66</v>
+        <v>175</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D178" s="8">
-        <v>71</v>
+        <v>192</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D179" s="8">
-        <v>100</v>
+        <v>234</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D180" s="8">
-        <v>175</v>
+        <v>76</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D181" s="8">
-        <v>192</v>
+        <v>107</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D182" s="8">
-        <v>234</v>
+        <v>110</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D183" s="8">
-        <v>77</v>
+        <v>209</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D184" s="8">
-        <v>109</v>
+        <v>242</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D185" s="8">
-        <v>112</v>
+        <v>195</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D186" s="8">
-        <v>209</v>
+        <v>97</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D187" s="8">
-        <v>242</v>
+        <v>137</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D188" s="8">
-        <v>195</v>
+        <v>159</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D189" s="8">
-        <v>97</v>
+        <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D190" s="8">
-        <v>144</v>
+        <v>125</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D191" s="8">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="B192" s="6" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="B194" s="5" t="s">
         <v>358</v>
-      </c>
-[...31 lines deleted...]
-        <v>364</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>