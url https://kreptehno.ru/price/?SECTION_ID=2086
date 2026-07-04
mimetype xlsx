--- v1 (2026-07-03)
+++ v2 (2026-07-04)
@@ -1250,51 +1250,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de2e727a166d5b17fad66d52eca3f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a2453580f81575c684705264e29f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>