--- v2 (2026-07-04)
+++ v3 (2026-08-19)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Ключи/Ключи гаечные комбинированные</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -963,50 +963,80 @@
     <t>647-451</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ трубный рычажный тип S, 300мм, раскрытие до 1&amp;quot; (25,4мм), Cr-V, КОБАЛЬТ </t>
   </si>
   <si>
     <t>647-444</t>
   </si>
   <si>
     <t>Ключ трубный рычажный тип S, 500мм, раскрытие до 2&amp;quot; (50,8мм), Cr-V, КОБАЛЬТ</t>
   </si>
   <si>
     <t>647-468</t>
   </si>
   <si>
     <t>Ключ трубный Stillson, 350мм, раскрытие до 50мм, Cr-V, КОБАЛЬТ</t>
   </si>
   <si>
     <t>647-390</t>
   </si>
   <si>
     <t>Ключ разводной 250мм, диапазон 0-50мм, узкие губки, ЦИ</t>
   </si>
   <si>
     <t xml:space="preserve">1852 </t>
+  </si>
+  <si>
+    <t>Ключ разводной 200мм, диапазон 0-40мм, узкие губки, CrV, двухкомпонентная рукоятка, КОБАЛЬТ</t>
+  </si>
+  <si>
+    <t>798-072</t>
+  </si>
+  <si>
+    <t>Ключ разводной 150мм, диапазон 0-35мм, узкие губки, CrV, двухкомпонентная рукоятка, КОБАЛЬТ</t>
+  </si>
+  <si>
+    <t>798-065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ключ разводной 150мм/6&amp;quot;, ширина захвата 19мм, CrV, двухкомпонентная рукоятка, КОБАЛЬТ </t>
+  </si>
+  <si>
+    <t>647-543</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ключ разводной 200мм/8&amp;quot;, ширина захвата 24мм, CrV, двухкомпонентная рукоятка, КОБАЛЬТ </t>
+  </si>
+  <si>
+    <t>647-550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ключ разводной 250мм/10&amp;quot;, ширина захвата 30мм, CrV, двухкомпонентная рукоятка, КОБАЛЬТ </t>
+  </si>
+  <si>
+    <t>647-567</t>
   </si>
   <si>
     <t>Ключи/Ключи трубчатые двухсторонние</t>
   </si>
   <si>
     <t>Ключ торцевой двухсторонний трубчатый 10 х 12 мм КОБАЛЬТ</t>
   </si>
   <si>
     <t>914-840</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ торцевой двухсторонний трубчатый 10 х 13 мм, КОБАЛЬТ </t>
   </si>
   <si>
     <t>914-857</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ торцевой двухсторонний трубчатый 12 х 13 мм, КОБАЛЬТ </t>
   </si>
   <si>
     <t>914-871</t>
   </si>
   <si>
     <t xml:space="preserve">Ключ торцевой двухсторонний трубчатый  6 х 7 мм, КОБАЛЬТ </t>
   </si>
@@ -1250,51 +1280,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a2453580f81575c684705264e29f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa38c30a18ff49941407a30491fae51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1590,54 +1620,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D194"/>
+  <dimension ref="A1:D199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B194" sqref="B194"/>
+      <selection activeCell="B199" sqref="B199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -2863,51 +2893,51 @@
         <v>6</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
         <v>460</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>438</v>
+        <v>382</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
         <v>693</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
         <v>556</v>
       </c>
     </row>
     <row r="124" spans="1:4">
@@ -3308,369 +3338,424 @@
         <v>298</v>
       </c>
       <c r="D160" s="8">
         <v>1360</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D161" s="8">
         <v>1315</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D162" s="8">
-        <v>1010</v>
+        <v>961</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D163" s="8">
         <v>1900</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D164" s="8">
         <v>1570</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D165" s="8">
         <v>1102</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D166" s="8">
-        <v>2573</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D167" s="8">
         <v>1091</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D168" s="8">
         <v>2980</v>
       </c>
     </row>
     <row r="169" spans="1:4">
-      <c r="B169" s="5" t="s">
+      <c r="B169" s="6" t="s">
         <v>315</v>
       </c>
+      <c r="C169" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D169" s="8">
+        <v>1730</v>
+      </c>
     </row>
     <row r="170" spans="1:4">
-      <c r="B170" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B170" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="D170" s="8">
+        <v>1321</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D171" s="8">
-        <v>88</v>
+        <v>532</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D172" s="8">
-        <v>91</v>
+        <v>722</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D173" s="8">
-        <v>95</v>
+        <v>972</v>
       </c>
     </row>
     <row r="174" spans="1:4">
-      <c r="B174" s="6" t="s">
-[...6 lines deleted...]
-        <v>66</v>
+      <c r="B174" s="5" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="175" spans="1:4">
-      <c r="B175" s="6" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="B175" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D176" s="8">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D177" s="8">
-        <v>175</v>
+        <v>91</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D178" s="8">
-        <v>192</v>
+        <v>95</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>332</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D179" s="8">
-        <v>234</v>
+        <v>66</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D180" s="8">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D181" s="8">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D182" s="8">
-        <v>110</v>
+        <v>175</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D183" s="8">
-        <v>209</v>
+        <v>192</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D184" s="8">
-        <v>242</v>
+        <v>234</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D185" s="8">
-        <v>195</v>
+        <v>76</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D186" s="8">
-        <v>97</v>
+        <v>107</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D187" s="8">
-        <v>137</v>
+        <v>110</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D188" s="8">
-        <v>159</v>
+        <v>209</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D189" s="8">
-        <v>150</v>
+        <v>242</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D190" s="8">
-        <v>125</v>
+        <v>195</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D191" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="B192" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="D192" s="8">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="B193" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D193" s="8">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="B194" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D194" s="8">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="B195" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="C195" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D195" s="8">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="B196" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="D196" s="8">
         <v>84</v>
       </c>
     </row>
-    <row r="194" spans="1:4">
-[...1 lines deleted...]
-        <v>358</v>
+    <row r="199" spans="1:4">
+      <c r="B199" s="5" t="s">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>