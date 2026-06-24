--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -662,51 +662,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed7b6f9e66f6d2e73154afc2df29a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982fb1412cf9c62525b6f38083c5661.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1143,62 +1143,62 @@
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>475</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>303</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>18.4</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>15.1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>217</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>217</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -1242,51 +1242,51 @@
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>191</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>14.7</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>4695</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>294</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1308,51 +1308,51 @@
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>378</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>1022</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>378</v>
       </c>
     </row>
     <row r="35" spans="1:4">
@@ -1429,73 +1429,73 @@
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>66</v>
       </c>
     </row>
     <row r="48" spans="1:4">
@@ -1550,84 +1550,84 @@
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>12.4</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>189</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>15.9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>355</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>616</v>
       </c>
     </row>
     <row r="60" spans="1:4">
@@ -1638,51 +1638,51 @@
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>213</v>
       </c>
     </row>
     <row r="65" spans="1:4">
@@ -1704,62 +1704,62 @@
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>303</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>178</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>29</v>
+        <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>106</v>
       </c>
     </row>
     <row r="72" spans="1:4">