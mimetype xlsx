--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -662,51 +662,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982fb1412cf9c62525b6f38083c5661.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d37e6a6d05c28078c7a1ba019fac231.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1231,62 +1231,62 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>303</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>191</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>18</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>14.9</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>4695</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>294</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1297,62 +1297,62 @@
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>724</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>378</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>1022</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>378</v>
       </c>
     </row>
     <row r="35" spans="1:4">
@@ -1418,73 +1418,73 @@
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>354</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:4">
@@ -1561,106 +1561,106 @@
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>51</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>12.4</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>189</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>16</v>
+        <v>15.9</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>355</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>616</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="63" spans="1:4">