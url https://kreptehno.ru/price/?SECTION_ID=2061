--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -590,51 +590,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932acb5d5de688ec08536257e09b5a3e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0589320a4cff7dad943d522a148b441.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,51 +1159,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>505</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>1217</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>548</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>923</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1390,51 +1390,51 @@
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>1098</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>1133</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>409</v>
       </c>
     </row>
     <row r="49" spans="1:4">
@@ -1489,128 +1489,128 @@
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>524</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>655</v>
+        <v>674</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>556</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>523</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>1002</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>293</v>
+        <v>287</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>822</v>
+        <v>806</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>373</v>
+        <v>366</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>373</v>
+        <v>348</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>2168</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>2168</v>
       </c>
     </row>
     <row r="65" spans="1:4">