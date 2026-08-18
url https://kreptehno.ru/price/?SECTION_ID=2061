--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -590,51 +590,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0589320a4cff7dad943d522a148b441.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a61c15e5551ac65665525d75a6b81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,51 +1159,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>505</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>1217</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>378</v>
+        <v>360</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>548</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>923</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1357,95 +1357,95 @@
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>307</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>1786</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>1164</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>1098</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>1133</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>428</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>327</v>
+        <v>321</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>409</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>1292</v>
       </c>
     </row>
     <row r="50" spans="1:4">
@@ -1544,62 +1544,62 @@
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>1002</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>287</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>806</v>
+        <v>767</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>366</v>
+        <v>348</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>348</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>2168</v>
       </c>
     </row>
     <row r="64" spans="1:4">
@@ -1665,51 +1665,51 @@
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>670</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>732</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>563</v>
+        <v>579</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>708</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>762</v>
       </c>
     </row>
     <row r="74" spans="1:4">