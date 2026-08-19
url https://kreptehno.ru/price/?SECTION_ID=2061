--- v2 (2026-08-18)
+++ v3 (2026-08-19)
@@ -590,51 +590,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a61c15e5551ac65665525d75a6b81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef78b501d8ee37225a2e2add11a95591.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>