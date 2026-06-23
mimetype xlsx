--- v0 (2026-04-17)
+++ v1 (2026-06-23)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Губцевый инструмент/Губцевый инструмент NWS/Германия/</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -375,50 +375,56 @@
     <t>Губцевый инструмент/Губцевый инструмент TOPEX, NEO</t>
   </si>
   <si>
     <t xml:space="preserve">Клещи обжимные для наконечников 8P/6P STANDART </t>
   </si>
   <si>
     <t>2599143</t>
   </si>
   <si>
     <t>Длинногубцы мини прецизионные, 140 мм, Topex</t>
   </si>
   <si>
     <t>32D032</t>
   </si>
   <si>
     <t xml:space="preserve">Клещи для самозажимных хомутов с прямыми губками </t>
   </si>
   <si>
     <t>2-531-2</t>
   </si>
   <si>
     <t>Кабелерез 400 мм для медных, алюминиевых кабелей, NEO</t>
   </si>
   <si>
     <t>01-401</t>
+  </si>
+  <si>
+    <t>Инструмент для натяжения бандажной ленты BTS (OPV F)</t>
+  </si>
+  <si>
+    <t>2-531-1</t>
   </si>
   <si>
     <t>Губцевый инструмент/Губцевый инструмент Центроинструмент, Truper, Кобальт</t>
   </si>
   <si>
     <t>Клещи трубные (переставные), 250мм, диапазон 0-45мм, Центроинструмент</t>
   </si>
   <si>
     <t>0401</t>
   </si>
   <si>
     <t xml:space="preserve">Длинногубцы (съемник) изогнутые мини PM-PC4 120мм, , двухкомпонентные рукоятки, Truper </t>
   </si>
   <si>
     <t>17365</t>
   </si>
   <si>
     <t>Съемник для стопорных колец 310 мм д/внутренних/изогнутый, HANS</t>
   </si>
   <si>
     <t>1856-12**</t>
   </si>
   <si>
     <t>Съемник для стопорных колец 310 мм д/внешних/изогнутый, HANS</t>
   </si>
@@ -926,51 +932,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bae3bac8e4304cfbc4c24e1967ce21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46418747f1df6d3725b3e13b24cf11dc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1266,54 +1272,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D137"/>
+  <dimension ref="A1:D138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B137" sqref="B137"/>
+      <selection activeCell="B138" sqref="B138"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1955,783 +1961,794 @@
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D66" s="8">
         <v>677</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="8">
         <v>12138</v>
       </c>
     </row>
     <row r="68" spans="1:4">
-      <c r="B68" s="5" t="s">
+      <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
+      <c r="C68" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D68" s="8">
+        <v>4314</v>
+      </c>
     </row>
     <row r="69" spans="1:4">
-      <c r="B69" s="0" t="s">
+      <c r="B69" s="5" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="B70" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C69" s="0" t="s">
+      <c r="C70" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D69" s="0" t="s">
+      <c r="D70" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D71" s="8">
-        <v>613</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D72" s="8">
-        <v>3772</v>
+        <v>613</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D73" s="8">
-        <v>2957</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D74" s="8">
         <v>2957</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="8">
-        <v>2803</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D76" s="8">
-        <v>1889</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D77" s="8">
-        <v>1549</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D78" s="8">
-        <v>1776</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D79" s="8">
-        <v>1171</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D80" s="8">
-        <v>1493</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D81" s="8">
-        <v>360</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D82" s="8">
-        <v>505</v>
+        <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D83" s="8">
-        <v>1217</v>
+        <v>505</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D84" s="8">
-        <v>385</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="8">
-        <v>548</v>
+        <v>378</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="8">
-        <v>923</v>
+        <v>548</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D87" s="8">
-        <v>514</v>
+        <v>923</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D88" s="8">
-        <v>484</v>
+        <v>514</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D89" s="8">
-        <v>1043</v>
+        <v>484</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D90" s="8">
-        <v>882</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D91" s="8">
-        <v>843</v>
+        <v>882</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D92" s="8">
-        <v>918</v>
+        <v>843</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D93" s="8">
-        <v>739</v>
+        <v>918</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D94" s="8">
-        <v>873</v>
+        <v>739</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D95" s="8">
-        <v>725</v>
+        <v>873</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D96" s="8">
-        <v>989</v>
+        <v>725</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D97" s="8">
-        <v>910</v>
+        <v>989</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D98" s="8">
-        <v>767</v>
+        <v>910</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D99" s="8">
-        <v>999</v>
+        <v>767</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D100" s="8">
-        <v>307</v>
+        <v>999</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D101" s="8">
-        <v>1786</v>
+        <v>307</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D102" s="8">
-        <v>1164</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D103" s="8">
-        <v>1098</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D104" s="8">
-        <v>1133</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="8">
-        <v>437</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="8">
-        <v>327</v>
+        <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="8">
-        <v>409</v>
+        <v>327</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="8">
-        <v>1292</v>
+        <v>409</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="8">
-        <v>605</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D110" s="8">
-        <v>327</v>
+        <v>605</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="8">
-        <v>424</v>
+        <v>327</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="8">
-        <v>327</v>
+        <v>424</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="8">
-        <v>524</v>
+        <v>327</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D114" s="8">
-        <v>655</v>
+        <v>524</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D115" s="8">
-        <v>556</v>
+        <v>674</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D116" s="8">
-        <v>523</v>
+        <v>556</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="8">
-        <v>1002</v>
+        <v>523</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="8">
-        <v>293</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D119" s="8">
-        <v>822</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
-        <v>373</v>
+        <v>806</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>373</v>
+        <v>366</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
-        <v>2168</v>
+        <v>348</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
         <v>2168</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="8">
-        <v>2282</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="8">
-        <v>6887</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D126" s="8">
-        <v>669</v>
+        <v>6887</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="8">
-        <v>598</v>
+        <v>669</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D128" s="8">
-        <v>670</v>
+        <v>598</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D129" s="8">
-        <v>732</v>
+        <v>670</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D130" s="8">
-        <v>563</v>
+        <v>732</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D131" s="8">
-        <v>708</v>
+        <v>563</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D132" s="8">
-        <v>762</v>
+        <v>708</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="8">
-        <v>1400</v>
+        <v>762</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="8">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="B135" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D135" s="8">
         <v>950</v>
       </c>
     </row>
-    <row r="137" spans="1:4">
-[...1 lines deleted...]
-        <v>250</v>
+    <row r="138" spans="1:4">
+      <c r="B138" s="5" t="s">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>