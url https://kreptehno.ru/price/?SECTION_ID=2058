--- v1 (2026-06-23)
+++ v2 (2026-08-19)
@@ -932,51 +932,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46418747f1df6d3725b3e13b24cf11dc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62698c9dee666de89d6c81b309a237c71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1968,51 +1968,51 @@
         <v>116</v>
       </c>
       <c r="D66" s="8">
         <v>677</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="8">
         <v>12138</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="8">
-        <v>4314</v>
+        <v>4820</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
@@ -2149,51 +2149,51 @@
         <v>147</v>
       </c>
       <c r="D83" s="8">
         <v>505</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D84" s="8">
         <v>1217</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="8">
-        <v>378</v>
+        <v>360</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="8">
         <v>548</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D87" s="8">
         <v>923</v>
       </c>
     </row>
     <row r="88" spans="1:4">
@@ -2347,95 +2347,95 @@
         <v>183</v>
       </c>
       <c r="D101" s="8">
         <v>307</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D102" s="8">
         <v>1786</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D103" s="8">
-        <v>1164</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D104" s="8">
         <v>1098</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="8">
         <v>1133</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="8">
         <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="8">
-        <v>327</v>
+        <v>321</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="8">
         <v>409</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="8">
         <v>1292</v>
       </c>
     </row>
     <row r="110" spans="1:4">
@@ -2534,62 +2534,62 @@
         <v>217</v>
       </c>
       <c r="D118" s="8">
         <v>1002</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D119" s="8">
         <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
-        <v>806</v>
+        <v>767</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
-        <v>366</v>
+        <v>348</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
         <v>348</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
         <v>2168</v>
       </c>
     </row>
     <row r="124" spans="1:4">
@@ -2655,51 +2655,51 @@
         <v>239</v>
       </c>
       <c r="D129" s="8">
         <v>670</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D130" s="8">
         <v>732</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D131" s="8">
-        <v>563</v>
+        <v>579</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D132" s="8">
         <v>708</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="8">
         <v>762</v>
       </c>
     </row>
     <row r="134" spans="1:4">