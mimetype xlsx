--- v0 (2026-04-16)
+++ v1 (2026-06-27)
@@ -446,51 +446,51 @@
   <si>
     <t>CS-12.11.15/644-061</t>
   </si>
   <si>
     <t>Головка торцевая 21мм шестигранная 1/2&amp;quot; удлиненная (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-12.11.21/644-115</t>
   </si>
   <si>
     <t>Головка торцевая 13мм шестигранная 1/4&amp;quot; удлиненная, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-14.11.13/643-972/52081</t>
   </si>
   <si>
     <t>Головка торцевая 14мм шестигранная 1/4&amp;quot; удлиненная, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-14.11.14/643-989/55422</t>
   </si>
   <si>
     <t>Головка торцевая 16мм шестигранная 1/2&amp;quot;, (СтанкоИмпорт)</t>
   </si>
   <si>
-    <t>CS-12.10.16</t>
+    <t>CS-12.10.16/643-095</t>
   </si>
   <si>
     <t>Головка торцевая 32мм шестигранная 1/2&amp;quot; удлиненная (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-12.11.32-6/644-160</t>
   </si>
   <si>
     <t>Головка торцевая 10мм шестигранная 1/4&amp;quot; удлиненная, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-14.11.10/643-941/52078</t>
   </si>
   <si>
     <t xml:space="preserve">Головка торцевая 15мм шестигранная 1/2&amp;quot;, (HANS) </t>
   </si>
   <si>
     <t>4400М15</t>
   </si>
   <si>
     <t xml:space="preserve">Головка торцевая 13мм шестигранная 1/4&amp;quot;, (HANS) </t>
   </si>
   <si>
     <t>2400M13</t>
   </si>
@@ -932,51 +932,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d25ac2650f993a48a29f7b4c04491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9683c13a0f45b50f72846ffffc67a5f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1479,51 +1479,51 @@
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>311</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>1432</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>283</v>
+        <v>293</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>970</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>552</v>
       </c>
     </row>
     <row r="26" spans="1:4">
@@ -1611,51 +1611,51 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>1694</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>309</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>6</v>
       </c>
@@ -1748,95 +1748,95 @@
         <v>76</v>
       </c>
       <c r="D46" s="8">
         <v>256</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D47" s="8">
         <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D48" s="8">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D49" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="8">
-        <v>115</v>
+        <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D51" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D52" s="8">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D53" s="8">
         <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D54" s="8">
         <v>114</v>
       </c>
     </row>
     <row r="55" spans="1:4">
@@ -1913,73 +1913,73 @@
         <v>106</v>
       </c>
       <c r="D61" s="8">
         <v>274</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D62" s="8">
         <v>288</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D63" s="8">
-        <v>368</v>
+        <v>317</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D64" s="8">
-        <v>572</v>
+        <v>597</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D65" s="8">
-        <v>311</v>
+        <v>292</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D66" s="8">
         <v>138</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="8">
         <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:4">
@@ -2012,73 +2012,73 @@
         <v>124</v>
       </c>
       <c r="D70" s="8">
         <v>2204</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D71" s="8">
         <v>1290</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D72" s="8">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="8">
         <v>205</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D74" s="8">
-        <v>116</v>
+        <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D75" s="8">
         <v>327</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D76" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="77" spans="1:4">
@@ -2089,51 +2089,51 @@
         <v>138</v>
       </c>
       <c r="D77" s="8">
         <v>139</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D78" s="8">
         <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D79" s="8">
-        <v>164</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D80" s="8">
         <v>511</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D81" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="82" spans="1:4">
@@ -2353,89 +2353,89 @@
         <v>186</v>
       </c>
       <c r="D101" s="8">
         <v>244</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D102" s="8">
         <v>98</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D103" s="8">
-        <v>596</v>
+        <v>604</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="8">
-        <v>1247</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="8">
-        <v>1639</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="8">
         <v>2076</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="8">
         <v>1982</v>
       </c>
     </row>
     <row r="110" spans="1:4">
@@ -2446,51 +2446,51 @@
         <v>201</v>
       </c>
       <c r="D110" s="8">
         <v>2362</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="8">
         <v>2590</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="8">
-        <v>1716</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="8">
         <v>2490</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D114" s="8">
         <v>355</v>
       </c>
     </row>
     <row r="115" spans="1:4">
@@ -2512,216 +2512,216 @@
         <v>213</v>
       </c>
       <c r="D116" s="8">
         <v>784</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="8">
         <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="8">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D119" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="8">
         <v>1061</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="8">
         <v>1292</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="8">
-        <v>1177</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="8">
-        <v>3834</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="8">
-        <v>9636</v>
+        <v>10730</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="8">
         <v>3379</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D126" s="8">
         <v>1843</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="8">
         <v>2210</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D128" s="8">
-        <v>720</v>
+        <v>706</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D129" s="8">
         <v>722</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D130" s="8">
         <v>755</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D131" s="8">
         <v>330</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D132" s="8">
-        <v>213</v>
+        <v>274</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="8">
-        <v>6757</v>
+        <v>5780</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="8">
         <v>846</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D135" s="8">
         <v>1458</v>
       </c>
     </row>
     <row r="138" spans="1:4">