--- v1 (2026-06-27)
+++ v2 (2026-08-18)
@@ -47,51 +47,51 @@
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Головки сменные и принадлежности</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ключ-трещотка на 1/4&amp;quot; 45 зубьев, быстрый сброс, (СтанкоИмпорт)</t>
   </si>
   <si>
-    <t>CS-T.14.60.45</t>
+    <t>CS-T.14.60.45/CST146045</t>
   </si>
   <si>
     <t>Удлинитель под квадрат 1/2&amp;quot; 125 мм, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-12.60.5</t>
   </si>
   <si>
     <t>Ключ-трещотка на 1/2&amp;quot; 45 зубьев, быстрый сброс, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-T.12.60.45</t>
   </si>
   <si>
     <t>Ключ-трещотка на 3/8&amp;quot; 45 зубьев, быстрый сброс, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-T.38.60.45</t>
   </si>
   <si>
     <t>Переходник с квадрата 1/4&amp;quot; на биту, 30мм, (СтанкоИмпорт)</t>
   </si>
   <si>
     <t>CS-40.14/642-661</t>
   </si>
@@ -932,51 +932,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9683c13a0f45b50f72846ffffc67a5f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e9ccd8e5270e9991c43aef09d986b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1358,84 +1358,84 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>1176</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>371</v>
+        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1620</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>1094</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>2742</v>
       </c>
     </row>
     <row r="18" spans="1:4">
@@ -1490,51 +1490,51 @@
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>1432</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>293</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>970</v>
+        <v>951</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>552</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="27" spans="1:4">
@@ -1836,51 +1836,51 @@
         <v>92</v>
       </c>
       <c r="D54" s="8">
         <v>114</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D55" s="8">
         <v>122</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D56" s="8">
-        <v>275</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D57" s="8">
         <v>86</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D58" s="8">
         <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:4">
@@ -1902,51 +1902,51 @@
         <v>104</v>
       </c>
       <c r="D60" s="8">
         <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D61" s="8">
         <v>274</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D62" s="8">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D63" s="8">
         <v>317</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D64" s="8">
         <v>597</v>
       </c>
     </row>
     <row r="65" spans="1:4">
@@ -1968,51 +1968,51 @@
         <v>116</v>
       </c>
       <c r="D66" s="8">
         <v>138</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="8">
         <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="8">
-        <v>294</v>
+        <v>308</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D69" s="8">
         <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D70" s="8">
         <v>2204</v>
       </c>
     </row>
     <row r="71" spans="1:4">
@@ -2699,51 +2699,51 @@
         <v>247</v>
       </c>
       <c r="D133" s="8">
         <v>5780</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="8">
         <v>846</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D135" s="8">
-        <v>1458</v>
+        <v>938</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="5" t="s">
         <v>252</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>