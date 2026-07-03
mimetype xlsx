--- v0 (2026-04-17)
+++ v1 (2026-07-03)
@@ -671,51 +671,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75e522e49e46738a9633ace3c18f161.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3323e4b5684738179ff138771e55d81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>