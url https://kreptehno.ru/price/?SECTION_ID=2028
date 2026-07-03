--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -671,51 +671,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3323e4b5684738179ff138771e55d81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e2053ce387a0020f74f00490c7e271.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>