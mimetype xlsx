--- v2 (2026-07-03)
+++ v3 (2026-08-18)
@@ -671,51 +671,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e2053ce387a0020f74f00490c7e271.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa8dcc9e17c5fd8bfc7584292e9f6f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1190,51 +1190,51 @@
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="8">
-        <v>226</v>
+        <v>205</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="8">
         <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="8">
         <v>186</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -1867,51 +1867,51 @@
         <v>126</v>
       </c>
       <c r="D86" s="8">
         <v>126</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D87" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="8">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>133</v>
       </c>