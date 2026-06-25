--- v0 (2026-04-16)
+++ v1 (2026-06-25)
@@ -506,51 +506,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d37393d16e427a7286077827820da51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d1e763d6317d57dfa3c4a51dac711.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>