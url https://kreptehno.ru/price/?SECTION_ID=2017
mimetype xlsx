--- v1 (2026-06-25)
+++ v2 (2026-08-19)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Скоба крепежная</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -330,56 +330,50 @@
     <t>60163</t>
   </si>
   <si>
     <t>Скоба однолапковая крепежная D 10-11 СМО (Россия)</t>
   </si>
   <si>
     <t>66110/98132</t>
   </si>
   <si>
     <t>Скоба однолапковая крепежная D 16-17 СМО (Россия)</t>
   </si>
   <si>
     <t>66116/98000</t>
   </si>
   <si>
     <t>Скоба двухлапковая крепежная  D 24-25 СМД (Россия)</t>
   </si>
   <si>
     <t>60124</t>
   </si>
   <si>
     <t>Скоба двухлапковая крепежная  D 31-32 СМД (Россия)</t>
   </si>
   <si>
     <t>60131/98120</t>
-  </si>
-[...4 lines deleted...]
-    <t>66124</t>
   </si>
   <si>
     <t>Скоба однолапковая крепежная D 38-40 СМО (Россия)</t>
   </si>
   <si>
     <t>66138/98135</t>
   </si>
   <si>
     <t>Скоба двухлапковая крепежная  D 60-63 СМД (Россия)</t>
   </si>
   <si>
     <t>60160/98124</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
@@ -506,51 +500,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d1e763d6317d57dfa3c4a51dac711.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee18c62974c07d4a2dae1b2ac7abf0d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -846,54 +840,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D64"/>
+  <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B64" sqref="B64"/>
+      <selection activeCell="B63" sqref="B63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1163,62 +1157,62 @@
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>186</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>3.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:4">
@@ -1262,117 +1256,117 @@
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>4.6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>11.8</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>6.1</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>3.5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>2.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>3.9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>9.2</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>11.8</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:4">
@@ -1394,133 +1388,122 @@
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>2.8</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>7.3</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>8</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>12.7</v>
-[...3 lines deleted...]
-      <c r="B61" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="B63" s="5" t="s">
         <v>108</v>
-      </c>
-[...9 lines deleted...]
-        <v>110</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>