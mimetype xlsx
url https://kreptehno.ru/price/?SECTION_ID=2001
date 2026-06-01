--- v0 (2026-04-15)
+++ v1 (2026-06-01)
@@ -701,51 +701,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a27fdb27699bca252e3f2ef992db71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dc9116d9fe252fc3e381c9b57e1191.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1869,51 +1869,51 @@
         <v>140</v>
       </c>
       <c r="D78" s="8">
         <v>2110</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D79" s="8">
         <v>9068</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D80" s="8">
-        <v>3471</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D81" s="8">
         <v>2110</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="8">
         <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:4">
@@ -1962,51 +1962,51 @@
         <v>155</v>
       </c>
       <c r="D87" s="8">
         <v>613</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D88" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D89" s="8">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D90" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D91" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="92" spans="1:4">
@@ -2055,51 +2055,51 @@
         <v>170</v>
       </c>
       <c r="D96" s="8">
         <v>1666</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D97" s="8">
         <v>1432</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D98" s="8">
-        <v>1124</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="5" t="s">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>