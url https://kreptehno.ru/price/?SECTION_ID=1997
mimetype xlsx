--- v0 (2026-04-15)
+++ v1 (2026-06-27)
@@ -1022,51 +1022,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3620af609c07bd8ad0b627964ef21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4246e8064ec1079406a70ac755e8ea1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1514,51 +1514,51 @@
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>193</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>368</v>
+        <v>412</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>892</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>2826</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -2042,84 +2042,84 @@
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>1331</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>374</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>191</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>892</v>
+        <v>909</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>206</v>
+        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>1319</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>875</v>
       </c>
     </row>
     <row r="72" spans="1:4">
@@ -2262,51 +2262,51 @@
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>2187</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>181</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="8">
-        <v>515</v>
+        <v>549</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
         <v>3043</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
         <v>772</v>
       </c>
     </row>
     <row r="89" spans="1:4">
@@ -2416,51 +2416,51 @@
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>859</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
         <v>381</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
-        <v>472</v>
+        <v>515</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
         <v>799</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
         <v>600</v>
       </c>
     </row>
     <row r="103" spans="1:4">
@@ -2493,51 +2493,51 @@
         <v>197</v>
       </c>
       <c r="D105" s="8">
         <v>682</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D106" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
-        <v>262</v>
+        <v>283</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D108" s="8">
         <v>232</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D109" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
@@ -2691,51 +2691,51 @@
         <v>233</v>
       </c>
       <c r="D123" s="8">
         <v>612</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D124" s="8">
         <v>2377</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="8">
-        <v>240</v>
+        <v>249</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D126" s="8">
         <v>1234</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
         <v>1426</v>
       </c>
     </row>
     <row r="128" spans="1:4">
@@ -2757,51 +2757,51 @@
         <v>245</v>
       </c>
       <c r="D129" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D130" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D131" s="8">
-        <v>333</v>
+        <v>326</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D132" s="8">
         <v>761</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D133" s="8">
         <v>704</v>
       </c>
     </row>
     <row r="134" spans="1:4">