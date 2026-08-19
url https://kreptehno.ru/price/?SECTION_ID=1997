--- v1 (2026-06-27)
+++ v2 (2026-08-19)
@@ -1022,51 +1022,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4246e8064ec1079406a70ac755e8ea1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64fe3843b73bc430e3bf50ff189671.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1448,95 +1448,95 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>618</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>497</v>
+        <v>532</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>400</v>
+        <v>395</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>497</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>154</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>343</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>193</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>412</v>
       </c>
     </row>
     <row r="19" spans="1:4">
@@ -1613,62 +1613,62 @@
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>309</v>
+        <v>318</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>986</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>4148</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>473</v>
       </c>
     </row>
     <row r="31" spans="1:4">
@@ -1921,51 +1921,51 @@
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>515</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>840</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>309</v>
+        <v>369</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>395</v>
       </c>
     </row>
     <row r="58" spans="1:4">
@@ -2009,84 +2009,84 @@
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>193</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>146</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>1331</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>374</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>180</v>
+        <v>189</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>909</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:4">
@@ -2207,95 +2207,95 @@
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>566</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>609</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>533</v>
+        <v>480</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>2133</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>4373</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>2187</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
-        <v>181</v>
+        <v>189</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="8">
         <v>549</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
         <v>3043</v>
       </c>
     </row>
     <row r="88" spans="1:4">
@@ -2416,84 +2416,84 @@
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>859</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
         <v>381</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
-        <v>515</v>
+        <v>549</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
         <v>799</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
-        <v>600</v>
+        <v>635</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D103" s="8">
-        <v>686</v>
+        <v>703</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
         <v>489</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="8">
         <v>682</v>
       </c>
     </row>
     <row r="106" spans="1:4">
@@ -2548,106 +2548,106 @@
         <v>207</v>
       </c>
       <c r="D110" s="8">
         <v>590</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D111" s="8">
         <v>346</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D112" s="8">
-        <v>455</v>
+        <v>497</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D113" s="8">
         <v>409</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D114" s="8">
-        <v>455</v>
+        <v>472</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D115" s="8">
         <v>549</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D116" s="8">
         <v>1141</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D117" s="8">
-        <v>704</v>
+        <v>789</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="8">
         <v>568</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="8">
         <v>1769</v>
       </c>
     </row>
     <row r="120" spans="1:4">
@@ -2724,51 +2724,51 @@
         <v>239</v>
       </c>
       <c r="D126" s="8">
         <v>1234</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D127" s="8">
         <v>1426</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="8">
-        <v>283</v>
+        <v>292</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D129" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D130" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:4">
@@ -2878,51 +2878,51 @@
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>1293</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
         <v>1393</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D142" s="8">
-        <v>389</v>
+        <v>412</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D143" s="8">
         <v>752</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D144" s="8">
         <v>532</v>
       </c>
     </row>
     <row r="145" spans="1:4">