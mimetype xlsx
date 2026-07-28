--- v0 (2026-04-15)
+++ v1 (2026-07-28)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Сверло по металлу и нержавеющей стали кобальтовое DIN 338, KEIL</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -191,303 +191,333 @@
   <si>
     <t>307 500 113</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  7,7*117мм HSS-Е DIN338 кобальтовое, KEIL /Германия/</t>
   </si>
   <si>
     <t>307 000 770</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,3*65мм HSS-Е DIN338 кобальтовое, KEIL /Германия/</t>
   </si>
   <si>
     <t>307 000 330</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,7*101мм HSS-Е DIN338 кобальтовое, KEIL /Германия/</t>
   </si>
   <si>
     <t>307 000 670</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,2*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204051</t>
+    <t>30204051/501866</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 12,5*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204124</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,5*40мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204014</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,0*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204059</t>
+    <t>30204059/501927</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,5*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204064</t>
+    <t>30204064/501972</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,7*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204066</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,9*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204048</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,3*101мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204062</t>
+    <t>30204062/501958</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,2*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204031</t>
+    <t>30204031/501668</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,1*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204050</t>
+    <t>30204050/501859</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,0*34мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204009</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,5*117мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204084</t>
+    <t>30204084/30203092</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,0*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204089</t>
+    <t>30204089/502221</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,3*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204032</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,2*133мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204101</t>
   </si>
   <si>
     <t>Набор сверл по металлу 10шт.(1,0-10мм) HSS-Е DIN338 кобальтовые, пласт. коробка</t>
   </si>
   <si>
     <t>180201016</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,8*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204047</t>
+    <t>30204047/501828</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,0*117мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204079</t>
+    <t>30204079/502122</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,7*43мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204016</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  6,0*66мм для высверливания сварочных точек HSS-Е DIN1897 кобальтовое</t>
   </si>
   <si>
     <t>30204625</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,0*88мм для высверливания сварочных точек HSS-Е DIN1897 кобальтовое</t>
   </si>
   <si>
     <t>30204632/30204639**</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  8,0*80мм для высверливания сварочных точек HSS-Е DIN1897 кобальтовое</t>
   </si>
   <si>
     <t>30204628/30204638</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,0*86мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204049</t>
+    <t>30204049/501842</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,2*75мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204041</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,5*80мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204044</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 13,0*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204129</t>
+    <t>30204129/502344</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 12,0*151мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204119/30203127</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,0*61мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204029</t>
+    <t>30204029/501644</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 11,5*142мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204114</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  2,5*57мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204024</t>
+    <t>30204024/501590</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  7,0*109мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204069</t>
+    <t>30204069/502023</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,0*133мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204099</t>
+    <t>30204099/502283</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  2,0*49мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204019</t>
+    <t>30204019/501545</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 11,0*142мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204109</t>
+    <t>30204109/502313</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали 10,5*133мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204104</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  4,0*75мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204039</t>
+    <t>30204039/501743</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,1*65мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204030</t>
+    <t>30204030/501651</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,8*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
-    <t>30204057</t>
+    <t>30204057/501903</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,5*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204094</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  5,5*93мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204054</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  3,5*70мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204034</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  9,9*125мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204098</t>
   </si>
   <si>
     <t>Сверло по металлу и нерж. стали  1,6*43мм HSS-Е DIN338 кобальтовое</t>
   </si>
   <si>
     <t>30204015</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  2,5*57мм HSS-Е DIN338 кобальтовое (блистер 2 шт)</t>
+  </si>
+  <si>
+    <t>30203032**</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  3,0*61мм HSS-Е DIN338 кобальтовое (блистер 2 шт)</t>
+  </si>
+  <si>
+    <t>30203037**</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  7,5*109мм HSS-Е DIN338 кобальтовое</t>
+  </si>
+  <si>
+    <t>30204074/502078</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  19,0*135*198мм HSS-Е DIN338 кобальтовое с проточкой 13мм</t>
+  </si>
+  <si>
+    <t>30204410**</t>
+  </si>
+  <si>
+    <t>Сверло по металлу и нерж. стали  18,0*130*191мм HSS-Е DIN338 кобальтовое с проточкой 13мм</t>
+  </si>
+  <si>
+    <t>30204400**</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -602,51 +632,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3a9127c15331847988aa482049e81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb15443ffa9e6020537467a1def651.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -942,54 +972,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D80"/>
+  <dimension ref="A1:D85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B80" sqref="B80"/>
+      <selection activeCell="B85" sqref="B85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1061,51 +1091,51 @@
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>665</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>401</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>216</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>236</v>
       </c>
     </row>
     <row r="18" spans="1:4">
@@ -1281,518 +1311,573 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>349</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>238</v>
+        <v>253</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>1365</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>260</v>
+        <v>276</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>261</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>354</v>
+        <v>376</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>192</v>
+        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>283</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>220</v>
+        <v>253</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>593</v>
+        <v>629</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>611</v>
+        <v>648</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>128</v>
+        <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>895</v>
+        <v>949</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>2570</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>208</v>
+        <v>221</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>478</v>
+        <v>507</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>698</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>578</v>
+        <v>625</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>214</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>170</v>
+        <v>181</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>197</v>
+        <v>209</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>1527</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>1187</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>119</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>1058</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>354</v>
+        <v>376</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>857</v>
+        <v>908</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>937</v>
+        <v>993</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>913</v>
+        <v>968</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>162</v>
+        <v>172</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>247</v>
+        <v>262</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
-        <v>638</v>
+        <v>676</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>221</v>
+        <v>254</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>127</v>
+        <v>146</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
-        <v>811</v>
+        <v>860</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
-        <v>60</v>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="B78" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D78" s="8">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="B79" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="D79" s="8">
+        <v>238</v>
       </c>
     </row>
     <row r="80" spans="1:4">
-      <c r="B80" s="5" t="s">
-        <v>142</v>
+      <c r="B80" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D80" s="8">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="B81" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D81" s="8">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="B82" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D82" s="8">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="B85" s="5" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>