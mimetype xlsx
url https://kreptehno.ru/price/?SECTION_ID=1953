--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -410,51 +410,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd65c807ae6f5c2911d7d64c3c6e5c91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb6deda6650ade6ac849767a2f2861.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -847,106 +847,106 @@
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>1102</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>4691</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>3335</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>686</v>
+        <v>673</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>643</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>1511</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>3019</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>3232</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>895</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>627</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -1023,205 +1023,205 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>744</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>1699</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>3020</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>695</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>775</v>
+        <v>744</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>1497</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>2350</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>436</v>
+        <v>427</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>604</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>1126</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>1307</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>617</v>
+        <v>604</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>427</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>427</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>436</v>
+        <v>427</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>436</v>
+        <v>427</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>1618</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>988</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>1715</v>
       </c>
     </row>
     <row r="48" spans="1:4">