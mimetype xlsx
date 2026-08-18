--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -56,51 +56,51 @@
   <si>
     <t>Коронка алмазная для керамогранита, бетона Distar, Diamond Industrial, Hardcore</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Адаптер 5/8&amp;quot; х d3/8&amp;quot; для коронок алмазных САМС-В</t>
   </si>
   <si>
     <t>196355**</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная 68х10*М16 4 турбо + переходник SDS+ САСС, Md-Star </t>
   </si>
   <si>
     <t>MD-CACCT68</t>
   </si>
   <si>
-    <t xml:space="preserve">Коронка алмазная по бетону 80 мм SDS+,  Diamond Industrial </t>
+    <t xml:space="preserve">Коронка алмазная по бетону 82 мм SDS+,  Diamond Industrial </t>
   </si>
   <si>
     <t>DIDCC80</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная по керамике и керамограниту  8 мм, хвостовик HEX 1/4, Diamond Industrial </t>
   </si>
   <si>
     <t>DIDKVP08S10</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная по керамике и керамограниту 8 мм/M14 для УШМ, Diamond Industrial </t>
   </si>
   <si>
     <t>DIDKVP08M14</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная по керамике и керамограниту 40 мм/M14 для УШМ, Diamond Industrial </t>
   </si>
   <si>
     <t>DIDKVP40M14</t>
   </si>
   <si>
     <t xml:space="preserve">Коронка алмазная по бетону 68 мм SDS+,  Diamond Industrial </t>
   </si>
@@ -410,51 +410,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb6deda6650ade6ac849767a2f2861.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73653ad83ab414f507adc36dac4f051.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,128 +1111,128 @@
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>604</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>1126</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>1281</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>604</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>427</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>427</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>427</v>
+        <v>394</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>427</v>
+        <v>394</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>1458</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>988</v>
+        <v>969</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>1715</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="5" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>