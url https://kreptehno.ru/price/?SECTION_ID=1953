--- v2 (2026-08-18)
+++ v3 (2026-08-18)
@@ -410,51 +410,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73653ad83ab414f507adc36dac4f051.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1fbd45198b4ddf06621530ac35511.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>