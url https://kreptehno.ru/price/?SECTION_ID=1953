--- v3 (2026-08-18)
+++ v4 (2026-08-19)
@@ -410,51 +410,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1fbd45198b4ddf06621530ac35511.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790d9e3afa0f05068ab404794a6938f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>