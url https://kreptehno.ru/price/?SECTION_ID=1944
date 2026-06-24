--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -44,54 +44,54 @@
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Диски пильные BOSCH, MAKITA</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
-    <t>Диск пильный 185х2,0/1,3х30 40T, MAKITA</t>
-[...2 lines deleted...]
-    <t>D-45923</t>
+    <t>Диск пильный 185х2,0/1,3х30/20/16 40T, MAKITA</t>
+  </si>
+  <si>
+    <t>D-45923/D-03919</t>
   </si>
   <si>
     <t xml:space="preserve">Диск пильный 210х2,0x30/25,4 24Т серия Standart, МAKITA </t>
   </si>
   <si>
     <t>D-45939</t>
   </si>
   <si>
     <t>Диск пильный 185х2,0х30/20/16 16Т, по дереву, MAKITA</t>
   </si>
   <si>
     <t>D-45901/D-45917</t>
   </si>
   <si>
     <t xml:space="preserve">Диск пильный 165х2,0/1,3х20 24T серия Standart, MAKITA </t>
   </si>
   <si>
     <t>D-45886</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
@@ -224,51 +224,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b607979868a70578ba0935cbd47d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ded0cd1f11be9ac3aadb4be44b9311.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -639,51 +639,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>1488</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>2010</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1285</v>
       </c>
     </row>
     <row r="14" spans="1:4">