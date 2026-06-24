--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -224,51 +224,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ded0cd1f11be9ac3aadb4be44b9311.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060420adffed3df0e6f9ad5194b1d5a01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>