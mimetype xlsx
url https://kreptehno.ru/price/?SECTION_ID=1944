--- v2 (2026-06-24)
+++ v3 (2026-08-18)
@@ -224,51 +224,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060420adffed3df0e6f9ad5194b1d5a01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe792da82368be071757c4504d4b8e51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>