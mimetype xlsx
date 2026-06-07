--- v0 (2026-04-14)
+++ v1 (2026-06-07)
@@ -554,51 +554,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0065ee172b2dec1e17ab1bfee0f2f01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f63da9fb5352ab9a99ba838c22b481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -969,51 +969,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>5806</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>2939</v>
       </c>
     </row>
     <row r="14" spans="1:4">
@@ -1244,51 +1244,51 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>999</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>1602</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>3050</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -1310,51 +1310,51 @@
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>924</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>1134</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>999</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>999</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>1621</v>
       </c>
     </row>
     <row r="45" spans="1:4">
@@ -1519,51 +1519,51 @@
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>134</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>128</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>132</v>
       </c>
     </row>
     <row r="64" spans="1:4">
@@ -1596,51 +1596,51 @@
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>3720</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>796</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>1365</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>999</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="5" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>