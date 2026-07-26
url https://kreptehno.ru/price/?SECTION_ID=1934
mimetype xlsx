--- v1 (2026-06-07)
+++ v2 (2026-07-26)
@@ -554,51 +554,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f63da9fb5352ab9a99ba838c22b481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f9a1b0f6363e7489c2a163f9a20ff1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1112,51 +1112,51 @@
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>134</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>966</v>
       </c>
     </row>
     <row r="27" spans="1:4">
@@ -1211,95 +1211,95 @@
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>1127</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>1602</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>3050</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>1205</v>
       </c>
     </row>
     <row r="40" spans="1:4">
@@ -1321,95 +1321,95 @@
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>1134</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>1127</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>999</v>
+        <v>983</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>1621</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>1679</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>1960</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>1602</v>
       </c>
     </row>
     <row r="50" spans="1:4">
@@ -1552,51 +1552,51 @@
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>128</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>132</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>213</v>
+        <v>208</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>2070</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>3720</v>
       </c>
     </row>
     <row r="67" spans="1:4">