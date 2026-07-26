--- v2 (2026-07-26)
+++ v3 (2026-07-26)
@@ -554,51 +554,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f9a1b0f6363e7489c2a163f9a20ff1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cbdb659c781255949e24d207ffbd61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>