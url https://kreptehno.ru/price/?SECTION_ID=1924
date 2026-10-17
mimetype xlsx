--- v4 (2026-08-19)
+++ v5 (2026-10-17)
@@ -68,51 +68,51 @@
   <si>
     <t>Круг отрезной по металлу и нерж. стали 125*1,6*22  А40</t>
   </si>
   <si>
     <t>6888023</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 230*1,8*22  А40</t>
   </si>
   <si>
     <t>6888062</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 350*4*32  А24 Q BF 80 д/рельс</t>
   </si>
   <si>
     <t>601087/224-212</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 115*1,0*22,23 А54 S BF 80 Extra</t>
   </si>
   <si>
     <t>60007</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг отрезной по металлу и нерж. стали 355*3*25,4  А24 S BF 80 </t>
+    <t xml:space="preserve">Круг отрезной по металлу и нерж. стали 355*3,0*25,4  А24 S BF 80 </t>
   </si>
   <si>
     <t>60120</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 125*1,2*22  А54</t>
   </si>
   <si>
     <t>6888022</t>
   </si>
   <si>
     <t xml:space="preserve">Круг отрезной по металлу и нерж. стали 400*4*32  А24 S BF 80 </t>
   </si>
   <si>
     <t>6888080</t>
   </si>
   <si>
     <t xml:space="preserve">Круг отрезной по металлу и нерж. стали 355*3,5*25.4  А24 S BF 80 </t>
   </si>
   <si>
     <t>601200</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 125*0,8*22  А60</t>
   </si>
@@ -125,51 +125,51 @@
   <si>
     <t>6888061</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 180*1,6*22  А40</t>
   </si>
   <si>
     <t>6888041</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 115*2,5*22,23 А30 S BF 80 Extra</t>
   </si>
   <si>
     <t>6888010</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 125*1,0*22  А54</t>
   </si>
   <si>
     <t>6888021</t>
   </si>
   <si>
     <t xml:space="preserve">Круг отрезной по металлу 230*2,5*22  А30 S BF 80 </t>
   </si>
   <si>
-    <t>6888060</t>
+    <t>6888060/221-471</t>
   </si>
   <si>
     <t>Круг отрезной по металлу 125*2,5*22  А30</t>
   </si>
   <si>
     <t>6888020</t>
   </si>
   <si>
     <t>Круг отрезной по металлу 230*2,5*32  А30</t>
   </si>
   <si>
     <t>6888063</t>
   </si>
   <si>
     <t xml:space="preserve">Круг отрезной по металлу 230*3,0*22  А24 S BF 80 </t>
   </si>
   <si>
     <t>010077/221-761</t>
   </si>
   <si>
     <t>Круг отрезной по металлу и нерж. стали 115*1,2*22,23 А54 S BF 80 Extra</t>
   </si>
   <si>
     <t>6888008</t>
   </si>
@@ -416,51 +416,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d81f0f5db82bbc48bc7fb08e5a6c941.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87370cdb4f997872e6d62691c241d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -875,51 +875,51 @@
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>452</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>293</v>
+        <v>287</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>458</v>
       </c>
     </row>
     <row r="18" spans="1:4">
@@ -985,150 +985,150 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>174</v>
+        <v>192</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>332</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>38</v>
+        <v>39.2</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>1002</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:4">