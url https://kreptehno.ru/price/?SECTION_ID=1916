--- v0 (2026-04-16)
+++ v1 (2026-06-25)
@@ -302,51 +302,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e65028e3e846d50d30c7cee1c6e111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7766e59cc71d65dc0754ab1f3b35241.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -893,51 +893,51 @@
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>229</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>229</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>229</v>
+        <v>197</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="5" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>