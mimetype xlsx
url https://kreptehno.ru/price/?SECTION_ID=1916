--- v1 (2026-06-25)
+++ v2 (2026-08-19)
@@ -116,75 +116,75 @@
   <si>
     <t>Круг абразивный на липучке 60 - 125мм</t>
   </si>
   <si>
     <t>125-060-00</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 240- 125мм</t>
   </si>
   <si>
     <t>125-240-00</t>
   </si>
   <si>
     <t xml:space="preserve">Круг абразивный на липучке 320 - 125мм </t>
   </si>
   <si>
     <t>125-320-00</t>
   </si>
   <si>
     <t>Круг абразивный на липучке 180 - 125мм</t>
   </si>
   <si>
     <t>125-180-00</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг абразивный на липучке 40-150мм (10шт) </t>
+    <t xml:space="preserve">Круг абразивный на липучке 40 - 150мм (10шт) </t>
   </si>
   <si>
     <t>150-040-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 60-150мм (10шт)</t>
+    <t>Круг абразивный на липучке 60 - 150мм (10шт)</t>
   </si>
   <si>
     <t>150-060-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 80-150мм (10шт)</t>
+    <t>Круг абразивный на липучке 80 - 150мм (10шт)</t>
   </si>
   <si>
     <t>150-080-00</t>
   </si>
   <si>
-    <t>Круг абразивный на липучке 100-150 мм(10шт)</t>
+    <t>Круг абразивный на липучке 100 - 150 мм (10шт)</t>
   </si>
   <si>
     <t>150-100-00</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг абразивный на липучке 120-150мм (10шт) </t>
+    <t xml:space="preserve">Круг абразивный на липучке 120 - 150мм (10шт) </t>
   </si>
   <si>
     <t>150-120-00</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -302,51 +302,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7766e59cc71d65dc0754ab1f3b35241.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3fa4b91f2f32032a00262924388d61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>