--- v0 (2026-04-17)
+++ v1 (2026-06-27)
@@ -1076,51 +1076,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a0c4936b4bae68c4b23273a391771.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbafa754e92d69bd52569455ffc442f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1557,51 +1557,51 @@
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>11.5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>25</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
@@ -1623,84 +1623,84 @@
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>6.4</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>11.3</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>1.7</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>3.9</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>4.5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1711,139 +1711,139 @@
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>1.6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>4.9</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>5.3</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>5.2</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>10</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>8.3</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>1.6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
@@ -1953,62 +1953,62 @@
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>4.2</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>8.2</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>18.4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>5.8</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>11.8</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>6.2</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -2052,95 +2052,95 @@
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>5.7</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
-        <v>2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>6.6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>6.8</v>
       </c>
     </row>
     <row r="69" spans="1:4">
@@ -2228,51 +2228,51 @@
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>4.5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>4.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>58</v>
       </c>
     </row>
     <row r="81" spans="1:4">
@@ -2283,51 +2283,51 @@
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>67</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>14.8</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="86" spans="1:4">
@@ -2459,51 +2459,51 @@
         <v>181</v>
       </c>
       <c r="D97" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="8">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="102" spans="1:4">
@@ -2514,73 +2514,73 @@
         <v>191</v>
       </c>
       <c r="D102" s="8">
         <v>6.7</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D103" s="8">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
-        <v>3.9</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D106" s="8">
-        <v>40</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D108" s="8">
         <v>52</v>
       </c>
     </row>
     <row r="109" spans="1:4">
@@ -2657,84 +2657,84 @@
         <v>217</v>
       </c>
       <c r="D115" s="8">
         <v>17.6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D116" s="8">
         <v>2.6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D117" s="8">
-        <v>71</v>
+        <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="8">
-        <v>55</v>
+        <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="8">
         <v>3.7</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D120" s="8">
-        <v>4.9</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D121" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D122" s="8">
         <v>27</v>
       </c>
     </row>
     <row r="123" spans="1:4">
@@ -2844,95 +2844,95 @@
         <v>251</v>
       </c>
       <c r="D132" s="8">
         <v>7.8</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D133" s="8">
         <v>9.3</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D134" s="8">
-        <v>6.4</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D135" s="8">
         <v>11.8</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D136" s="8">
         <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D137" s="8">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D138" s="8">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D139" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="141" spans="1:4">