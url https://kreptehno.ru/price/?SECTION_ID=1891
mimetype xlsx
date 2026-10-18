--- v3 (2026-08-18)
+++ v4 (2026-10-18)
@@ -650,51 +650,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb5b32a5165bf2cf140b11e3a80cbe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf0e60128aeee4631fbc9593dd48b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1109,62 +1109,62 @@
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>172</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>211</v>
+        <v>231</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>227</v>
+        <v>268</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>501</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>444</v>
       </c>
     </row>
     <row r="19" spans="1:4">
@@ -1241,51 +1241,51 @@
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>344</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>540</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>219</v>
+        <v>241</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>672</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>942</v>
       </c>
     </row>
     <row r="30" spans="1:4">
@@ -1417,51 +1417,51 @@
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>566</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>1583</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>2620</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>2790</v>
       </c>
     </row>
     <row r="46" spans="1:4">