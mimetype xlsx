--- v4 (2026-10-18)
+++ v5 (2026-10-18)
@@ -650,51 +650,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf0e60128aeee4631fbc9593dd48b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d6d12db5a9a713c67a8ced57e9e391.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>