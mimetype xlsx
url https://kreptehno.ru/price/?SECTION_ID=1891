--- v5 (2026-10-18)
+++ v6 (2026-10-18)
@@ -650,51 +650,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d6d12db5a9a713c67a8ced57e9e391.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4f7c74584457bc967b9632e9badd91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>