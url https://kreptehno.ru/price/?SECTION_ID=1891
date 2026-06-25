--- v0 (2026-04-15)
+++ v1 (2026-06-25)
@@ -650,51 +650,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0273717a3eff3ea28518f8d234b5b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b29c9d06700343fb77493eb64c1b21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1065,172 +1065,172 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>6830</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>189</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>191</v>
+        <v>172</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>211</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>212</v>
+        <v>227</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>501</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>637</v>
+        <v>444</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>811</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>913</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>1028</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>1346</v>
+        <v>799</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>939</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>1311</v>
       </c>
     </row>
     <row r="25" spans="1:4">
@@ -1296,51 +1296,51 @@
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>509</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>711</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>1631</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>507</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>828</v>
       </c>
     </row>
     <row r="35" spans="1:4">
@@ -1461,84 +1461,84 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>2790</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>4250</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>3340</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>2069</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>1696</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>2290</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>2720</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>1670</v>
       </c>
     </row>
     <row r="53" spans="1:4">
@@ -1549,62 +1549,62 @@
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>3752</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>4250</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>5560</v>
+        <v>5510</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>1520</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>1860</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>1351</v>
       </c>
     </row>
     <row r="59" spans="1:4">
@@ -1758,51 +1758,51 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>3490</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>5090</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>6430</v>
+        <v>5970</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>1448</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>215</v>
       </c>
     </row>
     <row r="77" spans="1:4">
@@ -1835,51 +1835,51 @@
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>464</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>582</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>617</v>
+        <v>605</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>1785</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="84" spans="1:4">