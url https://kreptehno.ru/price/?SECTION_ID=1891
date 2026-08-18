--- v1 (2026-06-25)
+++ v2 (2026-08-18)
@@ -650,51 +650,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b29c9d06700343fb77493eb64c1b21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c779ef83b4fb5d65d9bb04c8ca721.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,51 +1087,51 @@
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>4550</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>189</v>
+        <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>172</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>211</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -1241,51 +1241,51 @@
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>344</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>540</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>332</v>
+        <v>219</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>672</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>942</v>
       </c>
     </row>
     <row r="30" spans="1:4">
@@ -1538,51 +1538,51 @@
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>1670</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>3752</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>4250</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>5510</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>1336</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -1593,51 +1593,51 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>1860</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>1351</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>2091</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>2500</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>2463</v>
       </c>
     </row>
     <row r="62" spans="1:4">
@@ -1758,73 +1758,73 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>3490</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>5090</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>5970</v>
+        <v>5430</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>1448</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>292</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>411</v>
       </c>
     </row>
     <row r="79" spans="1:4">
@@ -1868,51 +1868,51 @@
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>1785</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>408</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
-        <v>178</v>
+        <v>192</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>1264</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="5" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>