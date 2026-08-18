--- v2 (2026-08-18)
+++ v3 (2026-08-18)
@@ -650,51 +650,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c779ef83b4fb5d65d9bb04c8ca721.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb5b32a5165bf2cf140b11e3a80cbe1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>