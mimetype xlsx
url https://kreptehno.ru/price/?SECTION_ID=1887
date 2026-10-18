--- v3 (2026-08-20)
+++ v4 (2026-10-18)
@@ -998,51 +998,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f1abf5219cb30e609c66969249da1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcbe1901fb789cb6e9ab7d8393799c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1446,95 +1446,95 @@
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>3.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>1.2</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -1567,95 +1567,95 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>4.5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>0.3</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>4.4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>1.7</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
@@ -1798,73 +1798,73 @@
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>1.2</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:4">
@@ -1908,51 +1908,51 @@
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>0.9</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="59" spans="1:4">
@@ -2117,84 +2117,84 @@
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>0.9</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>0.9</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>8.9</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
@@ -2414,51 +2414,51 @@
         <v>187</v>
       </c>
       <c r="D100" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D103" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
         <v>1.6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
@@ -2821,51 +2821,51 @@
         <v>261</v>
       </c>
       <c r="D137" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D138" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D139" s="8">
-        <v>3.4</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:4">