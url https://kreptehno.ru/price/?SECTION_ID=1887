--- v4 (2026-10-18)
+++ v5 (2026-10-18)
@@ -998,51 +998,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcbe1901fb789cb6e9ab7d8393799c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b9eb6ff749d81a9e94aa387a14791.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>