--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -62,225 +62,225 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>С4216/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>С4225/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL5005 голубой</t>
   </si>
   <si>
     <t>С4216/5005</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL3011 красно-коричневый</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL3011 коричнево-красный</t>
   </si>
   <si>
     <t>С4216/3011</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL1018 жёлтый</t>
   </si>
   <si>
     <t>С4216/1018</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL7004 серый</t>
   </si>
   <si>
     <t>С4216/7004</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL6005 тёмно-зелёный</t>
   </si>
   <si>
     <t>С4216/6005</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL3005 вино</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL3005 красное вино</t>
   </si>
   <si>
     <t>С4216/3005</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL9005 черный</t>
   </si>
   <si>
     <t>С4216/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL9002 серо-белый</t>
   </si>
   <si>
     <t>С4216/9002**</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL8017 коричневый</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL8017 темно-коричневый</t>
   </si>
   <si>
     <t>С4216/8017</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL9003 белый</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>С4216/9003</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL5002 синий</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL5002 ультрамариново-синий</t>
   </si>
   <si>
     <t>С4219/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL7004 серый</t>
   </si>
   <si>
     <t>С4219/7004</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL9005 чёрный</t>
   </si>
   <si>
     <t>С4219/9005</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL8017 коричневый</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL8017 темно-коричневый</t>
   </si>
   <si>
     <t>С4219/8017</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>С4219/1014</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL6002 св-зелёный</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL6002 зелёный</t>
   </si>
   <si>
     <t>С4219/6002</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL5005 голубой</t>
   </si>
   <si>
     <t>С4219/5005</t>
   </si>
   <si>
-    <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL9003 белый</t>
+    <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>С4232/9003</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL9003 белый</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>С4219/9003</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL6005 зелёный</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL6005 темно-зелёный</t>
   </si>
   <si>
     <t>С4219/6005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL3003 вишня</t>
   </si>
   <si>
     <t>С4219/3003</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL3005 вино</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL3005 красное вино</t>
   </si>
   <si>
     <t>С4219/3005</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL5002 синий</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL5002 ультрамариново-синий</t>
   </si>
   <si>
     <t>С4216/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL3003 вишня</t>
   </si>
   <si>
     <t>С4216/3003</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL9002 серо-белый</t>
   </si>
   <si>
     <t>С4219/9002**</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL9005 черный</t>
   </si>
   <si>
     <t>С4225/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL3003 вишня</t>
   </si>
   <si>
     <t>С4225/3003</t>
   </si>
   <si>
-    <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL8017 коричневый</t>
+    <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL8017 темно-коричневый</t>
   </si>
   <si>
     <t>С4232/8017</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL3005 вино</t>
   </si>
   <si>
     <t>С4225/3005</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL6005 тёмно-зелёный</t>
   </si>
   <si>
     <t>С4225/6005</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL8017</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL8017 темно-коричневый</t>
   </si>
   <si>
     <t>С4225/8017</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL7024 серый графит</t>
   </si>
   <si>
     <t>С4216/7024</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло ТЕМНЫЙ ДУБ</t>
   </si>
   <si>
     <t>С4216/тд</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло ТЕМНЫЙ ДУБ</t>
   </si>
   <si>
     <t>С4219/тд</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло ЗОЛОТОЙ ДУБ</t>
   </si>
@@ -326,51 +326,51 @@
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL9005 черный</t>
   </si>
   <si>
     <t>С4232/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL1018 жёлтый</t>
   </si>
   <si>
     <t>С4219/1018</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL5021 бирза</t>
   </si>
   <si>
     <t>С4216/5021</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>С4232/1014</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL9003 белый</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>С4225/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL1018 жёлтый</t>
   </si>
   <si>
     <t>С4232/1018</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL3011 красно-коричневый</t>
   </si>
   <si>
     <t>С4225/3011</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL7004 серый</t>
   </si>
   <si>
     <t>С4225/7004</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL3003 вишня</t>
   </si>
@@ -428,63 +428,63 @@
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL5021 бирюза</t>
   </si>
   <si>
     <t>С4232/5021</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL7004 серый</t>
   </si>
   <si>
     <t>С4232/7004</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL7024 серый-графит</t>
   </si>
   <si>
     <t>С4225/7024</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL3011 коричнево-красный</t>
   </si>
   <si>
     <t>С4219/3011</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL5002 синий</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL5002 ультрамариново-синий</t>
   </si>
   <si>
     <t>С4225/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL5021 бирюза</t>
   </si>
   <si>
     <t>С4225/5021</t>
   </si>
   <si>
-    <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL5002 синий</t>
+    <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL5002 ультрамариново-синий</t>
   </si>
   <si>
     <t>С4232/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL5005 голубой</t>
   </si>
   <si>
     <t>С4232/5005</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL3005 вино</t>
   </si>
   <si>
     <t>С4232/3005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL7024 серый графит</t>
   </si>
   <si>
     <t>С4219/7024</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло СОСНА</t>
   </si>
@@ -626,51 +626,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00832a5100a34312924fefb4a604fa1a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc0b39a985fa9a00e8533d354784d61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>