--- v2 (2026-08-19)
+++ v3 (2026-10-18)
@@ -68,207 +68,207 @@
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL6005 тёмно-зеленый</t>
   </si>
   <si>
     <t>О4216/6005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL3003 вишня</t>
   </si>
   <si>
     <t>О4219/3003</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL5005 голубой</t>
   </si>
   <si>
     <t>О4225/5005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL9005</t>
   </si>
   <si>
     <t>О4219/9005</t>
   </si>
   <si>
-    <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL8017 коричн</t>
+    <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL8017 темно-коричневый</t>
   </si>
   <si>
     <t>О4232/8017</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL6005 тёмно-зелёный</t>
   </si>
   <si>
     <t>О4225/6005</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL9003 белый</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>О4219/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>О4225/1014</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL8017 коричн</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL8017 темно-коричневый</t>
   </si>
   <si>
     <t>О4225/8017</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL3011 красно-коричневый</t>
   </si>
   <si>
     <t>О4225/3011</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>О4232/1014</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL5002 синий</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL5002 ультрамариново-синий</t>
   </si>
   <si>
     <t>О4225/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL5005 голубой</t>
   </si>
   <si>
     <t>О4219/5005</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL5005 голубой</t>
   </si>
   <si>
     <t>О4232/5005</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL9003 белый</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>О4225/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL3003 вишня</t>
   </si>
   <si>
     <t>О4232/3003</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>О4219/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL3003 вишня</t>
   </si>
   <si>
     <t>О4225/3003</t>
   </si>
   <si>
-    <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL9003 белый</t>
+    <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>О4232/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL9005 черный</t>
   </si>
   <si>
     <t>О4216/9005</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL9003 белый</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>О4216/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL9005 черный</t>
   </si>
   <si>
     <t>О4232/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>О4216/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL1018 желтый</t>
   </si>
   <si>
     <t>О4216/1018</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL3005 вино</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL3005 красное вино</t>
   </si>
   <si>
     <t>О4216/3005</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL7004 серый</t>
   </si>
   <si>
     <t>О4216/7004</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL3003 вишня</t>
   </si>
   <si>
     <t>О4216/3003</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL8017 коричн</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL8017 темно-коричневый</t>
   </si>
   <si>
     <t>О4216/8017</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL5002 синий</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL5002 ультрамариново-синий</t>
   </si>
   <si>
     <t>О4216/5002</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL8017 коричн</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL8017 темно-коричневый</t>
   </si>
   <si>
     <t>О4219/8017</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL6005 зеленый</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL6005 тёмно-зеленый</t>
   </si>
   <si>
     <t>О4219/6005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL3005 вино</t>
   </si>
   <si>
     <t>О4219/3005</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL6002 зелёный</t>
   </si>
   <si>
     <t>О4232/6002</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL7035 светло-серый</t>
   </si>
   <si>
     <t>О4219/7035**</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL7024 серый графит</t>
   </si>
@@ -314,51 +314,51 @@
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый ОРЕХ</t>
   </si>
   <si>
     <t>О4216/о</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый ТЕМНЫЙ ДУБ</t>
   </si>
   <si>
     <t>О4216/тд</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый ТЕМНЫЙ ДУБ</t>
   </si>
   <si>
     <t>О4219/тд</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL3011 красно-коричневый</t>
   </si>
   <si>
     <t>О4216/3011</t>
   </si>
   <si>
-    <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL5002 синий</t>
+    <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL5002 ультрамариново-синий</t>
   </si>
   <si>
     <t>О4232/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL5005 голубой</t>
   </si>
   <si>
     <t>О4216/5005</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL5021 бирюза</t>
   </si>
   <si>
     <t>О4216/5021</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL5021 бирюза</t>
   </si>
   <si>
     <t>О4225/5021</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL3005 вино</t>
   </si>
@@ -416,81 +416,81 @@
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL9005 черный</t>
   </si>
   <si>
     <t>О4225/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL3011 красно-коричневый</t>
   </si>
   <si>
     <t>О4232/3011</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL6002 зелёный</t>
   </si>
   <si>
     <t>О4219/6002</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL6002 зелёный</t>
   </si>
   <si>
     <t>О4216/6002</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL5002 синий</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL5002 ультрамариново-синий</t>
   </si>
   <si>
     <t>О4219/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL5021 бирюза</t>
   </si>
   <si>
     <t>О4219/5021</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL1018 жёлтый</t>
   </si>
   <si>
     <t>О4225/1018</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL6002 зелёный</t>
   </si>
   <si>
     <t>О4225/6002</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL6005 тёмно-зелёный</t>
   </si>
   <si>
     <t>О4232/6005</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL3005 вино</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL3005 красное вино</t>
   </si>
   <si>
     <t>О4225/3005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL1018 жёлтый</t>
   </si>
   <si>
     <t>О4219/1018</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -614,51 +614,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddad14ce3d126b742d0edb45776e241.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f54aeccbcca256bbc622014e5dd171.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>