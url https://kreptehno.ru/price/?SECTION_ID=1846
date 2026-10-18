--- v3 (2026-10-18)
+++ v4 (2026-10-18)
@@ -614,51 +614,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f54aeccbcca256bbc622014e5dd171.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc41ef751751d9e763fcdeeb966a5f91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>