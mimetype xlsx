--- v0 (2026-04-17)
+++ v1 (2026-06-27)
@@ -572,51 +572,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323d9efc865e261eb6226e291aa9e841.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e14445420e4896baf9f1233583b7ef1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1174,51 +1174,51 @@
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>806</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>2140</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>1386</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>873</v>
       </c>
     </row>
     <row r="31" spans="1:4">
@@ -1537,95 +1537,95 @@
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>1175</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>2260</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>1367</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>1580</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>1661</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>728</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
-        <v>609</v>
+        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>745</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>3090</v>
       </c>
     </row>
     <row r="68" spans="1:4">
@@ -1658,51 +1658,51 @@
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>1760</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>916</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
-        <v>687</v>
+        <v>772</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="5" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>