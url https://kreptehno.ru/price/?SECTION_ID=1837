--- v1 (2026-06-27)
+++ v2 (2026-08-18)
@@ -572,51 +572,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e14445420e4896baf9f1233583b7ef1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7001752368ef000d292ab11624d32821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1053,51 +1053,51 @@
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>909</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>1097</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>749</v>
+        <v>854</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>889</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>728</v>
       </c>
     </row>
     <row r="20" spans="1:4">
@@ -1262,51 +1262,51 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>970</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>1131</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>2267</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>1772</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>1990</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -1383,51 +1383,51 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>1368</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>1793</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>984</v>
+        <v>981</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>1520</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>2158</v>
       </c>
     </row>
     <row r="50" spans="1:4">
@@ -1504,62 +1504,62 @@
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>5518</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>2208</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>1575</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>1175</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>2260</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>1035</v>
       </c>
     </row>
     <row r="62" spans="1:4">