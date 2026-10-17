--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -56,153 +56,153 @@
   <si>
     <t>Саморезы кровельные цветные</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL5005 голубой</t>
   </si>
   <si>
     <t>5525/5005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL5021 (бирюза)</t>
   </si>
   <si>
     <t>4829/5021</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL8017 (коричневый)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL8017 (темно-коричневый)</t>
   </si>
   <si>
     <t>4829/8017</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL5005 (голубой)</t>
   </si>
   <si>
     <t>4835/5005</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL6002 (св-зеленый)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL6002 (зеленый)</t>
   </si>
   <si>
     <t>4835/6002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL5002 (синий)</t>
   </si>
   <si>
     <t>4851/5002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL5005 (голубой)</t>
   </si>
   <si>
     <t>4851/5005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL3003 (вишня)</t>
   </si>
   <si>
     <t>4829/3003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL5005 (голубой)</t>
   </si>
   <si>
     <t>4829/5005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL3003 (вишня)</t>
   </si>
   <si>
     <t>4835/3003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL3005 (вино)</t>
   </si>
   <si>
     <t>4835/3005</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL8017 (коричн)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL8017 (темно-коричневый)</t>
   </si>
   <si>
     <t>4835/8017</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL9003 (белый)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL9003 (белый сигнальный)</t>
   </si>
   <si>
     <t>4835/9003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL6005 (зеленый)</t>
   </si>
   <si>
     <t>4851/6005</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL8017 (коричн)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL8017 (темно-коричневый)</t>
   </si>
   <si>
     <t>4851/8017</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*76 D8 RAL5021 (бирюза)</t>
   </si>
   <si>
     <t>4876/5021**</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL6002 (св-зеленый)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL6002 (зеленый)</t>
   </si>
   <si>
     <t>4851/6002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL3005 (вино)</t>
   </si>
   <si>
     <t>4829/3005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL6005 (зеленый)</t>
   </si>
   <si>
     <t>4829/6005</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL9003 (белый)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL9003 (белый сигнальный)</t>
   </si>
   <si>
     <t>4829/9003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL5021 (бирюза)</t>
   </si>
   <si>
     <t>4835/5021</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL6005 (зеленый)</t>
   </si>
   <si>
     <t>4835/6005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL6020 (т-зеленый)</t>
   </si>
   <si>
     <t>4835/6020</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL5021 (бирюза)</t>
   </si>
@@ -260,105 +260,105 @@
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL6018 зеленый</t>
   </si>
   <si>
     <t>5525/6018**</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL1018 желтый</t>
   </si>
   <si>
     <t>5525/1018</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL1015 (светлая слоновая кость)</t>
   </si>
   <si>
     <t>4851/1015</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL1018 (жёлтый)</t>
   </si>
   <si>
     <t>4835/1018</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL9003 (белый)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL9003 (белый сигнальный)</t>
   </si>
   <si>
     <t>4870/9003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL1014 (слоновая кость)</t>
   </si>
   <si>
     <t>4829/1014</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL5002 (синий)</t>
   </si>
   <si>
     <t>4829/5002</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL6002 (св-зеленый)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL6002 (зеленый)</t>
   </si>
   <si>
     <t>4829/6002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL3011 (красн-коричн)</t>
   </si>
   <si>
     <t>4835/3011</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL5002 (синий)</t>
   </si>
   <si>
     <t>4835/5002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL3003 (вишня)</t>
   </si>
   <si>
     <t>4851/3003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL3005 (вино)</t>
   </si>
   <si>
     <t>4851/3005</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL9003 (белый)</t>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL9003 (белый сигнальный)</t>
   </si>
   <si>
     <t>4851/9003</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL9003 белый</t>
+    <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>5519/9003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL9002 (серо-белый)</t>
   </si>
   <si>
     <t>4829/9002**</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL9002 бежевый</t>
   </si>
   <si>
     <t>5519/9002**</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL5005 голубой</t>
   </si>
   <si>
     <t>5519/5005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL7004 (серый)</t>
   </si>
@@ -368,57 +368,57 @@
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL1014 (слоновая кость)</t>
   </si>
   <si>
     <t>4870/1014*</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL3003 вишня</t>
   </si>
   <si>
     <t>5519/3003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL3011 (красно-коричневый)</t>
   </si>
   <si>
     <t>4851/3011</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL3003 вишня</t>
   </si>
   <si>
     <t>5525/3003</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL9003 белый</t>
+    <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL9003 белый сигнальный</t>
   </si>
   <si>
     <t>5525/9003</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL5002 ультрамарин</t>
+    <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL5002 Ультрамариново-синий</t>
   </si>
   <si>
     <t>5525/5002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL8017 тёмно-коричневый</t>
   </si>
   <si>
     <t>5525/8017</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL6005 тёмно-зеленый</t>
   </si>
   <si>
     <t>5525/6005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL3005 красное вино</t>
   </si>
   <si>
     <t>5525/3005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL1015 (светлая слоновая кость)</t>
   </si>
@@ -758,51 +758,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6ddf2b83901c91c285f0148b504c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d096becfb7274f63c29812d9c6bd8441.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>