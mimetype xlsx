--- v0 (2026-04-15)
+++ v1 (2026-06-27)
@@ -566,51 +566,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719d770d6de33cd10ab1f3c648395511.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2f72db771ebc5b581d9fd01542d981.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -981,128 +981,128 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>2515</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>5570</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>4368</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>6565</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>8484</v>
+        <v>6970</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>4770</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>4013</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>4787</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>1245</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>3040</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -1146,172 +1146,172 @@
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>2800</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>3187</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>2967</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>2782</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>3030</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>3253</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>2570</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>2281</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>1493</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>1610</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>1900</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>3710</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>6060</v>
+        <v>5970</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>1810</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>3893</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>5706</v>
       </c>
     </row>
     <row r="40" spans="1:4">
@@ -1366,51 +1366,51 @@
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>3077</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>11344</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>1183</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>4410</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>4839</v>
       </c>
     </row>
     <row r="49" spans="1:4">
@@ -1443,62 +1443,62 @@
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>5.8</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>11.5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>3736</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>1557</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>2297</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -1553,51 +1553,51 @@
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>4193</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>5081</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
-        <v>4559</v>
+        <v>4560</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>3028</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>3202</v>
       </c>
     </row>
     <row r="66" spans="1:4">
@@ -1619,51 +1619,51 @@
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>2272</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>6194</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>6681</v>
+        <v>6690</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>8178</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>3917</v>
       </c>
     </row>
     <row r="74" spans="1:4">