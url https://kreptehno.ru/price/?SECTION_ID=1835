--- v1 (2026-06-27)
+++ v2 (2026-08-18)
@@ -566,51 +566,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2f72db771ebc5b581d9fd01542d981.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feae011a9224dcc21060a303b07dde31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1069,73 +1069,73 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>4013</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>3740</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>1245</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>3040</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>2671</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>2580</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>1020</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -1212,95 +1212,95 @@
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>2530</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>2281</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>1493</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>1418</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>1900</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>2950</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>5970</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>1950</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>3893</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -1333,128 +1333,128 @@
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>4067</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>2530</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>2264</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>3077</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>11344</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>1198</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>4410</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>4839</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>7.4</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>10.9</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>5.8</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>11.5</v>
       </c>
     </row>
     <row r="53" spans="1:4">