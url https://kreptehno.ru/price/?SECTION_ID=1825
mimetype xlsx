--- v0 (2026-04-16)
+++ v1 (2026-06-27)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1415">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Саморезы/Саморезы ГКЛ-дерево/крупная резьба</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -500,50 +500,56 @@
   <si>
     <t>Саморез 5,5*38 WSDSK  (&amp;quot;с ушами&amp;quot;) Ph3, для крепления деревянных элементов к металлу Wkret-met</t>
   </si>
   <si>
     <t>016-5538</t>
   </si>
   <si>
     <t>Саморез 4,8*45 WSDSK  (&amp;quot;с ушами&amp;quot;) Ph2, для крепления деревянных элементов к металлу Wkret-met</t>
   </si>
   <si>
     <t>016-4845</t>
   </si>
   <si>
     <t>Саморез 4,8*32 WSDSK (&amp;quot;с ушами&amp;quot;) Ph2 для крепления деревянных элементов к металлу Wkret-met</t>
   </si>
   <si>
     <t>016-4832</t>
   </si>
   <si>
     <t>Саморез 5,5*45 WSDSK  (&amp;quot;с ушами&amp;quot;) Ph2, для крепления деревянных элементов к металлу Wkret-met</t>
   </si>
   <si>
     <t>016-5545</t>
   </si>
   <si>
+    <t>Саморез 4,8*50 (&amp;quot;с ушами&amp;quot;) TX30, для крепления деревянных элементов к металлу</t>
+  </si>
+  <si>
+    <t>314850</t>
+  </si>
+  <si>
     <t>Саморезы/Саморезы для дерева и террас потайные, нержавеющие, Wkret-Met, Infix</t>
   </si>
   <si>
     <t>Саморез 4,0*45 WN для тонких планок и деревянных полов потайной, нерж. сталь А2, T15 Wkret-met, Польша</t>
   </si>
   <si>
     <t>310-4045A2</t>
   </si>
   <si>
     <t>Саморез 4,0*50 WN для тонких планок и деревянных полов потайной, нерж. сталь А2, T15 Wkret-met, Польша</t>
   </si>
   <si>
     <t>310-4050А2</t>
   </si>
   <si>
     <t>Саморез 5*50 HNT для терасс, нерж. сталь А2, T25 Wkret-met, Польша</t>
   </si>
   <si>
     <t>310-550А2</t>
   </si>
   <si>
     <t>Саморез 5*70 HNT для терасс, нерж. сталь А2, T25 Wkret-met, Польша</t>
   </si>
   <si>
     <t>310-570А2</t>
@@ -770,54 +776,54 @@
   <si>
     <t>Саморез 6,3-14/5,5-24х240  для крепления сэндвич панелей, Ruspert, увел.сверло 16мм, прокладка EPDM A2</t>
   </si>
   <si>
     <t>ССП24240</t>
   </si>
   <si>
     <t>Саморез 6,3-14/5,5-24х105 для крепления сэндвич панелей, Ruspert, увел.сверло 16мм, прокладка EPDM</t>
   </si>
   <si>
     <t>ССП24105/16</t>
   </si>
   <si>
     <t>Саморез 6,3-14/5,5-24х190  для крепления сэндвич панелей, Ruspert, увел.сверло 16мм, прокладка EPDM</t>
   </si>
   <si>
     <t>ССП24190/16</t>
   </si>
   <si>
     <t>Саморез 6,3-14/5,5-24х160  для крепления сэндвич панелей, Ruspert, увел.сверло 16мм, прокладка EPDM</t>
   </si>
   <si>
     <t>ССП24160/16</t>
   </si>
   <si>
-    <t>Саморез 6,3-14/5,5-24х205  для крепления сэндвич панелей, Ruspert, увел.сверло 16мм, прокладка EPDM</t>
-[...2 lines deleted...]
-    <t>ССП24200</t>
+    <t>Саморез 6,3-14/5,5-24х210  для крепления сэндвич панелей, Ruspert, увел.сверло 16мм, прокладка EPDM</t>
+  </si>
+  <si>
+    <t>ССП24210</t>
   </si>
   <si>
     <t>Саморез 6,3-14/5,5-24х285  для крепления сэндвич панелей, Ruspert, увел.сверло 16мм, прокладка EPDM A2</t>
   </si>
   <si>
     <t>ССП24285</t>
   </si>
   <si>
     <t>Саморез 6,3/5.5*115 WSW-12 для сэндвич-панелей, сверло 16мм, гор. цинк,EPDM, WM</t>
   </si>
   <si>
     <t>313-115</t>
   </si>
   <si>
     <t>Саморез 6,3/5.5*135 WSW-12 для сэндвич-панелей, сверло 16мм, гор. цинк,EPDM, WM</t>
   </si>
   <si>
     <t>313-135</t>
   </si>
   <si>
     <t>Саморез 6,3*350 для крепления сэндвич панелей, оцинк.сверло прокладка EPDM</t>
   </si>
   <si>
     <t>ССП63350</t>
   </si>
@@ -4412,51 +4418,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f3b124429d91bf9a117b9b7d5e5a21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22cb34dea006dd587ebf8d4cc1dfa1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4752,54 +4758,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D748"/>
+  <dimension ref="A1:D749"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B748" sqref="B748"/>
+      <selection activeCell="B749" sqref="B749"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -4915,51 +4921,51 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>849</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>1167</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>2659</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>353</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>569</v>
       </c>
     </row>
     <row r="22" spans="1:4">
@@ -5014,51 +5020,51 @@
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>967</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>1421</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>2339</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>4310</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>325</v>
       </c>
     </row>
     <row r="31" spans="1:4">
@@ -5107,51 +5113,51 @@
         <v>54</v>
       </c>
       <c r="D35" s="8">
         <v>1473</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="8">
         <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="8">
-        <v>3575</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="8">
         <v>731</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="8">
         <v>2763</v>
       </c>
     </row>
     <row r="40" spans="1:4">
@@ -5228,51 +5234,51 @@
         <v>76</v>
       </c>
       <c r="D46" s="8">
         <v>819</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D47" s="8">
         <v>544</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D48" s="8">
-        <v>2958</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D49" s="8">
         <v>2370</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="8">
         <v>1887</v>
       </c>
     </row>
     <row r="51" spans="1:4">
@@ -5486,62 +5492,62 @@
         <v>121</v>
       </c>
       <c r="D70" s="8">
         <v>1680</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D71" s="8">
         <v>1442</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D72" s="8">
-        <v>603</v>
+        <v>591</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D73" s="8">
-        <v>856</v>
+        <v>840</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>130</v>
       </c>
@@ -5606,51 +5612,51 @@
         <v>6</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D83" s="8">
         <v>14.7</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D84" s="8">
-        <v>6.5</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D85" s="8">
         <v>19.7</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D86" s="8">
         <v>10.6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
@@ -5698,2035 +5704,2035 @@
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D91" s="8">
         <v>5.7</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D92" s="8">
         <v>9.7</v>
       </c>
     </row>
     <row r="93" spans="1:4">
-      <c r="B93" s="5" t="s">
+      <c r="B93" s="6" t="s">
         <v>160</v>
       </c>
+      <c r="C93" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D93" s="8">
+        <v>6.5</v>
+      </c>
     </row>
     <row r="94" spans="1:4">
-      <c r="B94" s="0" t="s">
+      <c r="B94" s="5" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="B95" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C94" s="0" t="s">
+      <c r="C95" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D94" s="0" t="s">
+      <c r="D95" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D96" s="8">
-        <v>11.1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D97" s="8">
-        <v>22</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D98" s="8">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D99" s="8">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D100" s="8">
-        <v>17.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D101" s="8">
-        <v>20</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D102" s="8">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D103" s="8">
-        <v>15.1</v>
+        <v>42</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D104" s="8">
-        <v>14.6</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D105" s="8">
-        <v>9.2</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D106" s="8">
-        <v>23</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D107" s="8">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="B108" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D108" s="8">
         <v>10.2</v>
       </c>
     </row>
-    <row r="108" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="109" spans="1:4">
-      <c r="B109" s="0" t="s">
+      <c r="B109" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="B110" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C109" s="0" t="s">
+      <c r="C110" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D109" s="0" t="s">
+      <c r="D110" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D111" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D112" s="8">
-        <v>2.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D113" s="8">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D114" s="8">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D115" s="8">
-        <v>1.8</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D116" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="B117" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D117" s="8">
         <v>2.3</v>
       </c>
     </row>
-    <row r="117" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="118" spans="1:4">
-      <c r="B118" s="0" t="s">
+      <c r="B118" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="B119" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C118" s="0" t="s">
+      <c r="C119" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D118" s="0" t="s">
+      <c r="D119" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D120" s="8">
-        <v>601</v>
+        <v>873</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D121" s="8">
-        <v>873</v>
+        <v>601</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D122" s="8">
-        <v>503</v>
+        <v>873</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D123" s="8">
-        <v>554</v>
+        <v>503</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D124" s="8">
-        <v>466</v>
+        <v>554</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D125" s="8">
-        <v>813</v>
+        <v>466</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D126" s="8">
-        <v>466</v>
+        <v>813</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D127" s="8">
-        <v>873</v>
+        <v>466</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D128" s="8">
-        <v>445</v>
+        <v>873</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D129" s="8">
-        <v>598</v>
+        <v>445</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D130" s="8">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="B131" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D131" s="8">
         <v>289</v>
       </c>
     </row>
-    <row r="131" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="132" spans="1:4">
-      <c r="B132" s="0" t="s">
+      <c r="B132" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="B133" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C132" s="0" t="s">
+      <c r="C133" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D132" s="0" t="s">
+      <c r="D133" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>15430</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D134" s="8">
-        <v>18850</v>
+        <v>15430</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D135" s="8">
-        <v>25040</v>
+        <v>18850</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D136" s="8">
-        <v>12720</v>
+        <v>25040</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D137" s="8">
-        <v>7908</v>
+        <v>12720</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D138" s="8">
-        <v>23795</v>
+        <v>7908</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D139" s="8">
-        <v>21559</v>
+        <v>23795</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D140" s="8">
-        <v>62</v>
+        <v>21559</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D141" s="8">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D142" s="8">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D143" s="8">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D144" s="8">
-        <v>88</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D145" s="8">
-        <v>71</v>
+        <v>85</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D146" s="8">
-        <v>29</v>
+        <v>71</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D147" s="8">
-        <v>41</v>
+        <v>29</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D148" s="8">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D149" s="8">
-        <v>38</v>
+        <v>47</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D150" s="8">
-        <v>56</v>
+        <v>38</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D151" s="8">
-        <v>34</v>
+        <v>56</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D152" s="8">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D153" s="8">
-        <v>14.7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D154" s="8">
-        <v>16.6</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D155" s="8">
-        <v>18.4</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D156" s="8">
-        <v>24</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D157" s="8">
-        <v>34</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D158" s="8">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="159" spans="1:4">
-      <c r="B159" s="5" t="s">
+      <c r="B159" s="6" t="s">
         <v>280</v>
       </c>
+      <c r="C159" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D159" s="8">
+        <v>34</v>
+      </c>
     </row>
     <row r="160" spans="1:4">
-      <c r="B160" s="0" t="s">
+      <c r="B160" s="5" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="B161" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C160" s="0" t="s">
+      <c r="C161" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D160" s="0" t="s">
+      <c r="D161" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2515</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D162" s="8">
-        <v>5570</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D163" s="8">
-        <v>4368</v>
+        <v>5570</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D164" s="8">
-        <v>6565</v>
+        <v>4368</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D165" s="8">
-        <v>8484</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D166" s="8">
-        <v>4770</v>
+        <v>6970</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D167" s="8">
-        <v>4013</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D168" s="8">
-        <v>4787</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D169" s="8">
-        <v>1245</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D170" s="8">
-        <v>3040</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D171" s="8">
-        <v>2671</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D172" s="8">
-        <v>2580</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D173" s="8">
-        <v>1020</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D174" s="8">
-        <v>2800</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D175" s="8">
-        <v>3187</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D176" s="8">
-        <v>2967</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D177" s="8">
-        <v>2782</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D178" s="8">
-        <v>3030</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D179" s="8">
-        <v>3253</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D180" s="8">
-        <v>2570</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D181" s="8">
-        <v>2281</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D182" s="8">
-        <v>1493</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D183" s="8">
-        <v>1610</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D184" s="8">
-        <v>1900</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D185" s="8">
-        <v>3710</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D186" s="8">
-        <v>6060</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D187" s="8">
-        <v>1810</v>
+        <v>5970</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D188" s="8">
-        <v>3893</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D189" s="8">
-        <v>5706</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D190" s="8">
-        <v>6204</v>
+        <v>5706</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D191" s="8">
-        <v>4067</v>
+        <v>6204</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D192" s="8">
-        <v>2530</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D193" s="8">
-        <v>2264</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D194" s="8">
-        <v>3077</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D195" s="8">
-        <v>11344</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D196" s="8">
-        <v>1183</v>
+        <v>11344</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D197" s="8">
-        <v>4410</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D198" s="8">
-        <v>4839</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D199" s="8">
-        <v>7.4</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D200" s="8">
-        <v>10.9</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D201" s="8">
-        <v>5.8</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D202" s="8">
-        <v>11.5</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D203" s="8">
-        <v>3736</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D204" s="8">
-        <v>1557</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D205" s="8">
-        <v>2297</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D206" s="8">
-        <v>10</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D207" s="8">
-        <v>10.8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D208" s="8">
-        <v>2603</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D209" s="8">
-        <v>3619</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D210" s="8">
-        <v>13.3</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D211" s="8">
-        <v>4193</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D212" s="8">
-        <v>5081</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D213" s="8">
-        <v>4559</v>
+        <v>5081</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D214" s="8">
-        <v>3028</v>
+        <v>4560</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D215" s="8">
-        <v>3202</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D216" s="8">
-        <v>7</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D217" s="8">
-        <v>2272</v>
+        <v>7</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D218" s="8">
-        <v>6194</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D219" s="8">
-        <v>6681</v>
+        <v>6194</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="B220" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D220" s="8">
-        <v>8178</v>
+        <v>6690</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D221" s="8">
+        <v>8178</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="B222" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="C222" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D222" s="8">
         <v>3917</v>
       </c>
     </row>
-    <row r="222" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="223" spans="1:4">
-      <c r="B223" s="0" t="s">
+      <c r="B223" s="5" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="B224" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C223" s="0" t="s">
+      <c r="C224" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D223" s="0" t="s">
+      <c r="D224" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>3.1</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D225" s="8">
-        <v>3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D226" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="B227" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D227" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="B228" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D228" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D229" s="8">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="B230" s="6" t="s">
         <v>416</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D230" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="B231" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D231" s="8">
-        <v>3</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="B232" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D232" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="B233" s="6" t="s">
         <v>422</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D233" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="B234" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D234" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D235" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D236" s="8">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D237" s="8">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D238" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D239" s="8">
-        <v>4.6</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="B240" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D240" s="8">
-        <v>3.8</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="B241" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D241" s="8">
-        <v>3</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="B242" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D242" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="B243" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D243" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="B244" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D244" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D245" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6" t="s">
         <v>448</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D246" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D247" s="8">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D248" s="8">
-        <v>2.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D249" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D250" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D251" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="B252" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D252" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="B253" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D253" s="8">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="B254" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D254" s="8">
-        <v>3.1</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="B255" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D255" s="8">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="B256" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D256" s="8">
-        <v>3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D257" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6" t="s">
         <v>472</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D258" s="8">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="B259" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D259" s="8">
-        <v>3.1</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="B260" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D260" s="8">
-        <v>3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="B261" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D261" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="B262" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D262" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="B263" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D263" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D264" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D265" s="8">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D266" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D267" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="B268" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D268" s="8">
-        <v>2.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="B269" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D269" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="B270" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D270" s="8">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="B271" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D271" s="8">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D272" s="8">
-        <v>3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D273" s="8">
-        <v>4.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D274" s="8">
-        <v>2.9</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D275" s="8">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D276" s="8">
-        <v>3.1</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D277" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="B278" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D278" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="279" spans="1:4">
@@ -7748,4143 +7754,4143 @@
         <v>517</v>
       </c>
       <c r="D280" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D281" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D282" s="8">
-        <v>3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D283" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D284" s="8">
-        <v>4.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D285" s="8">
-        <v>3.1</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D286" s="8">
-        <v>4.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D287" s="8">
-        <v>3</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D288" s="8">
-        <v>2.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D289" s="8">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D290" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D291" s="8">
-        <v>2.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D292" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D293" s="8">
-        <v>4.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D294" s="8">
-        <v>3.1</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D295" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D296" s="8">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D297" s="8">
-        <v>3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D298" s="8">
-        <v>2.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D299" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D300" s="8">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="B301" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D301" s="8">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="B302" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D302" s="8">
-        <v>4.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="B303" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D303" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D304" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D305" s="8">
-        <v>3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D306" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D307" s="8">
-        <v>4.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D308" s="8">
-        <v>3.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D309" s="8">
-        <v>4.8</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D310" s="8">
-        <v>3.1</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D311" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6" t="s">
         <v>580</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D312" s="8">
-        <v>4.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D313" s="8">
-        <v>3.8</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D314" s="8">
-        <v>2.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D315" s="8">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="B316" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="C316" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D316" s="8">
         <v>2.9</v>
       </c>
     </row>
-    <row r="316" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="317" spans="1:4">
-      <c r="B317" s="0" t="s">
+      <c r="B317" s="5" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="B318" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C317" s="0" t="s">
+      <c r="C318" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D317" s="0" t="s">
+      <c r="D318" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D319" s="8">
-        <v>1042</v>
+        <v>917</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>593</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D320" s="8">
-        <v>731</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>595</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D321" s="8">
-        <v>1136</v>
+        <v>731</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D322" s="8">
-        <v>909</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>599</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D323" s="8">
-        <v>1097</v>
+        <v>909</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6" t="s">
         <v>601</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D324" s="8">
-        <v>749</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D325" s="8">
-        <v>889</v>
+        <v>749</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6" t="s">
         <v>605</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D326" s="8">
-        <v>728</v>
+        <v>889</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="6" t="s">
         <v>607</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D327" s="8">
-        <v>680</v>
+        <v>728</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D328" s="8">
-        <v>851</v>
+        <v>680</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6" t="s">
         <v>611</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D329" s="8">
-        <v>706</v>
+        <v>851</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6" t="s">
         <v>613</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D330" s="8">
-        <v>1248</v>
+        <v>706</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D331" s="8">
-        <v>1297</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>617</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D332" s="8">
-        <v>934</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>619</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D333" s="8">
-        <v>806</v>
+        <v>934</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D334" s="8">
-        <v>2140</v>
+        <v>806</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6" t="s">
         <v>623</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D335" s="8">
-        <v>1386</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6" t="s">
         <v>625</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D336" s="8">
-        <v>680</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D337" s="8">
-        <v>873</v>
+        <v>680</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6" t="s">
         <v>629</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D338" s="8">
-        <v>1042</v>
+        <v>873</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6" t="s">
         <v>631</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D339" s="8">
-        <v>1461</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D340" s="8">
-        <v>7135</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="B341" s="6" t="s">
         <v>635</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D341" s="8">
-        <v>970</v>
+        <v>7135</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="B342" s="6" t="s">
         <v>637</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D342" s="8">
-        <v>1131</v>
+        <v>970</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="B343" s="6" t="s">
         <v>639</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D343" s="8">
-        <v>2267</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="B344" s="6" t="s">
         <v>641</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D344" s="8">
-        <v>1772</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="B345" s="6" t="s">
         <v>643</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D345" s="8">
-        <v>1990</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="B346" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D346" s="8">
-        <v>3712</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="B347" s="6" t="s">
         <v>647</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D347" s="8">
-        <v>1162</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="B348" s="6" t="s">
         <v>649</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D348" s="8">
-        <v>855</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="B349" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D349" s="8">
-        <v>1183</v>
+        <v>855</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="B350" s="6" t="s">
         <v>653</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D350" s="8">
-        <v>3238</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="B351" s="6" t="s">
         <v>655</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D351" s="8">
-        <v>2891</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D352" s="8">
-        <v>1368</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6" t="s">
         <v>659</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D353" s="8">
-        <v>1793</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6" t="s">
         <v>661</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D354" s="8">
-        <v>984</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="B355" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D355" s="8">
-        <v>1520</v>
+        <v>984</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="B356" s="6" t="s">
         <v>665</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D356" s="8">
-        <v>2158</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="B357" s="6" t="s">
         <v>667</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D357" s="8">
-        <v>3370</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="B358" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D358" s="8">
-        <v>725</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="B359" s="6" t="s">
         <v>671</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D359" s="8">
-        <v>679</v>
+        <v>725</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="B360" s="6" t="s">
         <v>673</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D360" s="8">
-        <v>2140</v>
+        <v>679</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D361" s="8">
-        <v>942</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6" t="s">
         <v>677</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D362" s="8">
-        <v>2262</v>
+        <v>942</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6" t="s">
         <v>679</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D363" s="8">
-        <v>5518</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="B364" s="6" t="s">
         <v>681</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D364" s="8">
-        <v>2208</v>
+        <v>5518</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="B365" s="6" t="s">
         <v>683</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D365" s="8">
-        <v>1575</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="B366" s="6" t="s">
         <v>685</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D366" s="8">
-        <v>1175</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="B367" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D367" s="8">
-        <v>2260</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6" t="s">
         <v>689</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D368" s="8">
-        <v>1367</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6" t="s">
         <v>691</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D369" s="8">
-        <v>1580</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D370" s="8">
-        <v>1661</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6" t="s">
         <v>695</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D371" s="8">
-        <v>728</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6" t="s">
         <v>697</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D372" s="8">
-        <v>609</v>
+        <v>728</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="B373" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D373" s="8">
-        <v>745</v>
+        <v>339</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="B374" s="6" t="s">
         <v>701</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D374" s="8">
-        <v>3090</v>
+        <v>745</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="B375" s="6" t="s">
         <v>703</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D375" s="8">
-        <v>982</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="B376" s="6" t="s">
         <v>705</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D376" s="8">
-        <v>1184</v>
+        <v>982</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="B377" s="6" t="s">
         <v>707</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>708</v>
       </c>
       <c r="D377" s="8">
-        <v>1760</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="B378" s="6" t="s">
         <v>709</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>710</v>
       </c>
       <c r="D378" s="8">
-        <v>916</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="B379" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D379" s="8">
-        <v>687</v>
+        <v>916</v>
       </c>
     </row>
     <row r="380" spans="1:4">
-      <c r="B380" s="5" t="s">
+      <c r="B380" s="6" t="s">
         <v>713</v>
       </c>
+      <c r="C380" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="D380" s="8">
+        <v>772</v>
+      </c>
     </row>
     <row r="381" spans="1:4">
-      <c r="B381" s="0" t="s">
+      <c r="B381" s="5" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="B382" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C381" s="0" t="s">
+      <c r="C382" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D381" s="0" t="s">
+      <c r="D382" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>5.1</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D383" s="8">
-        <v>9.3</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="B384" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D384" s="8">
-        <v>10.1</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="B385" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D385" s="8">
-        <v>12.9</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="B386" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D386" s="8">
-        <v>4.1</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="B387" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D387" s="8">
-        <v>4.5</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="B388" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D388" s="8">
-        <v>6.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="B389" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D389" s="8">
-        <v>7.8</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="B390" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D390" s="8">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="B391" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="C391" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="D391" s="8">
         <v>11.5</v>
       </c>
     </row>
-    <row r="391" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="392" spans="1:4">
-      <c r="B392" s="0" t="s">
+      <c r="B392" s="5" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="B393" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C392" s="0" t="s">
+      <c r="C393" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D392" s="0" t="s">
+      <c r="D393" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="B394" s="6" t="s">
         <v>735</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D394" s="8">
-        <v>9</v>
+        <v>59</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6" t="s">
         <v>737</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D395" s="8">
-        <v>11.1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6" t="s">
         <v>739</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D396" s="8">
-        <v>7.9</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D397" s="8">
-        <v>21</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6" t="s">
         <v>743</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D398" s="8">
-        <v>17.7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6" t="s">
         <v>745</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D399" s="8">
-        <v>10.1</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D400" s="8">
-        <v>14.1</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D401" s="8">
-        <v>24</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6" t="s">
         <v>751</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D402" s="8">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D403" s="8">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="B404" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D404" s="8">
-        <v>73</v>
+        <v>27</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="B405" s="6" t="s">
         <v>757</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D405" s="8">
-        <v>94</v>
+        <v>73</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="B406" s="6" t="s">
         <v>759</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D406" s="8">
-        <v>64</v>
+        <v>94</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="B407" s="6" t="s">
         <v>761</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D407" s="8">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="B408" s="6" t="s">
         <v>763</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D408" s="8">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D409" s="8">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6" t="s">
         <v>767</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D410" s="8">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6" t="s">
         <v>769</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D411" s="8">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D412" s="8">
-        <v>101</v>
+        <v>33</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="B413" s="6" t="s">
         <v>773</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D413" s="8">
-        <v>180</v>
+        <v>101</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="B414" s="6" t="s">
         <v>775</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D414" s="8">
-        <v>192</v>
+        <v>180</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="B415" s="6" t="s">
         <v>777</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D415" s="8">
-        <v>54</v>
+        <v>192</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="B416" s="6" t="s">
         <v>779</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D416" s="8">
-        <v>69</v>
+        <v>54</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="B417" s="6" t="s">
         <v>781</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D417" s="8">
-        <v>133</v>
+        <v>69</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="B418" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D418" s="8">
-        <v>208</v>
+        <v>133</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="B419" s="6" t="s">
         <v>785</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D419" s="8">
-        <v>246</v>
+        <v>208</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="B420" s="6" t="s">
         <v>787</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D420" s="8">
-        <v>79</v>
+        <v>246</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="B421" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D421" s="8">
-        <v>155</v>
+        <v>79</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="B422" s="6" t="s">
         <v>791</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>792</v>
       </c>
       <c r="D422" s="8">
-        <v>43</v>
+        <v>155</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="B423" s="6" t="s">
         <v>793</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>794</v>
       </c>
       <c r="D423" s="8">
-        <v>101</v>
+        <v>43</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="B424" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D424" s="8">
-        <v>168</v>
+        <v>101</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="B425" s="6" t="s">
         <v>797</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>798</v>
       </c>
       <c r="D425" s="8">
-        <v>109</v>
+        <v>168</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="B426" s="6" t="s">
         <v>799</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D426" s="8">
-        <v>125</v>
+        <v>109</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="B427" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D427" s="8">
-        <v>42</v>
+        <v>125</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="B428" s="6" t="s">
         <v>803</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>804</v>
       </c>
       <c r="D428" s="8">
-        <v>12.1</v>
+        <v>42</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="B429" s="6" t="s">
         <v>805</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D429" s="8">
-        <v>119</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="B430" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D430" s="8">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="B431" s="6" t="s">
         <v>809</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D431" s="8">
-        <v>21</v>
+        <v>124</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="B432" s="6" t="s">
         <v>811</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D432" s="8">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="B433" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D433" s="8">
-        <v>145</v>
+        <v>23</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="B434" s="6" t="s">
         <v>815</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D434" s="8">
-        <v>129</v>
+        <v>145</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="B435" s="6" t="s">
         <v>817</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D435" s="8">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="B436" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="C436" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="D436" s="8">
         <v>156</v>
       </c>
     </row>
-    <row r="436" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="437" spans="1:4">
-      <c r="B437" s="0" t="s">
+      <c r="B437" s="5" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="B438" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C437" s="0" t="s">
+      <c r="C438" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D437" s="0" t="s">
+      <c r="D438" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>15.3</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="B439" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D439" s="8">
-        <v>17.4</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="B440" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D440" s="8">
-        <v>22</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="B441" s="6" t="s">
         <v>826</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D441" s="8">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="B442" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D442" s="8">
-        <v>57</v>
+        <v>34</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="B443" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D443" s="8">
-        <v>28</v>
+        <v>57</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="B444" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D444" s="8">
-        <v>50</v>
+        <v>28</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="B445" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D445" s="8">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="B446" s="6" t="s">
         <v>836</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D446" s="8">
-        <v>66</v>
+        <v>43</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="B447" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D447" s="8">
-        <v>81</v>
+        <v>66</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="B448" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D448" s="8">
-        <v>73</v>
+        <v>81</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="B449" s="6" t="s">
         <v>842</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D449" s="8">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="B450" s="6" t="s">
         <v>844</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D450" s="8">
-        <v>37</v>
+        <v>87</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="B451" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D451" s="8">
-        <v>62</v>
+        <v>37</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="B452" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D452" s="8">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="B453" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="C453" s="7" t="s">
+        <v>851</v>
+      </c>
+      <c r="D453" s="8">
         <v>117</v>
       </c>
     </row>
-    <row r="453" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="454" spans="1:4">
-      <c r="B454" s="0" t="s">
+      <c r="B454" s="5" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="B455" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C454" s="0" t="s">
+      <c r="C455" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D454" s="0" t="s">
+      <c r="D455" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2.7</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="B456" s="6" t="s">
         <v>853</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D456" s="8">
-        <v>2</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="B457" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D457" s="8">
-        <v>3.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="B458" s="6" t="s">
         <v>857</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D458" s="8">
         <v>3.5</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="B459" s="6" t="s">
         <v>859</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D459" s="8">
-        <v>5.7</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="B460" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D460" s="8">
-        <v>6.3</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="B461" s="6" t="s">
         <v>863</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D461" s="8">
-        <v>7.4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="B462" s="6" t="s">
         <v>865</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D462" s="8">
-        <v>23</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="B463" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D463" s="8">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="B464" s="6" t="s">
         <v>869</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D464" s="8">
-        <v>4.8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="B465" s="6" t="s">
         <v>871</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D465" s="8">
-        <v>7.2</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="B466" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D466" s="8">
-        <v>8.2</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="B467" s="6" t="s">
         <v>875</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D467" s="8">
-        <v>9.8</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="B468" s="6" t="s">
         <v>877</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D468" s="8">
-        <v>9.6</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="B469" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D469" s="8">
-        <v>26</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="B470" s="6" t="s">
         <v>881</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D470" s="8">
-        <v>1.4</v>
+        <v>26</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="B471" s="6" t="s">
         <v>883</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>884</v>
       </c>
       <c r="D471" s="8">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="B472" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D472" s="8">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="B473" s="6" t="s">
         <v>887</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D473" s="8">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="B474" s="6" t="s">
         <v>889</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D474" s="8">
-        <v>4.9</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="B475" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D475" s="8">
-        <v>5.4</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="B476" s="6" t="s">
         <v>893</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D476" s="8">
-        <v>11</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="B477" s="6" t="s">
         <v>895</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D477" s="8">
-        <v>8.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="B478" s="6" t="s">
         <v>897</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D478" s="8">
-        <v>11.5</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="B479" s="6" t="s">
         <v>899</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D479" s="8">
-        <v>2.9</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="B480" s="6" t="s">
         <v>901</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>902</v>
       </c>
       <c r="D480" s="8">
-        <v>4.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="B481" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D481" s="8">
-        <v>6.4</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="B482" s="6" t="s">
         <v>905</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>906</v>
       </c>
       <c r="D482" s="8">
-        <v>8.8</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="B483" s="6" t="s">
         <v>907</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>908</v>
       </c>
       <c r="D483" s="8">
-        <v>10.5</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="B484" s="6" t="s">
         <v>909</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D484" s="8">
-        <v>16.8</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="B485" s="6" t="s">
         <v>911</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D485" s="8">
-        <v>1.7</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="B486" s="6" t="s">
         <v>913</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>914</v>
       </c>
       <c r="D486" s="8">
-        <v>2.3</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="B487" s="6" t="s">
         <v>915</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D487" s="8">
-        <v>13.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="B488" s="6" t="s">
         <v>917</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>918</v>
       </c>
       <c r="D488" s="8">
-        <v>19.1</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="B489" s="6" t="s">
         <v>919</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D489" s="8">
-        <v>4.3</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="B490" s="6" t="s">
         <v>921</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D490" s="8">
-        <v>2.2</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="B491" s="6" t="s">
         <v>923</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D491" s="8">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="B492" s="6" t="s">
         <v>925</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D492" s="8">
-        <v>2.3</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="B493" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D493" s="8">
-        <v>4.9</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="B494" s="6" t="s">
         <v>929</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D494" s="8">
-        <v>0.9</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="B495" s="6" t="s">
         <v>931</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D495" s="8">
-        <v>4.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="B496" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D496" s="8">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="B497" s="6" t="s">
         <v>935</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D497" s="8">
-        <v>1.4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="B498" s="6" t="s">
         <v>937</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D498" s="8">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="B499" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="C499" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="D499" s="8">
         <v>5.6</v>
       </c>
     </row>
-    <row r="499" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="500" spans="1:4">
-      <c r="B500" s="0" t="s">
+      <c r="B500" s="5" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="B501" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C500" s="0" t="s">
+      <c r="C501" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D500" s="0" t="s">
+      <c r="D501" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>0.6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="B502" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D502" s="8">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="B503" s="6" t="s">
         <v>944</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D503" s="8">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="B504" s="6" t="s">
         <v>946</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D504" s="8">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="B505" s="6" t="s">
         <v>948</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D505" s="8">
-        <v>0.7</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="B506" s="6" t="s">
         <v>950</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D506" s="8">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="B507" s="6" t="s">
         <v>952</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D507" s="8">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="B508" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D508" s="8">
-        <v>1.1</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="B509" s="6" t="s">
         <v>956</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D509" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="B510" s="6" t="s">
         <v>958</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D510" s="8">
-        <v>1.4</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="B511" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D511" s="8">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="B512" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D512" s="8">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="B513" s="6" t="s">
         <v>964</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D513" s="8">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="B514" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D514" s="8">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="B515" s="6" t="s">
         <v>968</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D515" s="8">
-        <v>0.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="B516" s="6" t="s">
         <v>970</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D516" s="8">
-        <v>1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="B517" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D517" s="8">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="B518" s="6" t="s">
         <v>974</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D518" s="8">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="B519" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="C519" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="D519" s="8">
         <v>1.9</v>
       </c>
     </row>
-    <row r="519" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="520" spans="1:4">
-      <c r="B520" s="0" t="s">
+      <c r="B520" s="5" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="B521" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C520" s="0" t="s">
+      <c r="C521" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D520" s="0" t="s">
+      <c r="D521" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="B522" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D522" s="8">
-        <v>748</v>
+        <v>681</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="B523" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D523" s="8">
-        <v>802</v>
+        <v>748</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="B524" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D524" s="8">
-        <v>904</v>
+        <v>802</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="B525" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D525" s="8">
-        <v>909</v>
+        <v>904</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="B526" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D526" s="8">
-        <v>844</v>
+        <v>909</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="B527" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D527" s="8">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="B528" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="C528" s="7" t="s">
+        <v>992</v>
+      </c>
+      <c r="D528" s="8">
         <v>942</v>
       </c>
     </row>
-    <row r="528" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="529" spans="1:4">
-      <c r="B529" s="0" t="s">
+      <c r="B529" s="5" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="B530" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C529" s="0" t="s">
+      <c r="C530" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D529" s="0" t="s">
+      <c r="D530" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="B531" s="6" t="s">
         <v>994</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>995</v>
       </c>
       <c r="D531" s="8">
-        <v>21</v>
+        <v>74</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D532" s="8">
-        <v>6.9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6" t="s">
         <v>998</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D533" s="8">
-        <v>48</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D534" s="8">
-        <v>19.3</v>
+        <v>48</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="B535" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D535" s="8">
-        <v>14.9</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D536" s="8">
-        <v>13.6</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="B537" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D537" s="8">
-        <v>7.1</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="B538" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D538" s="8">
-        <v>31</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="B539" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D539" s="8">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="B540" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D540" s="8">
-        <v>8.5</v>
+        <v>81</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="B541" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D541" s="8">
-        <v>60</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="B542" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D542" s="8">
-        <v>16.7</v>
+        <v>60</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="B543" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D543" s="8">
-        <v>17.6</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="B544" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D544" s="8">
-        <v>5.3</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D545" s="8">
-        <v>6.3</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D546" s="8">
-        <v>10.2</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D547" s="8">
-        <v>25</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6" t="s">
         <v>1028</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D548" s="8">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D549" s="8">
-        <v>11.4</v>
+        <v>33</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="B550" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D550" s="8">
-        <v>45</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6" t="s">
         <v>1034</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D551" s="8">
-        <v>66</v>
+        <v>45</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D552" s="8">
-        <v>36</v>
+        <v>66</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="B553" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D553" s="8">
-        <v>48</v>
+        <v>36</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="B554" s="6" t="s">
         <v>1040</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="D554" s="8">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="B555" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D555" s="8">
-        <v>21</v>
+        <v>57</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D556" s="8">
-        <v>8.2</v>
+        <v>21</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="B557" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D557" s="8">
-        <v>15.1</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="B558" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D558" s="8">
-        <v>11.6</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D559" s="8">
-        <v>9.1</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="B560" s="6" t="s">
         <v>1052</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D560" s="8">
-        <v>7.8</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="B561" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D561" s="8">
-        <v>12.9</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="B562" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D562" s="8">
-        <v>14.1</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="B563" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D563" s="8">
-        <v>18.1</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="B564" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D564" s="8">
-        <v>29</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="B565" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D565" s="8">
-        <v>5.4</v>
+        <v>29</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="B566" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D566" s="8">
-        <v>21</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="B567" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D567" s="8">
-        <v>149</v>
+        <v>23</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="B568" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D568" s="8">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="B569" s="6" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C569" s="7" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D569" s="8">
         <v>7.9</v>
       </c>
     </row>
-    <row r="569" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="570" spans="1:4">
-      <c r="B570" s="0" t="s">
+      <c r="B570" s="5" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="B571" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C570" s="0" t="s">
+      <c r="C571" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D570" s="0" t="s">
+      <c r="D571" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="B572" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D572" s="8">
-        <v>677</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D573" s="8">
-        <v>988</v>
+        <v>677</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="B574" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D574" s="8">
-        <v>606</v>
+        <v>988</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="B575" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D575" s="8">
-        <v>1191</v>
+        <v>606</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="B576" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D576" s="8">
-        <v>1428</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="B577" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D577" s="8">
-        <v>538</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="B578" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D578" s="8">
-        <v>817</v>
+        <v>538</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="B579" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D579" s="8">
-        <v>1550</v>
+        <v>817</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="B580" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D580" s="8">
-        <v>1447</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="B581" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D581" s="8">
-        <v>1361.2</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="B582" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D582" s="8">
-        <v>1552</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="B583" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D583" s="8">
-        <v>1686</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="B584" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D584" s="8">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="B585" s="6" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C585" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D585" s="8">
         <v>1960</v>
       </c>
     </row>
-    <row r="585" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="586" spans="1:4">
-      <c r="B586" s="0" t="s">
+      <c r="B586" s="5" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="B587" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C586" s="0" t="s">
+      <c r="C587" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D586" s="0" t="s">
+      <c r="D587" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="B588" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D588" s="8">
-        <v>815</v>
+        <v>763</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="B589" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D589" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="B590" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D590" s="8">
-        <v>815</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="B591" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D591" s="8">
-        <v>1492</v>
+        <v>815</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="B592" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D592" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="B593" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D593" s="8">
-        <v>815</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="B594" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D594" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="B595" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D595" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="B596" s="6" t="s">
         <v>1118</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D596" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="B597" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D597" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="B598" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D598" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="B599" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D599" s="8">
-        <v>815</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="B600" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D600" s="8">
-        <v>1492</v>
+        <v>815</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="B601" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D601" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="B602" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D602" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="B603" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D603" s="8">
-        <v>815</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="B604" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D604" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="B605" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D605" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="B606" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D606" s="8">
-        <v>763</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="B607" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D607" s="8">
         <v>763</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="B608" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D608" s="8">
-        <v>1492</v>
+        <v>763</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D609" s="8">
-        <v>680</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D610" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="B611" s="6" t="s">
         <v>1148</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D611" s="8">
         <v>680</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="B612" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D612" s="8">
         <v>763</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="B613" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D613" s="8">
-        <v>680</v>
+        <v>763</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="B614" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D614" s="8">
-        <v>763</v>
+        <v>680</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="B615" s="6" t="s">
         <v>1156</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D615" s="8">
-        <v>680</v>
+        <v>763</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="B616" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D616" s="8">
-        <v>815</v>
+        <v>680</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="B617" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D617" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="B618" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D618" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="B619" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D619" s="8">
-        <v>1492</v>
+        <v>815</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="B620" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D620" s="8">
-        <v>935</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="B621" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D621" s="8">
-        <v>815</v>
+        <v>935</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="B622" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D622" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="B623" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D623" s="8">
-        <v>2619</v>
+        <v>815</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="B624" s="6" t="s">
         <v>1174</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D624" s="8">
-        <v>2619</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="B625" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D625" s="8">
-        <v>2706</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="B626" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D626" s="8">
         <v>2706</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="B627" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D627" s="8">
         <v>2706</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="B628" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D628" s="8">
-        <v>2570</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="B629" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D629" s="8">
-        <v>2619</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="B630" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D630" s="8">
-        <v>2706</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="B631" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D631" s="8">
-        <v>680</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="B632" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D632" s="8">
-        <v>1492</v>
+        <v>680</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D633" s="8">
-        <v>763</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="B634" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D634" s="8">
         <v>763</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="B635" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D635" s="8">
-        <v>1006</v>
+        <v>763</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="B636" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D636" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="B637" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D637" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="B638" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D638" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="B639" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D639" s="8">
-        <v>1492</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="B640" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D640" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="B641" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D641" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="B642" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D642" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="B643" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D643" s="8">
-        <v>763</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="B644" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D644" s="8">
-        <v>815</v>
+        <v>763</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="B645" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D645" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="B646" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D646" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="B647" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="D647" s="8">
-        <v>815</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="B648" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D648" s="8">
-        <v>763</v>
+        <v>815</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="B649" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D649" s="8">
-        <v>815</v>
+        <v>763</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="B650" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D650" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="B651" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D651" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="B652" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D652" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="B653" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="D653" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="B654" s="6" t="s">
         <v>1234</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D654" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="B655" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D655" s="8">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="B656" s="6" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C656" s="7" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D656" s="8">
         <v>815</v>
       </c>
     </row>
-    <row r="656" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="657" spans="1:4">
-      <c r="B657" s="0" t="s">
+      <c r="B657" s="5" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="B658" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C657" s="0" t="s">
+      <c r="C658" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D657" s="0" t="s">
+      <c r="D658" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="B659" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="D659" s="8">
-        <v>1093</v>
+        <v>902</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="B660" s="6" t="s">
         <v>1243</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D660" s="8">
-        <v>902</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="B661" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D661" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="B662" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1248</v>
       </c>
       <c r="D662" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="663" spans="1:4">
@@ -11895,106 +11901,106 @@
         <v>1250</v>
       </c>
       <c r="D663" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="B664" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D664" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="B665" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1254</v>
       </c>
       <c r="D665" s="8">
-        <v>782</v>
+        <v>902</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="B666" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D666" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="B667" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D667" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="B668" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1260</v>
       </c>
       <c r="D668" s="8">
-        <v>782</v>
+        <v>902</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="B669" s="6" t="s">
         <v>1261</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D669" s="8">
-        <v>902</v>
+        <v>920</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="B670" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D670" s="8">
-        <v>920</v>
+        <v>902</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="B671" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="D671" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="B672" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="D672" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="673" spans="1:4">
@@ -12027,798 +12033,809 @@
         <v>1274</v>
       </c>
       <c r="D675" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="B676" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D676" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="B677" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="D677" s="8">
-        <v>1630</v>
+        <v>920</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="B678" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="D678" s="8">
-        <v>920</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="B679" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D679" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="B680" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="D680" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="B681" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="D681" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="B682" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D682" s="8">
-        <v>902</v>
+        <v>920</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="B683" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D683" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="B684" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D684" s="8">
-        <v>850</v>
+        <v>902</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="B685" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D685" s="8">
-        <v>1093</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="B686" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D686" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="B687" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D687" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="B688" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D688" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="B689" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D689" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="B690" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="D690" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="B691" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D691" s="8">
-        <v>902</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="B692" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D692" s="8">
-        <v>2706</v>
+        <v>902</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="B693" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="D693" s="8">
-        <v>2792</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="B694" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D694" s="8">
-        <v>2660</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="B695" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>1314</v>
       </c>
       <c r="D695" s="8">
-        <v>2792</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="B696" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D696" s="8">
-        <v>2660</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="B697" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D697" s="8">
-        <v>2706</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="B698" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D698" s="8">
-        <v>2800</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="B699" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="D699" s="8">
-        <v>2792</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="B700" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D700" s="8">
-        <v>902</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="B701" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>1326</v>
       </c>
       <c r="D701" s="8">
-        <v>1630</v>
+        <v>902</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="B702" s="6" t="s">
         <v>1327</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="D702" s="8">
-        <v>920</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="B703" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D703" s="8">
-        <v>902</v>
+        <v>920</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="B704" s="6" t="s">
         <v>1331</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>1332</v>
       </c>
       <c r="D704" s="8">
-        <v>1630</v>
+        <v>902</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="B705" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>1334</v>
       </c>
       <c r="D705" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="B706" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D706" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="B707" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1338</v>
       </c>
       <c r="D707" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="B708" s="6" t="s">
         <v>1339</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D708" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="B709" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D709" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="B710" s="6" t="s">
         <v>1343</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1344</v>
       </c>
       <c r="D710" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="B711" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>1346</v>
       </c>
       <c r="D711" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="B712" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D712" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="B713" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="D713" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="B714" s="6" t="s">
         <v>1351</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D714" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="B715" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D715" s="8">
-        <v>920</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="B716" s="6" t="s">
         <v>1355</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1356</v>
       </c>
       <c r="D716" s="8">
-        <v>1093</v>
+        <v>920</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="B717" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1358</v>
       </c>
       <c r="D717" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="B718" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D718" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="B719" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1362</v>
       </c>
       <c r="D719" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="B720" s="6" t="s">
         <v>1363</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>1364</v>
       </c>
       <c r="D720" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="B721" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D721" s="8">
-        <v>920</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="B722" s="6" t="s">
         <v>1367</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D722" s="8">
-        <v>1093</v>
+        <v>920</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="B723" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D723" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="B724" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D724" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="B725" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="D725" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="B726" s="6" t="s">
         <v>1375</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D726" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="B727" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D727" s="8">
-        <v>920</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="B728" s="6" t="s">
         <v>1379</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="D728" s="8">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="B729" s="6" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C729" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D729" s="8">
         <v>3087</v>
       </c>
     </row>
-    <row r="729" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="730" spans="1:4">
-      <c r="B730" s="0" t="s">
+      <c r="B730" s="5" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="B731" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C730" s="0" t="s">
+      <c r="C731" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D730" s="0" t="s">
+      <c r="D731" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="B732" s="6" t="s">
         <v>1384</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>1385</v>
       </c>
       <c r="D732" s="8">
-        <v>638</v>
+        <v>705</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="B733" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D733" s="8">
-        <v>1401</v>
+        <v>918</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="B734" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="D734" s="8">
-        <v>1678</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="B735" s="6" t="s">
         <v>1390</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D735" s="8">
-        <v>774</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="B736" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D736" s="8">
-        <v>1128</v>
+        <v>758</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="B737" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D737" s="8">
-        <v>2372</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="B738" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D738" s="8">
-        <v>574</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="B739" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D739" s="8">
-        <v>1886</v>
+        <v>574</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="B740" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="D740" s="8">
-        <v>1712</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="B741" s="6" t="s">
         <v>1402</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="D741" s="8">
-        <v>1590</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="B742" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D742" s="8">
-        <v>1292</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="B743" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1407</v>
       </c>
       <c r="D743" s="8">
-        <v>1840</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="B744" s="6" t="s">
         <v>1408</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D744" s="8">
-        <v>2125</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="B745" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D745" s="8">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="B746" s="6" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C746" s="7" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D746" s="8">
         <v>515</v>
       </c>
     </row>
-    <row r="748" spans="1:4">
-[...1 lines deleted...]
-        <v>1412</v>
+    <row r="749" spans="1:4">
+      <c r="B749" s="5" t="s">
+        <v>1414</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>