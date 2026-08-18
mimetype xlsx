--- v1 (2026-06-27)
+++ v2 (2026-08-18)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1417">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Саморезы/Саморезы ГКЛ-дерево/крупная резьба</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -1454,50 +1454,56 @@
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL6018 зеленый</t>
   </si>
   <si>
     <t>5525/6018**</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL1018 желтый</t>
   </si>
   <si>
     <t>5525/1018</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL1015 (светлая слоновая кость)</t>
   </si>
   <si>
     <t>4851/1015</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL1018 (жёлтый)</t>
   </si>
   <si>
     <t>4835/1018</t>
   </si>
   <si>
+    <t>Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL9003 (белый)</t>
+  </si>
+  <si>
+    <t>4870/9003</t>
+  </si>
+  <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL1014 (слоновая кость)</t>
   </si>
   <si>
     <t>4829/1014</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL5002 (синий)</t>
   </si>
   <si>
     <t>4829/5002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL6002 (св-зеленый)</t>
   </si>
   <si>
     <t>4829/6002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL3011 (красн-коричн)</t>
   </si>
   <si>
     <t>4835/3011</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL5002 (синий)</t>
@@ -1538,51 +1544,51 @@
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL9002 бежевый</t>
   </si>
   <si>
     <t>5519/9002**</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL5005 голубой</t>
   </si>
   <si>
     <t>5519/5005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL7004 (серый)</t>
   </si>
   <si>
     <t>4829/7004</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL1014 (слоновая кость)</t>
   </si>
   <si>
     <t>4870/1014*</t>
   </si>
   <si>
-    <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL3003 красный рубин</t>
+    <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL3003 вишня</t>
   </si>
   <si>
     <t>5519/3003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL3011 (красно-коричневый)</t>
   </si>
   <si>
     <t>4851/3011</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL3003 вишня</t>
   </si>
   <si>
     <t>5525/3003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL9003 белый</t>
   </si>
   <si>
     <t>5525/9003</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL5002 ультрамарин</t>
   </si>
@@ -1649,51 +1655,51 @@
   <si>
     <t>5519/1018</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL9005 (черный)</t>
   </si>
   <si>
     <t>4851/9005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*51 D8 RAL9002 (серо-белый)</t>
   </si>
   <si>
     <t>4851/9002</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL5021 бирюза</t>
   </si>
   <si>
     <t>5519/5021</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL6029</t>
   </si>
   <si>
-    <t>5525/6029</t>
+    <t>5525/6029**</t>
   </si>
   <si>
     <t xml:space="preserve">Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL6005 зеленый </t>
   </si>
   <si>
     <t>4870/6005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL9005 (черный)</t>
   </si>
   <si>
     <t>4835/9005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL9005 черный</t>
   </si>
   <si>
     <t>5525/9005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*19 D8 RAL9005 черный</t>
   </si>
   <si>
     <t>5519/9005</t>
   </si>
@@ -1745,51 +1751,51 @@
   <si>
     <t>4870/7024</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*29 D8 RAL7024 графитовый серый</t>
   </si>
   <si>
     <t>4829/7024</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL8019 (серо-коричневый)</t>
   </si>
   <si>
     <t>4835/8019</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL8019 (серо-коричневый)</t>
   </si>
   <si>
     <t>4870/8019</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL5021 бирюза</t>
   </si>
   <si>
-    <t>5525/5021**</t>
+    <t>5525/5021</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL3005 красное вино</t>
   </si>
   <si>
     <t>4870/3005</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/мет 5,5*25 D8 RAL7004 серый</t>
   </si>
   <si>
     <t>5525/7004</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*35 D8 RAL1014 (слоновая кость)</t>
   </si>
   <si>
     <t>4835/1014*</t>
   </si>
   <si>
     <t>Саморез 6-гран сверлокон п/дер 4,8*70 D8 RAL7004 серый</t>
   </si>
   <si>
     <t>4870/7004</t>
   </si>
@@ -3368,141 +3374,141 @@
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL9005</t>
   </si>
   <si>
     <t>О4219/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL8017 коричн</t>
   </si>
   <si>
     <t>О4232/8017</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL6005 тёмно-зелёный</t>
   </si>
   <si>
     <t>О4225/6005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL9003 белый</t>
   </si>
   <si>
     <t>О4219/9003</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL1014 бежевый</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>О4225/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL8017 коричн</t>
   </si>
   <si>
     <t>О4225/8017</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL3011 красно-коричневый</t>
   </si>
   <si>
     <t>О4225/3011</t>
   </si>
   <si>
-    <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL1014 бежевый</t>
+    <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>О4232/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL5002 синий</t>
   </si>
   <si>
     <t>О4225/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL5005 голубой</t>
   </si>
   <si>
     <t>О4219/5005</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL5005 голубой</t>
   </si>
   <si>
     <t>О4232/5005</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL9003 белый</t>
   </si>
   <si>
     <t>О4225/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL3003 вишня</t>
   </si>
   <si>
     <t>О4232/3003</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL1014 бежевый</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>О4219/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL3003 вишня</t>
   </si>
   <si>
     <t>О4225/3003</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL9003 белый</t>
   </si>
   <si>
     <t>О4232/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL9005 черный</t>
   </si>
   <si>
     <t>О4216/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL9003 белый</t>
   </si>
   <si>
     <t>О4216/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL9005 черный</t>
   </si>
   <si>
     <t>О4232/9005</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL1014 бежевый</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>О4216/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL1018 желтый</t>
   </si>
   <si>
     <t>О4216/1018</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL3005 вино</t>
   </si>
   <si>
     <t>О4216/3005</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL7004 серый</t>
   </si>
   <si>
     <t>О4216/7004</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, острый RAL3003 вишня</t>
   </si>
@@ -3743,57 +3749,57 @@
   <si>
     <t>О4225/6002</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, острый RAL6005 тёмно-зелёный</t>
   </si>
   <si>
     <t>О4232/6005</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, острый RAL3005 вино</t>
   </si>
   <si>
     <t>О4225/3005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, острый RAL1018 жёлтый</t>
   </si>
   <si>
     <t>О4219/1018</t>
   </si>
   <si>
     <t>Саморезы/Саморезы прессшайба сверлоконечные цветные</t>
   </si>
   <si>
-    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL1014 бежевый</t>
+    <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>С4216/1014</t>
   </si>
   <si>
-    <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL1014 бежевый</t>
+    <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>С4225/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL5005 голубой</t>
   </si>
   <si>
     <t>С4216/5005</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL3011 красно-коричневый</t>
   </si>
   <si>
     <t>С4216/3011</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL1018 жёлтый</t>
   </si>
   <si>
     <t>С4216/1018</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL7004 серый</t>
   </si>
@@ -3839,51 +3845,51 @@
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL5002 синий</t>
   </si>
   <si>
     <t>С4219/5002</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL7004 серый</t>
   </si>
   <si>
     <t>С4219/7004</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL9005 чёрный</t>
   </si>
   <si>
     <t>С4219/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL8017 коричневый</t>
   </si>
   <si>
     <t>С4219/8017</t>
   </si>
   <si>
-    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL1014 бежевый</t>
+    <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>С4219/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL6002 св-зелёный</t>
   </si>
   <si>
     <t>С4219/6002</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL5005 голубой</t>
   </si>
   <si>
     <t>С4219/5005</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL9003 белый</t>
   </si>
   <si>
     <t>С4232/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL9003 белый</t>
   </si>
@@ -4019,51 +4025,51 @@
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL6002 зелёный</t>
   </si>
   <si>
     <t>С4216/6002</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL9005 черный</t>
   </si>
   <si>
     <t>С4232/9005</t>
   </si>
   <si>
     <t>Саморез 4,2*19 полусфера-прессшайба, сверло RAL1018 жёлтый</t>
   </si>
   <si>
     <t>С4219/1018</t>
   </si>
   <si>
     <t>Саморез 4,2*16 полусфера-прессшайба, сверло RAL5021 бирза</t>
   </si>
   <si>
     <t>С4216/5021</t>
   </si>
   <si>
-    <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL1014 бежевый</t>
+    <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL1014 слоновая кость</t>
   </si>
   <si>
     <t>С4232/1014</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL9003 белый</t>
   </si>
   <si>
     <t>С4225/9003</t>
   </si>
   <si>
     <t>Саморез 4,2*32 полусфера-прессшайба, сверло RAL1018 жёлтый</t>
   </si>
   <si>
     <t>С4232/1018</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL3011 красно-коричневый</t>
   </si>
   <si>
     <t>С4225/3011</t>
   </si>
   <si>
     <t>Саморез 4,2*25 полусфера-прессшайба, сверло RAL7004 серый</t>
   </si>
@@ -4418,51 +4424,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22cb34dea006dd587ebf8d4cc1dfa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538b4673b1e0bec14cce1f7eca212461.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4758,54 +4764,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D749"/>
+  <dimension ref="A1:D750"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B749" sqref="B749"/>
+      <selection activeCell="B750" sqref="B750"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -4998,51 +5004,51 @@
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>709</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>735</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>967</v>
+        <v>861</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>1421</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>1469</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -5157,51 +5163,51 @@
         <v>62</v>
       </c>
       <c r="D39" s="8">
         <v>2763</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D40" s="8">
         <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="8">
-        <v>1596</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="8">
         <v>1045</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="8">
         <v>444</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -5492,62 +5498,62 @@
         <v>121</v>
       </c>
       <c r="D70" s="8">
         <v>1680</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D71" s="8">
         <v>1442</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D72" s="8">
-        <v>591</v>
+        <v>621</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D73" s="8">
-        <v>840</v>
+        <v>881</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>130</v>
       </c>
@@ -5908,95 +5914,95 @@
         <v>6</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D111" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D112" s="8">
-        <v>3.1</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D113" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D114" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D115" s="8">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D116" s="8">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D117" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>6</v>
       </c>
@@ -6149,95 +6155,95 @@
         <v>6</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D134" s="8">
         <v>15430</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D135" s="8">
-        <v>18850</v>
+        <v>17040</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D136" s="8">
         <v>25040</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D137" s="8">
         <v>12720</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D138" s="8">
         <v>7908</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D139" s="8">
-        <v>23795</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D140" s="8">
         <v>21559</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D141" s="8">
         <v>61</v>
       </c>
     </row>
     <row r="142" spans="1:4">
@@ -6248,51 +6254,51 @@
         <v>247</v>
       </c>
       <c r="D142" s="8">
         <v>39</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D143" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D144" s="8">
-        <v>32.4</v>
+        <v>33</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D145" s="8">
         <v>85</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D146" s="8">
         <v>71</v>
       </c>
     </row>
     <row r="147" spans="1:4">
@@ -6380,73 +6386,73 @@
         <v>271</v>
       </c>
       <c r="D154" s="8">
         <v>14.7</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D155" s="8">
         <v>16.6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D156" s="8">
-        <v>18.4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D157" s="8">
-        <v>23.1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D158" s="8">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D159" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="5" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>6</v>
       </c>
@@ -6528,73 +6534,73 @@
         <v>296</v>
       </c>
       <c r="D168" s="8">
         <v>4013</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D169" s="8">
         <v>3740</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D170" s="8">
-        <v>1245</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D171" s="8">
         <v>3040</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D172" s="8">
-        <v>2671</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D173" s="8">
         <v>2580</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D174" s="8">
         <v>1020</v>
       </c>
     </row>
     <row r="175" spans="1:4">
@@ -6671,95 +6677,95 @@
         <v>322</v>
       </c>
       <c r="D181" s="8">
         <v>2530</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D182" s="8">
         <v>2281</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D183" s="8">
-        <v>1493</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D184" s="8">
         <v>1418</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D185" s="8">
         <v>1900</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D186" s="8">
         <v>2950</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D187" s="8">
-        <v>5970</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D188" s="8">
         <v>1950</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D189" s="8">
         <v>3893</v>
       </c>
     </row>
     <row r="190" spans="1:4">
@@ -6792,128 +6798,128 @@
         <v>344</v>
       </c>
       <c r="D192" s="8">
         <v>4067</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D193" s="8">
         <v>2530</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D194" s="8">
-        <v>2264</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>349</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D195" s="8">
         <v>3077</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D196" s="8">
         <v>11344</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D197" s="8">
-        <v>1198</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D198" s="8">
         <v>4410</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D199" s="8">
         <v>4839</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D200" s="8">
         <v>7.4</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D201" s="8">
-        <v>10.9</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D202" s="8">
         <v>5.8</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D203" s="8">
         <v>11.5</v>
       </c>
     </row>
     <row r="204" spans="1:4">
@@ -7424,51 +7430,51 @@
         <v>457</v>
       </c>
       <c r="D250" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D251" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="B252" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D252" s="8">
-        <v>2.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="B253" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D253" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="B254" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D254" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="255" spans="1:4">
@@ -7523,227 +7529,227 @@
         <v>475</v>
       </c>
       <c r="D259" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="B260" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D260" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="B261" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D261" s="8">
-        <v>3</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="B262" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D262" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="B263" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D263" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D264" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D265" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D266" s="8">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D267" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="B268" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D268" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="B269" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D269" s="8">
-        <v>2.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="B270" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D270" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="B271" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D271" s="8">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D272" s="8">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D273" s="8">
-        <v>3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D274" s="8">
-        <v>4.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D275" s="8">
-        <v>2.9</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D276" s="8">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D277" s="8">
-        <v>3.1</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="B278" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D278" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="B279" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D279" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="280" spans="1:4">
@@ -7765,4143 +7771,4143 @@
         <v>519</v>
       </c>
       <c r="D281" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D282" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D283" s="8">
-        <v>3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D284" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D285" s="8">
-        <v>4.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D286" s="8">
-        <v>3.1</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D287" s="8">
-        <v>4.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D288" s="8">
-        <v>3</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D289" s="8">
-        <v>2.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D290" s="8">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D291" s="8">
-        <v>3.8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D292" s="8">
-        <v>2.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D293" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D294" s="8">
-        <v>4.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D295" s="8">
-        <v>3.1</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D296" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D297" s="8">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D298" s="8">
-        <v>3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D299" s="8">
-        <v>2.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D300" s="8">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="B301" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D301" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="B302" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D302" s="8">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="B303" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D303" s="8">
-        <v>4.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D304" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D305" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D306" s="8">
-        <v>3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D307" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D308" s="8">
-        <v>4.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D309" s="8">
-        <v>3.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D310" s="8">
-        <v>4.8</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D311" s="8">
-        <v>3.1</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6" t="s">
         <v>580</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D312" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D313" s="8">
-        <v>4.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D314" s="8">
-        <v>3.8</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D315" s="8">
-        <v>3.1</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D316" s="8">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="B317" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="C317" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="D317" s="8">
         <v>2.9</v>
       </c>
     </row>
-    <row r="317" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="318" spans="1:4">
-      <c r="B318" s="0" t="s">
+      <c r="B318" s="5" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="B319" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C318" s="0" t="s">
+      <c r="C319" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D318" s="0" t="s">
+      <c r="D319" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>593</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D320" s="8">
-        <v>1042</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>595</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D321" s="8">
-        <v>731</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D322" s="8">
-        <v>1136</v>
+        <v>731</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>599</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D323" s="8">
-        <v>909</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6" t="s">
         <v>601</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D324" s="8">
-        <v>1097</v>
+        <v>909</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D325" s="8">
-        <v>749</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6" t="s">
         <v>605</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D326" s="8">
-        <v>889</v>
+        <v>854</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="6" t="s">
         <v>607</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D327" s="8">
-        <v>728</v>
+        <v>889</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D328" s="8">
-        <v>680</v>
+        <v>728</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6" t="s">
         <v>611</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D329" s="8">
-        <v>851</v>
+        <v>680</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6" t="s">
         <v>613</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D330" s="8">
-        <v>706</v>
+        <v>851</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D331" s="8">
-        <v>1248</v>
+        <v>706</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>617</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D332" s="8">
-        <v>1297</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>619</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D333" s="8">
-        <v>934</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D334" s="8">
-        <v>806</v>
+        <v>934</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6" t="s">
         <v>623</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D335" s="8">
-        <v>2140</v>
+        <v>806</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6" t="s">
         <v>625</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D336" s="8">
-        <v>1456</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D337" s="8">
-        <v>680</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6" t="s">
         <v>629</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D338" s="8">
-        <v>873</v>
+        <v>680</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6" t="s">
         <v>631</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D339" s="8">
-        <v>1042</v>
+        <v>873</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D340" s="8">
-        <v>1461</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="B341" s="6" t="s">
         <v>635</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D341" s="8">
-        <v>7135</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="B342" s="6" t="s">
         <v>637</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D342" s="8">
-        <v>970</v>
+        <v>7135</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="B343" s="6" t="s">
         <v>639</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D343" s="8">
-        <v>1131</v>
+        <v>970</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="B344" s="6" t="s">
         <v>641</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D344" s="8">
-        <v>2267</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="B345" s="6" t="s">
         <v>643</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D345" s="8">
-        <v>1772</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="B346" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D346" s="8">
-        <v>1990</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="B347" s="6" t="s">
         <v>647</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D347" s="8">
-        <v>3712</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="B348" s="6" t="s">
         <v>649</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D348" s="8">
-        <v>1162</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="B349" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D349" s="8">
-        <v>855</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="B350" s="6" t="s">
         <v>653</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D350" s="8">
-        <v>1183</v>
+        <v>855</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="B351" s="6" t="s">
         <v>655</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D351" s="8">
-        <v>3238</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D352" s="8">
-        <v>2891</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6" t="s">
         <v>659</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D353" s="8">
-        <v>1368</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6" t="s">
         <v>661</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D354" s="8">
-        <v>1793</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="B355" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D355" s="8">
-        <v>984</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="B356" s="6" t="s">
         <v>665</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D356" s="8">
-        <v>1520</v>
+        <v>981</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="B357" s="6" t="s">
         <v>667</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D357" s="8">
-        <v>2158</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="B358" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D358" s="8">
-        <v>3370</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="B359" s="6" t="s">
         <v>671</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D359" s="8">
-        <v>725</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="B360" s="6" t="s">
         <v>673</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D360" s="8">
-        <v>679</v>
+        <v>725</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D361" s="8">
-        <v>2140</v>
+        <v>679</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6" t="s">
         <v>677</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D362" s="8">
-        <v>942</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6" t="s">
         <v>679</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D363" s="8">
-        <v>2262</v>
+        <v>942</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="B364" s="6" t="s">
         <v>681</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D364" s="8">
-        <v>5518</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="B365" s="6" t="s">
         <v>683</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D365" s="8">
-        <v>2208</v>
+        <v>5518</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="B366" s="6" t="s">
         <v>685</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D366" s="8">
-        <v>1575</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="B367" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D367" s="8">
-        <v>1175</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6" t="s">
         <v>689</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D368" s="8">
-        <v>2260</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6" t="s">
         <v>691</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D369" s="8">
-        <v>1035</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D370" s="8">
-        <v>1580</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6" t="s">
         <v>695</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D371" s="8">
-        <v>1630</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6" t="s">
         <v>697</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D372" s="8">
-        <v>728</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="B373" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D373" s="8">
-        <v>339</v>
+        <v>728</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="B374" s="6" t="s">
         <v>701</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D374" s="8">
-        <v>745</v>
+        <v>339</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="B375" s="6" t="s">
         <v>703</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D375" s="8">
-        <v>3090</v>
+        <v>745</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="B376" s="6" t="s">
         <v>705</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D376" s="8">
-        <v>982</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="B377" s="6" t="s">
         <v>707</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>708</v>
       </c>
       <c r="D377" s="8">
-        <v>1184</v>
+        <v>982</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="B378" s="6" t="s">
         <v>709</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>710</v>
       </c>
       <c r="D378" s="8">
-        <v>1760</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="B379" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D379" s="8">
-        <v>916</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6" t="s">
         <v>713</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D380" s="8">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="B381" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C381" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="D381" s="8">
         <v>772</v>
       </c>
     </row>
-    <row r="381" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="382" spans="1:4">
-      <c r="B382" s="0" t="s">
+      <c r="B382" s="5" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="B383" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C382" s="0" t="s">
+      <c r="C383" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D382" s="0" t="s">
+      <c r="D383" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>5.1</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="B384" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D384" s="8">
-        <v>9.3</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="B385" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D385" s="8">
-        <v>10.1</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="B386" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D386" s="8">
-        <v>12.9</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="B387" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D387" s="8">
-        <v>4.1</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="B388" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D388" s="8">
-        <v>4.5</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="B389" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D389" s="8">
-        <v>6.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="B390" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D390" s="8">
-        <v>7.8</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="B391" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D391" s="8">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="B392" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="C392" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="D392" s="8">
         <v>11.5</v>
       </c>
     </row>
-    <row r="392" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="393" spans="1:4">
-      <c r="B393" s="0" t="s">
+      <c r="B393" s="5" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="B394" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C393" s="0" t="s">
+      <c r="C394" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D393" s="0" t="s">
+      <c r="D394" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6" t="s">
         <v>737</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D395" s="8">
-        <v>9</v>
+        <v>59</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6" t="s">
         <v>739</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D396" s="8">
-        <v>11.1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D397" s="8">
-        <v>7.9</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6" t="s">
         <v>743</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D398" s="8">
-        <v>21</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6" t="s">
         <v>745</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D399" s="8">
-        <v>17.7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D400" s="8">
-        <v>10.1</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D401" s="8">
-        <v>14.1</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6" t="s">
         <v>751</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D402" s="8">
-        <v>24</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D403" s="8">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="B404" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D404" s="8">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="B405" s="6" t="s">
         <v>757</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D405" s="8">
-        <v>73</v>
+        <v>27</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="B406" s="6" t="s">
         <v>759</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D406" s="8">
-        <v>94</v>
+        <v>73</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="B407" s="6" t="s">
         <v>761</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D407" s="8">
-        <v>64</v>
+        <v>94</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="B408" s="6" t="s">
         <v>763</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D408" s="8">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D409" s="8">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6" t="s">
         <v>767</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D410" s="8">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6" t="s">
         <v>769</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D411" s="8">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D412" s="8">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="B413" s="6" t="s">
         <v>773</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D413" s="8">
-        <v>101</v>
+        <v>33</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="B414" s="6" t="s">
         <v>775</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D414" s="8">
-        <v>180</v>
+        <v>101</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="B415" s="6" t="s">
         <v>777</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D415" s="8">
-        <v>192</v>
+        <v>180</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="B416" s="6" t="s">
         <v>779</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D416" s="8">
-        <v>54</v>
+        <v>192</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="B417" s="6" t="s">
         <v>781</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D417" s="8">
-        <v>69</v>
+        <v>54</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="B418" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D418" s="8">
-        <v>133</v>
+        <v>69</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="B419" s="6" t="s">
         <v>785</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D419" s="8">
-        <v>208</v>
+        <v>133</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="B420" s="6" t="s">
         <v>787</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D420" s="8">
-        <v>246</v>
+        <v>208</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="B421" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D421" s="8">
-        <v>79</v>
+        <v>246</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="B422" s="6" t="s">
         <v>791</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>792</v>
       </c>
       <c r="D422" s="8">
-        <v>155</v>
+        <v>79</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="B423" s="6" t="s">
         <v>793</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>794</v>
       </c>
       <c r="D423" s="8">
-        <v>43</v>
+        <v>155</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="B424" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D424" s="8">
-        <v>101</v>
+        <v>43</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="B425" s="6" t="s">
         <v>797</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>798</v>
       </c>
       <c r="D425" s="8">
-        <v>168</v>
+        <v>101</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="B426" s="6" t="s">
         <v>799</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D426" s="8">
-        <v>109</v>
+        <v>168</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="B427" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D427" s="8">
-        <v>125</v>
+        <v>109</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="B428" s="6" t="s">
         <v>803</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>804</v>
       </c>
       <c r="D428" s="8">
-        <v>42</v>
+        <v>125</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="B429" s="6" t="s">
         <v>805</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D429" s="8">
-        <v>12.1</v>
+        <v>42</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="B430" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D430" s="8">
-        <v>119</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="B431" s="6" t="s">
         <v>809</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D431" s="8">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="B432" s="6" t="s">
         <v>811</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D432" s="8">
-        <v>21</v>
+        <v>124</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="B433" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D433" s="8">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="B434" s="6" t="s">
         <v>815</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D434" s="8">
-        <v>145</v>
+        <v>23</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="B435" s="6" t="s">
         <v>817</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D435" s="8">
-        <v>129</v>
+        <v>145</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="B436" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D436" s="8">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="B437" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="C437" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="D437" s="8">
         <v>156</v>
       </c>
     </row>
-    <row r="437" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="438" spans="1:4">
-      <c r="B438" s="0" t="s">
+      <c r="B438" s="5" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="B439" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C438" s="0" t="s">
+      <c r="C439" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D438" s="0" t="s">
+      <c r="D439" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>15.3</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="B440" s="6" t="s">
         <v>824</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D440" s="8">
-        <v>17.4</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="B441" s="6" t="s">
         <v>826</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D441" s="8">
-        <v>22</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="B442" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D442" s="8">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="B443" s="6" t="s">
         <v>830</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D443" s="8">
-        <v>57</v>
+        <v>34</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="B444" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D444" s="8">
-        <v>28</v>
+        <v>57</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="B445" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D445" s="8">
-        <v>50</v>
+        <v>28</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="B446" s="6" t="s">
         <v>836</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D446" s="8">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="B447" s="6" t="s">
         <v>838</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D447" s="8">
-        <v>66</v>
+        <v>43</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="B448" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D448" s="8">
-        <v>81</v>
+        <v>66</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="B449" s="6" t="s">
         <v>842</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D449" s="8">
-        <v>73</v>
+        <v>81</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="B450" s="6" t="s">
         <v>844</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D450" s="8">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="B451" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D451" s="8">
-        <v>37</v>
+        <v>87</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="B452" s="6" t="s">
         <v>848</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D452" s="8">
-        <v>62</v>
+        <v>37</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="B453" s="6" t="s">
         <v>850</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D453" s="8">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="B454" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="C454" s="7" t="s">
+        <v>853</v>
+      </c>
+      <c r="D454" s="8">
         <v>117</v>
       </c>
     </row>
-    <row r="454" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="455" spans="1:4">
-      <c r="B455" s="0" t="s">
+      <c r="B455" s="5" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="B456" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C455" s="0" t="s">
+      <c r="C456" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D455" s="0" t="s">
+      <c r="D456" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2.7</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="B457" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D457" s="8">
-        <v>2</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="B458" s="6" t="s">
         <v>857</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D458" s="8">
-        <v>3.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="B459" s="6" t="s">
         <v>859</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D459" s="8">
         <v>3.5</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="B460" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D460" s="8">
-        <v>5.7</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="B461" s="6" t="s">
         <v>863</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D461" s="8">
-        <v>6.3</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="B462" s="6" t="s">
         <v>865</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D462" s="8">
-        <v>7.4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="B463" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D463" s="8">
-        <v>23</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="B464" s="6" t="s">
         <v>869</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D464" s="8">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="B465" s="6" t="s">
         <v>871</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D465" s="8">
-        <v>4.8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="B466" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D466" s="8">
-        <v>7.2</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="B467" s="6" t="s">
         <v>875</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D467" s="8">
-        <v>8.2</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="B468" s="6" t="s">
         <v>877</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D468" s="8">
-        <v>9.8</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="B469" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D469" s="8">
-        <v>9.6</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="B470" s="6" t="s">
         <v>881</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D470" s="8">
-        <v>26</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="B471" s="6" t="s">
         <v>883</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>884</v>
       </c>
       <c r="D471" s="8">
-        <v>1.4</v>
+        <v>26</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="B472" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D472" s="8">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="B473" s="6" t="s">
         <v>887</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D473" s="8">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="B474" s="6" t="s">
         <v>889</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D474" s="8">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="B475" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D475" s="8">
-        <v>4.9</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="B476" s="6" t="s">
         <v>893</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D476" s="8">
-        <v>5.4</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="B477" s="6" t="s">
         <v>895</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D477" s="8">
-        <v>11</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="B478" s="6" t="s">
         <v>897</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D478" s="8">
-        <v>8.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="B479" s="6" t="s">
         <v>899</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D479" s="8">
-        <v>11.5</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="B480" s="6" t="s">
         <v>901</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>902</v>
       </c>
       <c r="D480" s="8">
-        <v>2.9</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="B481" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D481" s="8">
-        <v>4.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="B482" s="6" t="s">
         <v>905</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>906</v>
       </c>
       <c r="D482" s="8">
-        <v>6.4</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="B483" s="6" t="s">
         <v>907</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>908</v>
       </c>
       <c r="D483" s="8">
-        <v>8.8</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="B484" s="6" t="s">
         <v>909</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D484" s="8">
-        <v>10.5</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="B485" s="6" t="s">
         <v>911</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D485" s="8">
-        <v>16.8</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="B486" s="6" t="s">
         <v>913</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>914</v>
       </c>
       <c r="D486" s="8">
-        <v>1.7</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="B487" s="6" t="s">
         <v>915</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D487" s="8">
-        <v>2.3</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="B488" s="6" t="s">
         <v>917</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>918</v>
       </c>
       <c r="D488" s="8">
-        <v>13.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="B489" s="6" t="s">
         <v>919</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D489" s="8">
-        <v>19.1</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="B490" s="6" t="s">
         <v>921</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D490" s="8">
-        <v>4.3</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="B491" s="6" t="s">
         <v>923</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D491" s="8">
-        <v>2.2</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="B492" s="6" t="s">
         <v>925</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D492" s="8">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="B493" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D493" s="8">
-        <v>2.3</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="B494" s="6" t="s">
         <v>929</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D494" s="8">
-        <v>4.9</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="B495" s="6" t="s">
         <v>931</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D495" s="8">
-        <v>0.9</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="B496" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D496" s="8">
-        <v>4.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="B497" s="6" t="s">
         <v>935</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D497" s="8">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="B498" s="6" t="s">
         <v>937</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D498" s="8">
-        <v>1.4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="B499" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D499" s="8">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="B500" s="6" t="s">
+        <v>941</v>
+      </c>
+      <c r="C500" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="D500" s="8">
         <v>5.6</v>
       </c>
     </row>
-    <row r="500" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="501" spans="1:4">
-      <c r="B501" s="0" t="s">
+      <c r="B501" s="5" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="B502" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C501" s="0" t="s">
+      <c r="C502" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D501" s="0" t="s">
+      <c r="D502" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>0.6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="B503" s="6" t="s">
         <v>944</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D503" s="8">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="B504" s="6" t="s">
         <v>946</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D504" s="8">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="B505" s="6" t="s">
         <v>948</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D505" s="8">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="B506" s="6" t="s">
         <v>950</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D506" s="8">
-        <v>0.7</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="B507" s="6" t="s">
         <v>952</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D507" s="8">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="B508" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D508" s="8">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="B509" s="6" t="s">
         <v>956</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D509" s="8">
-        <v>1.1</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="B510" s="6" t="s">
         <v>958</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D510" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="B511" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D511" s="8">
-        <v>1.4</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="B512" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D512" s="8">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="B513" s="6" t="s">
         <v>964</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D513" s="8">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="B514" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D514" s="8">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="B515" s="6" t="s">
         <v>968</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D515" s="8">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="B516" s="6" t="s">
         <v>970</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D516" s="8">
-        <v>0.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="B517" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D517" s="8">
-        <v>1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="B518" s="6" t="s">
         <v>974</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D518" s="8">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="B519" s="6" t="s">
         <v>976</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D519" s="8">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="B520" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="C520" s="7" t="s">
+        <v>979</v>
+      </c>
+      <c r="D520" s="8">
         <v>1.9</v>
       </c>
     </row>
-    <row r="520" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="521" spans="1:4">
-      <c r="B521" s="0" t="s">
+      <c r="B521" s="5" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="B522" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C521" s="0" t="s">
+      <c r="C522" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D521" s="0" t="s">
+      <c r="D522" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="B523" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D523" s="8">
-        <v>748</v>
+        <v>681</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="B524" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D524" s="8">
-        <v>802</v>
+        <v>748</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="B525" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D525" s="8">
-        <v>904</v>
+        <v>802</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="B526" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D526" s="8">
-        <v>909</v>
+        <v>904</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="B527" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D527" s="8">
-        <v>844</v>
+        <v>909</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="B528" s="6" t="s">
         <v>991</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D528" s="8">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="B529" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="C529" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="D529" s="8">
         <v>942</v>
       </c>
     </row>
-    <row r="529" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="530" spans="1:4">
-      <c r="B530" s="0" t="s">
+      <c r="B530" s="5" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="B531" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C530" s="0" t="s">
+      <c r="C531" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D530" s="0" t="s">
+      <c r="D531" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D532" s="8">
-        <v>21</v>
+        <v>74</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6" t="s">
         <v>998</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D533" s="8">
-        <v>6.9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D534" s="8">
-        <v>48</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="B535" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D535" s="8">
-        <v>19.3</v>
+        <v>48</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D536" s="8">
-        <v>14.9</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="B537" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D537" s="8">
-        <v>13.6</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="B538" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D538" s="8">
-        <v>7.1</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="B539" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D539" s="8">
-        <v>31</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="B540" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D540" s="8">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="B541" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D541" s="8">
-        <v>8.5</v>
+        <v>81</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="B542" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D542" s="8">
-        <v>60</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="B543" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D543" s="8">
-        <v>16.7</v>
+        <v>60</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="B544" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D544" s="8">
-        <v>17.6</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D545" s="8">
-        <v>5.3</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D546" s="8">
-        <v>7.2</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D547" s="8">
-        <v>10.2</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6" t="s">
         <v>1028</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D548" s="8">
-        <v>25</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D549" s="8">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="B550" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D550" s="8">
-        <v>11.4</v>
+        <v>33</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6" t="s">
         <v>1034</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D551" s="8">
-        <v>45</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D552" s="8">
-        <v>66</v>
+        <v>45</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="B553" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D553" s="8">
-        <v>36</v>
+        <v>66</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="B554" s="6" t="s">
         <v>1040</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="D554" s="8">
-        <v>48</v>
+        <v>36</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="B555" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D555" s="8">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D556" s="8">
-        <v>21</v>
+        <v>57</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="B557" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D557" s="8">
-        <v>8.2</v>
+        <v>21</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="B558" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D558" s="8">
-        <v>15.1</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D559" s="8">
-        <v>11.6</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="B560" s="6" t="s">
         <v>1052</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D560" s="8">
-        <v>9.1</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="B561" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D561" s="8">
-        <v>7.8</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="B562" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D562" s="8">
-        <v>12.9</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="B563" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D563" s="8">
-        <v>14.1</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="B564" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D564" s="8">
-        <v>18.1</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="B565" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D565" s="8">
-        <v>29</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="B566" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D566" s="8">
-        <v>5.4</v>
+        <v>29</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="B567" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D567" s="8">
-        <v>23</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="B568" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D568" s="8">
-        <v>115</v>
+        <v>23</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="B569" s="6" t="s">
         <v>1070</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1071</v>
       </c>
       <c r="D569" s="8">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="B570" s="6" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C570" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D570" s="8">
         <v>7.9</v>
       </c>
     </row>
-    <row r="570" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="571" spans="1:4">
-      <c r="B571" s="0" t="s">
+      <c r="B571" s="5" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="B572" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C571" s="0" t="s">
+      <c r="C572" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D571" s="0" t="s">
+      <c r="D572" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D573" s="8">
-        <v>677</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="B574" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D574" s="8">
-        <v>988</v>
+        <v>677</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="B575" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D575" s="8">
-        <v>606</v>
+        <v>988</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="B576" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D576" s="8">
-        <v>1191</v>
+        <v>606</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="B577" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D577" s="8">
-        <v>1428</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="B578" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D578" s="8">
-        <v>538</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="B579" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D579" s="8">
-        <v>817</v>
+        <v>538</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="B580" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D580" s="8">
-        <v>1550</v>
+        <v>817</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="B581" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D581" s="8">
-        <v>1447</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="B582" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D582" s="8">
-        <v>1362</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="B583" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D583" s="8">
-        <v>1520</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="B584" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D584" s="8">
-        <v>1686</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="B585" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D585" s="8">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="B586" s="6" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C586" s="7" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D586" s="8">
         <v>1960</v>
       </c>
     </row>
-    <row r="586" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="587" spans="1:4">
-      <c r="B587" s="0" t="s">
+      <c r="B587" s="5" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="B588" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C587" s="0" t="s">
+      <c r="C588" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D587" s="0" t="s">
+      <c r="D588" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="B589" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D589" s="8">
-        <v>815</v>
+        <v>748</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="B590" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D590" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="B591" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D591" s="8">
-        <v>815</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="B592" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D592" s="8">
-        <v>1492</v>
+        <v>815</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="B593" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D593" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="B594" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D594" s="8">
-        <v>815</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="B595" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D595" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="B596" s="6" t="s">
         <v>1118</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D596" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="B597" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D597" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="B598" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D598" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="B599" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D599" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="B600" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D600" s="8">
-        <v>815</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="B601" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D601" s="8">
-        <v>1492</v>
+        <v>815</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="B602" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D602" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="B603" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D603" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="B604" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D604" s="8">
-        <v>815</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="B605" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D605" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="B606" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D606" s="8">
-        <v>1224</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="B607" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D607" s="8">
-        <v>763</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="B608" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D608" s="8">
-        <v>763</v>
+        <v>748</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D609" s="8">
-        <v>1492</v>
+        <v>748</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D610" s="8">
-        <v>680</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="B611" s="6" t="s">
         <v>1148</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D611" s="8">
-        <v>680</v>
+        <v>748</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="B612" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D612" s="8">
-        <v>763</v>
+        <v>748</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="B613" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D613" s="8">
-        <v>763</v>
+        <v>748</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="B614" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D614" s="8">
-        <v>680</v>
+        <v>748</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="B615" s="6" t="s">
         <v>1156</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D615" s="8">
-        <v>763</v>
+        <v>748</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="B616" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D616" s="8">
-        <v>680</v>
+        <v>748</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="B617" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D617" s="8">
-        <v>815</v>
+        <v>748</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="B618" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D618" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="B619" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D619" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="B620" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D620" s="8">
-        <v>1492</v>
+        <v>815</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="B621" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D621" s="8">
-        <v>935</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="B622" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D622" s="8">
-        <v>815</v>
+        <v>935</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="B623" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D623" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="B624" s="6" t="s">
         <v>1174</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D624" s="8">
-        <v>2570</v>
+        <v>815</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="B625" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D625" s="8">
-        <v>2619</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="B626" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D626" s="8">
-        <v>2706</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="B627" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D627" s="8">
         <v>2706</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="B628" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D628" s="8">
         <v>2706</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="B629" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D629" s="8">
-        <v>2570</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="B630" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D630" s="8">
-        <v>2619</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="B631" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D631" s="8">
-        <v>2660</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="B632" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D632" s="8">
-        <v>680</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D633" s="8">
-        <v>1492</v>
+        <v>748</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="B634" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D634" s="8">
-        <v>763</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="B635" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D635" s="8">
-        <v>763</v>
+        <v>748</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="B636" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D636" s="8">
-        <v>1006</v>
+        <v>748</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="B637" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D637" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="B638" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D638" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="B639" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D639" s="8">
-        <v>1224</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="B640" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D640" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="B641" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D641" s="8">
         <v>1492</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="B642" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D642" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="B643" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D643" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="B644" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D644" s="8">
-        <v>763</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="B645" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D645" s="8">
-        <v>815</v>
+        <v>748</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="B646" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D646" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="B647" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="D647" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="B648" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D648" s="8">
-        <v>815</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="B649" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D649" s="8">
-        <v>763</v>
+        <v>815</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="B650" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D650" s="8">
-        <v>815</v>
+        <v>748</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="B651" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D651" s="8">
         <v>815</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="B652" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D652" s="8">
-        <v>1006</v>
+        <v>815</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="B653" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="D653" s="8">
         <v>1006</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="B654" s="6" t="s">
         <v>1234</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D654" s="8">
-        <v>1492</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="B655" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D655" s="8">
-        <v>1006</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="B656" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="D656" s="8">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="B657" s="6" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C657" s="7" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D657" s="8">
         <v>815</v>
       </c>
     </row>
-    <row r="657" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="658" spans="1:4">
-      <c r="B658" s="0" t="s">
+      <c r="B658" s="5" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="B659" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C658" s="0" t="s">
+      <c r="C659" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D658" s="0" t="s">
+      <c r="D659" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="B660" s="6" t="s">
         <v>1243</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D660" s="8">
-        <v>1093</v>
+        <v>902</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="B661" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D661" s="8">
-        <v>902</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="B662" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1248</v>
       </c>
       <c r="D662" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="B663" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D663" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="664" spans="1:4">
@@ -11945,73 +11951,73 @@
         <v>1258</v>
       </c>
       <c r="D667" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="B668" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1260</v>
       </c>
       <c r="D668" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="B669" s="6" t="s">
         <v>1261</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D669" s="8">
-        <v>920</v>
+        <v>902</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="B670" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D670" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="B671" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="D671" s="8">
-        <v>920</v>
+        <v>902</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="B672" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="D672" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="B673" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D673" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="674" spans="1:4">
@@ -12044,798 +12050,809 @@
         <v>1276</v>
       </c>
       <c r="D676" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="B677" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="D677" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="B678" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="D678" s="8">
-        <v>1630</v>
+        <v>920</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="B679" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D679" s="8">
-        <v>920</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="B680" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="D680" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="B681" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="D681" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="B682" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D682" s="8">
         <v>920</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="B683" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D683" s="8">
-        <v>902</v>
+        <v>920</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="B684" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D684" s="8">
         <v>902</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="B685" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D685" s="8">
-        <v>1003</v>
+        <v>902</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="B686" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D686" s="8">
-        <v>1093</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="B687" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D687" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="B688" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D688" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="B689" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D689" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="B690" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="D690" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="B691" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D691" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="B692" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D692" s="8">
-        <v>902</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="B693" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="D693" s="8">
-        <v>2706</v>
+        <v>902</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="B694" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D694" s="8">
-        <v>2792</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="B695" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>1314</v>
       </c>
       <c r="D695" s="8">
-        <v>2660</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="B696" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D696" s="8">
-        <v>2792</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="B697" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D697" s="8">
-        <v>2660</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="B698" s="6" t="s">
         <v>1319</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D698" s="8">
-        <v>2706</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="B699" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="D699" s="8">
-        <v>2800</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="B700" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D700" s="8">
-        <v>2740</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="B701" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>1326</v>
       </c>
       <c r="D701" s="8">
-        <v>902</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="B702" s="6" t="s">
         <v>1327</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="D702" s="8">
-        <v>1630</v>
+        <v>902</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="B703" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D703" s="8">
-        <v>920</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="B704" s="6" t="s">
         <v>1331</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>1332</v>
       </c>
       <c r="D704" s="8">
-        <v>902</v>
+        <v>920</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="B705" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>1334</v>
       </c>
       <c r="D705" s="8">
-        <v>1630</v>
+        <v>902</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="B706" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D706" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="B707" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1338</v>
       </c>
       <c r="D707" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="B708" s="6" t="s">
         <v>1339</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D708" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="B709" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D709" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="B710" s="6" t="s">
         <v>1343</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1344</v>
       </c>
       <c r="D710" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="B711" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>1346</v>
       </c>
       <c r="D711" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="B712" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D712" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="B713" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="D713" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="B714" s="6" t="s">
         <v>1351</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D714" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="B715" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D715" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="B716" s="6" t="s">
         <v>1355</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1356</v>
       </c>
       <c r="D716" s="8">
-        <v>920</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="B717" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1358</v>
       </c>
       <c r="D717" s="8">
-        <v>1093</v>
+        <v>920</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="B718" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D718" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="B719" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1362</v>
       </c>
       <c r="D719" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="B720" s="6" t="s">
         <v>1363</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>1364</v>
       </c>
       <c r="D720" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="B721" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D721" s="8">
-        <v>1093</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="B722" s="6" t="s">
         <v>1367</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D722" s="8">
-        <v>920</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="B723" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D723" s="8">
-        <v>1093</v>
+        <v>920</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="B724" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D724" s="8">
         <v>1093</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="B725" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="D725" s="8">
-        <v>1630</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="B726" s="6" t="s">
         <v>1375</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D726" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="B727" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D727" s="8">
         <v>1630</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="B728" s="6" t="s">
         <v>1379</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="D728" s="8">
-        <v>920</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="B729" s="6" t="s">
         <v>1381</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>1382</v>
       </c>
       <c r="D729" s="8">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="B730" s="6" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C730" s="7" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D730" s="8">
         <v>3087</v>
       </c>
     </row>
-    <row r="730" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="731" spans="1:4">
-      <c r="B731" s="0" t="s">
+      <c r="B731" s="5" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="B732" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C731" s="0" t="s">
+      <c r="C732" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D731" s="0" t="s">
+      <c r="D732" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="B733" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D733" s="8">
-        <v>918</v>
+        <v>705</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="B734" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="D734" s="8">
-        <v>1401</v>
+        <v>918</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="B735" s="6" t="s">
         <v>1390</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D735" s="8">
-        <v>1678</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="B736" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D736" s="8">
-        <v>758</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="B737" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D737" s="8">
-        <v>1128</v>
+        <v>758</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="B738" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D738" s="8">
-        <v>2380</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="B739" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D739" s="8">
-        <v>574</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="B740" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="D740" s="8">
-        <v>1886</v>
+        <v>574</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="B741" s="6" t="s">
         <v>1402</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="D741" s="8">
-        <v>1690</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="B742" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D742" s="8">
-        <v>1590</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="B743" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1407</v>
       </c>
       <c r="D743" s="8">
-        <v>1292</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="B744" s="6" t="s">
         <v>1408</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D744" s="8">
-        <v>1840</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="B745" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D745" s="8">
-        <v>2125</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="B746" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>1413</v>
       </c>
       <c r="D746" s="8">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="B747" s="6" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C747" s="7" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D747" s="8">
         <v>515</v>
       </c>
     </row>
-    <row r="749" spans="1:4">
-[...1 lines deleted...]
-        <v>1414</v>
+    <row r="750" spans="1:4">
+      <c r="B750" s="5" t="s">
+        <v>1416</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>