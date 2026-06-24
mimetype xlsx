--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -308,51 +308,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf036d9008efc6313c6517a4d8f177c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34b881332635628a17fe7daaa0c191.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -877,51 +877,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>8.8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="28" spans="1:4">