--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -308,51 +308,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34b881332635628a17fe7daaa0c191.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a9f5e402643553ccaad3da9752aad1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -833,95 +833,95 @@
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>2.6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>8.8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="28" spans="1:4">