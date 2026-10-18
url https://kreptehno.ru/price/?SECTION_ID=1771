--- v3 (2026-08-19)
+++ v4 (2026-10-18)
@@ -704,51 +704,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e75e453fe35ef4331f8395f21e7131.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768668c66a5700bae5beeaf76cf0508c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1196,84 +1196,84 @@
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>1.7</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>5.9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>0.9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>1.7</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -1515,62 +1515,62 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>5.7</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>10.8</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>4.9</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>6.4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>11.8</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="51" spans="1:4">
@@ -1625,51 +1625,51 @@
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>1.5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>6.3</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="60" spans="1:4">
@@ -1834,51 +1834,51 @@
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
-        <v>4.9</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>7.4</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:4">
@@ -2010,51 +2010,51 @@
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>0.2</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
         <v>1.2</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="97" spans="1:4">