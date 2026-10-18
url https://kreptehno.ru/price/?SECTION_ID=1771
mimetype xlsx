--- v4 (2026-10-18)
+++ v5 (2026-10-18)
@@ -704,51 +704,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768668c66a5700bae5beeaf76cf0508c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9d2ea9a5b52da8b12ade24efecb051.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>