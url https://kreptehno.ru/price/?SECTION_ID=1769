--- v0 (2026-04-16)
+++ v1 (2026-06-27)
@@ -788,51 +788,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d27635005e66888d7378dabca23531.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4785bd9fd2deef2ea345eaedd6107611.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1401,150 +1401,150 @@
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>12.6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>5.5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>11.7</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>14.2</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>10.1</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>5.1</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>3.9</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>6.1</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>6.8</v>
       </c>
     </row>
     <row r="41" spans="1:4">
@@ -1599,51 +1599,51 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>3.9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>1.8</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:4">
@@ -1731,62 +1731,62 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>10.7</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>10.2</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>17.1</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>17.9</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>1.7</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="63" spans="1:4">
@@ -1896,73 +1896,73 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>9.5</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>15.8</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>56</v>
       </c>
     </row>
     <row r="79" spans="1:4">
@@ -1995,51 +1995,51 @@
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>212</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>325</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="86" spans="1:4">
@@ -2116,73 +2116,73 @@
         <v>171</v>
       </c>
       <c r="D92" s="8">
         <v>4.2</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
         <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
-        <v>14.8</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="8">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="8">
-        <v>12.9</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D97" s="8">
         <v>6.4</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="8">
         <v>14.7</v>
       </c>
     </row>
     <row r="99" spans="1:4">