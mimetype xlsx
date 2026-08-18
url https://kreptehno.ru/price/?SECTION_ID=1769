--- v1 (2026-06-27)
+++ v2 (2026-08-18)
@@ -788,51 +788,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4785bd9fd2deef2ea345eaedd6107611.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb593fe112134619172d592393d9fc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1269,51 +1269,51 @@
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>3.5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>6.6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>6.6</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>8.7</v>
       </c>
     </row>
     <row r="20" spans="1:4">
@@ -1357,51 +1357,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>1.6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>3.4</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>3.1</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>3.6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>12.6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1412,51 +1412,51 @@
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>5.5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>11.4</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>14.2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:4">
@@ -1467,95 +1467,95 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>10.1</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>3.7</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>5.1</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>4.1</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>6.1</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>6.8</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>14.8</v>
       </c>
     </row>
     <row r="42" spans="1:4">
@@ -1599,95 +1599,95 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>3.9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>2.4</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
-        <v>4.9</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>5.4</v>
       </c>
     </row>
     <row r="54" spans="1:4">
@@ -1819,51 +1819,51 @@
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>9.3</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>5.7</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>6.6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>5.9</v>
       </c>
     </row>
     <row r="70" spans="1:4">
@@ -2039,51 +2039,51 @@
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="8">
         <v>5.5</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="8">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8">
         <v>61</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="8">
         <v>339</v>
       </c>
     </row>
     <row r="90" spans="1:4">
@@ -2215,51 +2215,51 @@
         <v>189</v>
       </c>
       <c r="D101" s="8">
         <v>9.1</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D103" s="8">
-        <v>5.1</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="8">
         <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="8">
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:4">