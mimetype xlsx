--- v0 (2026-04-16)
+++ v1 (2026-05-31)
@@ -656,51 +656,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee071dc1c19f2f735a0d6eb149ce0031.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61df2712143882498e3e7456d6d5be1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1401,51 +1401,51 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>4.1</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>6.2</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -1764,51 +1764,51 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>8.8</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>4.2</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>0.5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
@@ -1863,51 +1863,51 @@
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
-        <v>4.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="86" spans="1:4">