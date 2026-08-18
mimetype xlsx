--- v1 (2026-05-31)
+++ v2 (2026-08-18)
@@ -656,51 +656,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61df2712143882498e3e7456d6d5be1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065688f8c4cf676c2345698c11a965c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,51 +1126,51 @@
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>2.6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>3.6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>5.2</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
@@ -1599,51 +1599,51 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>0.9</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>1.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="62" spans="1:4">
@@ -1764,62 +1764,62 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>8.8</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>3.8</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>4.2</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>0.5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="78" spans="1:4">
@@ -1863,51 +1863,51 @@
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
-        <v>5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="86" spans="1:4">