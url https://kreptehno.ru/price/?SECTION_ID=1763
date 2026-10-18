--- v3 (2026-08-18)
+++ v4 (2026-10-18)
@@ -1148,51 +1148,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d60e9a52b3321dadd84ec58b43e0071.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950548d788c698a362180ba8e87ae4b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2696,51 +2696,51 @@
         <v>211</v>
       </c>
       <c r="D112" s="8">
         <v>18.5</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D113" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D114" s="8">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D115" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D116" s="8">
         <v>27</v>
       </c>
     </row>
     <row r="117" spans="1:4">
@@ -2993,84 +2993,84 @@
         <v>265</v>
       </c>
       <c r="D139" s="8">
         <v>45</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>5.5</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
-        <v>15.3</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D142" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D143" s="8">
         <v>12.1</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D144" s="8">
-        <v>19.7</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D145" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D146" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="147" spans="1:4">