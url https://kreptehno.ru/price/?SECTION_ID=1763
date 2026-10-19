--- v4 (2026-10-18)
+++ v5 (2026-10-19)
@@ -1148,51 +1148,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950548d788c698a362180ba8e87ae4b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609466e26e95b1db4d0c15e8e3df1991.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1684,51 +1684,51 @@
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>16.5</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:4">
@@ -1750,51 +1750,51 @@
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>7.4</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:4">
@@ -1805,95 +1805,95 @@
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>4.3</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:4">
@@ -2333,51 +2333,51 @@
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>93</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>5.8</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>9.6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>12.2</v>
       </c>
     </row>
     <row r="84" spans="1:4">
@@ -2685,51 +2685,51 @@
         <v>209</v>
       </c>
       <c r="D111" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D112" s="8">
         <v>18.5</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D113" s="8">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D114" s="8">
         <v>4.3</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D115" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:4">
@@ -2993,84 +2993,84 @@
         <v>265</v>
       </c>
       <c r="D139" s="8">
         <v>45</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D140" s="8">
         <v>5.5</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D141" s="8">
-        <v>10.9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D142" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D143" s="8">
         <v>12.1</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D144" s="8">
-        <v>17.3</v>
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D145" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D146" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="147" spans="1:4">