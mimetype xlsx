--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -1340,51 +1340,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704200985fa2afd03cdb8e98dfe9b21b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0abca3cd9865f14ab91652df9a441.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1832,183 +1832,183 @@
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>7.6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>7.7</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>10.2</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>15.4</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>12.1</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>14.1</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>101</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>260</v>
+        <v>212</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:4">
@@ -2019,84 +2019,84 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>122</v>
+        <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>6.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:4">
@@ -2162,51 +2162,51 @@
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>7.6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>7.3</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>11.9</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>5.8</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>9.4</v>
       </c>
     </row>
     <row r="51" spans="1:4">
@@ -2217,51 +2217,51 @@
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>12.2</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>19.8</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>24</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:4">
@@ -2305,51 +2305,51 @@
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:4">
@@ -2393,95 +2393,95 @@
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>8.9</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>7.9</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>1.5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>127</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
-        <v>7.5</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="76" spans="1:4">
@@ -2514,51 +2514,51 @@
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>52</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>1.4</v>
       </c>
     </row>
     <row r="83" spans="1:4">
@@ -2646,51 +2646,51 @@
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>9.1</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>6.8</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>17</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="8">
         <v>15.7</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="8">
         <v>16.1</v>
       </c>
     </row>
     <row r="95" spans="1:4">
@@ -2822,51 +2822,51 @@
         <v>199</v>
       </c>
       <c r="D106" s="8">
         <v>82</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D108" s="8">
-        <v>212</v>
+        <v>155</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D109" s="8">
         <v>210</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D110" s="8">
         <v>19.5</v>
       </c>
     </row>
     <row r="111" spans="1:4">
@@ -2976,62 +2976,62 @@
         <v>227</v>
       </c>
       <c r="D120" s="8">
         <v>11.7</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D121" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D122" s="8">
-        <v>6.5</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D123" s="8">
-        <v>9</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D124" s="8">
         <v>17.1</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="8">
         <v>18.3</v>
       </c>
     </row>
     <row r="126" spans="1:4">
@@ -3086,62 +3086,62 @@
         <v>247</v>
       </c>
       <c r="D130" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D131" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D132" s="8">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D133" s="8">
-        <v>44</v>
+        <v>58</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D134" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D135" s="8">
         <v>176</v>
       </c>
     </row>
     <row r="136" spans="1:4">
@@ -3207,128 +3207,128 @@
         <v>269</v>
       </c>
       <c r="D141" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D142" s="8">
         <v>3.7</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D143" s="8">
-        <v>173</v>
+        <v>101</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D144" s="8">
-        <v>27</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D145" s="8">
         <v>73</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D146" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D147" s="8">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D148" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D149" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D150" s="8">
-        <v>26</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D151" s="8">
         <v>30</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D152" s="8">
         <v>18.1</v>
       </c>
     </row>
     <row r="153" spans="1:4">
@@ -3350,150 +3350,150 @@
         <v>295</v>
       </c>
       <c r="D154" s="8">
         <v>76</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D155" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D156" s="8">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D157" s="8">
         <v>50</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D158" s="8">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D159" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D160" s="8">
         <v>10.3</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D161" s="8">
         <v>11.3</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D162" s="8">
-        <v>51</v>
+        <v>36</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D163" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D164" s="8">
         <v>89</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D165" s="8">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D166" s="8">
         <v>9.8</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D167" s="8">
         <v>11.4</v>
       </c>
     </row>
     <row r="168" spans="1:4">
@@ -3581,73 +3581,73 @@
         <v>337</v>
       </c>
       <c r="D175" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D176" s="8">
         <v>15.5</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D177" s="8">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D178" s="8">
         <v>52</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D179" s="8">
-        <v>19.4</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D180" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D181" s="8">
         <v>113</v>
       </c>
     </row>
     <row r="182" spans="1:4">
@@ -3724,51 +3724,51 @@
         <v>363</v>
       </c>
       <c r="D188" s="8">
         <v>149</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D189" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D190" s="8">
-        <v>1.9</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D191" s="8">
         <v>142</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D192" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="193" spans="1:4">