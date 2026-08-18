--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -1340,51 +1340,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0abca3cd9865f14ab91652df9a441.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3827cc21ba3f5afe290f450709c8c71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2283,51 +2283,51 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>63</v>
+        <v>43</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:4">
@@ -2448,51 +2448,51 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>127</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>5.7</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>2.3</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:4">
@@ -3262,51 +3262,51 @@
         <v>279</v>
       </c>
       <c r="D146" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D147" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D148" s="8">
-        <v>1.9</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D149" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D150" s="8">
         <v>16.1</v>
       </c>
     </row>
     <row r="151" spans="1:4">