--- v2 (2026-08-18)
+++ v3 (2026-08-19)
@@ -1340,51 +1340,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3827cc21ba3f5afe290f450709c8c71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be024bdad0ee6c1bfff11a2327ccfb21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>