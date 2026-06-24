--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2724">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2726">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Метрический крепеж/Болт к.п 5.8  DIN6921 (с рифлением)</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -2645,50 +2645,56 @@
   <si>
     <t>Болт шестигранный 14,0х140 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>14140-933 кл пр 10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 14,0х160 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>14160-933 кл пр 10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 16,0х140 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>16140-933 кл пр 10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 16,0х160 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>16160-933 кл пр 10.9</t>
   </si>
   <si>
+    <t>Болт шестигранный 16,0х120 цинк DIN 933 кл пр 10.9</t>
+  </si>
+  <si>
+    <t>16120-933 кл пр 10.9</t>
+  </si>
+  <si>
     <t>Метрический крепеж/Винт  DIN316 барашковый</t>
   </si>
   <si>
     <t>Винт барашковый М8*30 (оцинк) DIN316</t>
   </si>
   <si>
     <t>830-316</t>
   </si>
   <si>
     <t>Винт барашковый М8*40 (оцинк) DIN316</t>
   </si>
   <si>
     <t>840-316</t>
   </si>
   <si>
     <t>Винт барашковый М6*20 (оцинк) DIN316</t>
   </si>
   <si>
     <t>620-316</t>
   </si>
   <si>
     <t>Винт барашковый М8*20 (оцинк) DIN316</t>
   </si>
   <si>
     <t>820-316</t>
@@ -5636,56 +5642,50 @@
   <si>
     <t xml:space="preserve">Гайка шестигранная М24  DIN934 цинк </t>
   </si>
   <si>
     <t>24-934</t>
   </si>
   <si>
     <t xml:space="preserve">Гайка шестигранная М30  DIN934 цинк </t>
   </si>
   <si>
     <t>30-934</t>
   </si>
   <si>
     <t>Гайка шестигранная М27  DIN934 цинк</t>
   </si>
   <si>
     <t>27-934</t>
   </si>
   <si>
     <t xml:space="preserve">Гайка шестигранная М5  DIN934 цинк </t>
   </si>
   <si>
     <t>5-934</t>
   </si>
   <si>
-    <t xml:space="preserve">Гайка шестигранная М20  DIN934 цинк </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Гайка шестигранная М22  DIN934 цинк </t>
   </si>
   <si>
     <t>22-934</t>
   </si>
   <si>
     <t xml:space="preserve">Гайка шестигранная М3  DIN934 цинк </t>
   </si>
   <si>
     <t>3-934</t>
   </si>
   <si>
     <t>Гайка шестигранная М4  DIN934 цинк</t>
   </si>
   <si>
     <t>4-934</t>
   </si>
   <si>
     <t xml:space="preserve">Гайка шестигранная М18  DIN934 цинк </t>
   </si>
   <si>
     <t>18-934</t>
   </si>
   <si>
     <t xml:space="preserve">Гайка шестигранная М2  DIN934 цинк </t>
@@ -6341,50 +6341,56 @@
   <si>
     <t xml:space="preserve">Гайка низкая М24  DIN 439 цинк </t>
   </si>
   <si>
     <t>24-439</t>
   </si>
   <si>
     <t>Гайка низкая М36  DIN 439 цинк</t>
   </si>
   <si>
     <t>36-439</t>
   </si>
   <si>
     <t xml:space="preserve">Гайка низкая М14  DIN 439 цинк </t>
   </si>
   <si>
     <t>14-439</t>
   </si>
   <si>
     <t xml:space="preserve">Гайка низкая М27  DIN 439 цинк </t>
   </si>
   <si>
     <t>27-439</t>
   </si>
   <si>
+    <t>Гайка низкая М30  DIN 439 цинк</t>
+  </si>
+  <si>
+    <t>30-439</t>
+  </si>
+  <si>
     <t>Метрический крепеж/Гайка с нейлоновой вставкой(самостопорящая) DIN985</t>
   </si>
   <si>
     <t xml:space="preserve">Гайка с нейлоновой вставкой NYLOCK М12  DIN985 </t>
   </si>
   <si>
     <t>12-985</t>
   </si>
   <si>
     <t>Гайка с нейлоновой вставкой NYLOCK М8  DIN985</t>
   </si>
   <si>
     <t>8-985</t>
   </si>
   <si>
     <t>Гайка с нейлоновой вставкой NYLOCK М16  DIN985</t>
   </si>
   <si>
     <t>16-985</t>
   </si>
   <si>
     <t>Гайка с нейлоновой вставкой NYLOCK М4  DIN985</t>
   </si>
   <si>
     <t>4-985</t>
@@ -8186,51 +8192,51 @@
   <si>
     <t>ШР2-12</t>
   </si>
   <si>
     <t>Шпилька резьбовая 24*2000 оцинкованная DIN975</t>
   </si>
   <si>
     <t>ШР2-24</t>
   </si>
   <si>
     <t>Шпилька резьбовая 27*2000 оцинкованная DIN975</t>
   </si>
   <si>
     <t>ШР2-27.</t>
   </si>
   <si>
     <t>Шпилька резьбовая 4*1000 оцинкованная DIN975</t>
   </si>
   <si>
     <t>ШР1-04.</t>
   </si>
   <si>
     <t>Шпилька резьбовая 3*1000 оцинкованная DIN975</t>
   </si>
   <si>
-    <t>ШР1-03.</t>
+    <t>ШР1-03.**</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -8345,51 +8351,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189b7409ef0e880b92ae8b6d23bf6b81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad88eadf62b9c98d3664f314d775de1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8685,54 +8691,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1420"/>
+  <dimension ref="A1:D1421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B1420" sqref="B1420"/>
+      <selection activeCell="B1421" sqref="B1421"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -8985,183 +8991,183 @@
         <v>44</v>
       </c>
       <c r="D30" s="8">
         <v>7.6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="8">
-        <v>7.7</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="8">
         <v>10.2</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="8">
-        <v>15.4</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="8">
         <v>12.1</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="8">
         <v>14.1</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="8">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="8">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D40" s="8">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="8">
-        <v>101</v>
+        <v>58</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="8">
         <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="8">
-        <v>260</v>
+        <v>212</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D45" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D46" s="8">
         <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:4">
@@ -9172,84 +9178,84 @@
         <v>78</v>
       </c>
       <c r="D47" s="8">
         <v>106</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D48" s="8">
         <v>112</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D49" s="8">
-        <v>122</v>
+        <v>77</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="8">
         <v>89</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D51" s="8">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D52" s="8">
-        <v>6.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D53" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D54" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:4">
@@ -9315,51 +9321,51 @@
         <v>104</v>
       </c>
       <c r="D60" s="8">
         <v>7.6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D61" s="8">
         <v>7.3</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D62" s="8">
-        <v>11.9</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D63" s="8">
         <v>5.8</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D64" s="8">
         <v>9.4</v>
       </c>
     </row>
     <row r="65" spans="1:4">
@@ -9370,51 +9376,51 @@
         <v>114</v>
       </c>
       <c r="D65" s="8">
         <v>12.2</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D66" s="8">
         <v>19.8</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="8">
-        <v>24</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D69" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:4">
@@ -9458,51 +9464,51 @@
         <v>130</v>
       </c>
       <c r="D73" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D74" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D75" s="8">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D76" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D77" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:4">
@@ -9546,95 +9552,95 @@
         <v>146</v>
       </c>
       <c r="D81" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D83" s="8">
-        <v>8.9</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="8">
         <v>7.9</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D85" s="8">
         <v>1.5</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D86" s="8">
         <v>127</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D87" s="8">
-        <v>7.5</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="90" spans="1:4">
@@ -9667,51 +9673,51 @@
         <v>168</v>
       </c>
       <c r="D92" s="8">
         <v>52</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D93" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D94" s="8">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D95" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D96" s="8">
         <v>1.4</v>
       </c>
     </row>
     <row r="97" spans="1:4">
@@ -9799,51 +9805,51 @@
         <v>192</v>
       </c>
       <c r="D104" s="8">
         <v>9.1</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D105" s="8">
         <v>6.8</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D106" s="8">
-        <v>17</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D107" s="8">
         <v>15.7</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D108" s="8">
         <v>16.1</v>
       </c>
     </row>
     <row r="109" spans="1:4">
@@ -9975,51 +9981,51 @@
         <v>224</v>
       </c>
       <c r="D120" s="8">
         <v>82</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D121" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D122" s="8">
-        <v>212</v>
+        <v>155</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D123" s="8">
         <v>210</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D124" s="8">
         <v>19.5</v>
       </c>
     </row>
     <row r="125" spans="1:4">
@@ -10129,62 +10135,62 @@
         <v>252</v>
       </c>
       <c r="D134" s="8">
         <v>11.7</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D135" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D136" s="8">
-        <v>6.5</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D137" s="8">
-        <v>9</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D138" s="8">
         <v>17.1</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D139" s="8">
         <v>18.3</v>
       </c>
     </row>
     <row r="140" spans="1:4">
@@ -10239,62 +10245,62 @@
         <v>272</v>
       </c>
       <c r="D144" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D145" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D146" s="8">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D147" s="8">
-        <v>44</v>
+        <v>58</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D148" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D149" s="8">
         <v>176</v>
       </c>
     </row>
     <row r="150" spans="1:4">
@@ -10360,128 +10366,128 @@
         <v>294</v>
       </c>
       <c r="D155" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>295</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D156" s="8">
         <v>3.7</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D157" s="8">
-        <v>173</v>
+        <v>101</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>299</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D158" s="8">
-        <v>27</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D159" s="8">
         <v>73</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D160" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D161" s="8">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D162" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D163" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D164" s="8">
-        <v>26</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D165" s="8">
         <v>30</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D166" s="8">
         <v>18.1</v>
       </c>
     </row>
     <row r="167" spans="1:4">
@@ -10503,150 +10509,150 @@
         <v>320</v>
       </c>
       <c r="D168" s="8">
         <v>76</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D169" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D170" s="8">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D171" s="8">
         <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D172" s="8">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D173" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D174" s="8">
         <v>10.3</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D175" s="8">
         <v>11.3</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D176" s="8">
-        <v>51</v>
+        <v>36</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>337</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D177" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D178" s="8">
         <v>89</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D179" s="8">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>343</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D180" s="8">
         <v>9.8</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D181" s="8">
         <v>11.4</v>
       </c>
     </row>
     <row r="182" spans="1:4">
@@ -10734,73 +10740,73 @@
         <v>362</v>
       </c>
       <c r="D189" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D190" s="8">
         <v>15.5</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D191" s="8">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D192" s="8">
         <v>52</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D193" s="8">
-        <v>19.4</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D194" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D195" s="8">
         <v>113</v>
       </c>
     </row>
     <row r="196" spans="1:4">
@@ -10877,51 +10883,51 @@
         <v>388</v>
       </c>
       <c r="D202" s="8">
         <v>149</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D203" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D204" s="8">
-        <v>1.9</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D205" s="8">
         <v>142</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D206" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="207" spans="1:4">
@@ -11157,51 +11163,51 @@
         <v>437</v>
       </c>
       <c r="D228" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D229" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="B230" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D230" s="8">
-        <v>129</v>
+        <v>103</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="B231" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D231" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="B232" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D232" s="8">
         <v>146</v>
       </c>
     </row>
     <row r="233" spans="1:4">
@@ -11223,51 +11229,51 @@
         <v>449</v>
       </c>
       <c r="D234" s="8">
         <v>7.4</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D235" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D236" s="8">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D237" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D238" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="239" spans="1:4">
@@ -11465,51 +11471,51 @@
         <v>493</v>
       </c>
       <c r="D256" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D257" s="8">
         <v>68</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D258" s="8">
-        <v>111</v>
+        <v>58</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="B259" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D259" s="8">
         <v>56</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="B260" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D260" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="261" spans="1:4">
@@ -11520,51 +11526,51 @@
         <v>503</v>
       </c>
       <c r="D261" s="8">
         <v>51</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="B262" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D262" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="B263" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D263" s="8">
-        <v>120</v>
+        <v>64</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D264" s="8">
         <v>154</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D265" s="8">
         <v>69</v>
       </c>
     </row>
     <row r="266" spans="1:4">
@@ -11762,51 +11768,51 @@
         <v>547</v>
       </c>
       <c r="D283" s="8">
         <v>11.7</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>548</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D284" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D285" s="8">
-        <v>137</v>
+        <v>93</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D286" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D287" s="8">
         <v>7.1</v>
       </c>
     </row>
     <row r="288" spans="1:4">
@@ -11817,73 +11823,73 @@
         <v>557</v>
       </c>
       <c r="D288" s="8">
         <v>9.6</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D289" s="8">
         <v>12.2</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D290" s="8">
-        <v>17.7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D291" s="8">
         <v>83</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D292" s="8">
-        <v>86</v>
+        <v>134</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D293" s="8">
         <v>231</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D294" s="8">
         <v>271</v>
       </c>
     </row>
     <row r="295" spans="1:4">
@@ -11894,51 +11900,51 @@
         <v>571</v>
       </c>
       <c r="D295" s="8">
         <v>4.2</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D296" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D297" s="8">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D298" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D299" s="8">
         <v>17.4</v>
       </c>
     </row>
     <row r="300" spans="1:4">
@@ -12147,51 +12153,51 @@
         <v>617</v>
       </c>
       <c r="D318" s="8">
         <v>18.5</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D319" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D320" s="8">
-        <v>4.5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D321" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D322" s="8">
         <v>27</v>
       </c>
     </row>
     <row r="323" spans="1:4">
@@ -12433,139 +12439,139 @@
         <v>669</v>
       </c>
       <c r="D344" s="8">
         <v>7.1</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="B345" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D345" s="8">
         <v>45</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="B346" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D346" s="8">
-        <v>6.4</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="B347" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D347" s="8">
         <v>15.3</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="B348" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D348" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="B349" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D349" s="8">
         <v>12.1</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="B350" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D350" s="8">
-        <v>26</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="B351" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D351" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D352" s="8">
         <v>71</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D353" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D354" s="8">
-        <v>81</v>
+        <v>63</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="B355" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D355" s="8">
         <v>134</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="B356" s="6" t="s">
         <v>692</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D356" s="8">
         <v>198</v>
       </c>
     </row>
     <row r="357" spans="1:4">
@@ -12609,73 +12615,73 @@
         <v>701</v>
       </c>
       <c r="D360" s="8">
         <v>13.1</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D361" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D362" s="8">
-        <v>112</v>
+        <v>71</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D363" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="B364" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D364" s="8">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="B365" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D365" s="8">
         <v>11.3</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="B366" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D366" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="367" spans="1:4">
@@ -12686,51 +12692,51 @@
         <v>715</v>
       </c>
       <c r="D367" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D368" s="8">
         <v>76</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D369" s="8">
-        <v>89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D370" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D371" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="372" spans="1:4">
@@ -12812,51 +12818,51 @@
         <v>736</v>
       </c>
       <c r="D379" s="8">
         <v>40</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6" t="s">
         <v>737</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D380" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="B381" s="6" t="s">
         <v>739</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D381" s="8">
-        <v>27</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="B382" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D382" s="8">
         <v>16.8</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="6" t="s">
         <v>743</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D383" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="384" spans="1:4">
@@ -12867,84 +12873,84 @@
         <v>746</v>
       </c>
       <c r="D384" s="8">
         <v>11.2</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="B385" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D385" s="8">
         <v>11.3</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="B386" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D386" s="8">
-        <v>13.6</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="B387" s="6" t="s">
         <v>751</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D387" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="B388" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D388" s="8">
         <v>10.9</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="B389" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D389" s="8">
-        <v>4.8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="B390" s="6" t="s">
         <v>757</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D390" s="8">
         <v>13.1</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="B391" s="6" t="s">
         <v>759</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D391" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="392" spans="1:4">
@@ -12977,51 +12983,51 @@
         <v>766</v>
       </c>
       <c r="D394" s="8">
         <v>8.8</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6" t="s">
         <v>767</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D395" s="8">
         <v>5.4</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6" t="s">
         <v>769</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D396" s="8">
-        <v>15.9</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D397" s="8">
         <v>12.1</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6" t="s">
         <v>773</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D398" s="8">
         <v>74</v>
       </c>
     </row>
     <row r="399" spans="1:4">
@@ -13131,51 +13137,51 @@
         <v>794</v>
       </c>
       <c r="D408" s="8">
         <v>158</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D409" s="8">
         <v>4.1</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6" t="s">
         <v>797</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>798</v>
       </c>
       <c r="D410" s="8">
-        <v>65</v>
+        <v>81</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6" t="s">
         <v>799</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D411" s="8">
         <v>45</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D412" s="8">
         <v>4.9</v>
       </c>
     </row>
     <row r="413" spans="1:4">
@@ -13219,51 +13225,51 @@
         <v>810</v>
       </c>
       <c r="D416" s="8">
         <v>31</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="B417" s="6" t="s">
         <v>811</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D417" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="B418" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D418" s="8">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="B419" s="6" t="s">
         <v>815</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D419" s="8">
         <v>105</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="B420" s="6" t="s">
         <v>817</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D420" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="421" spans="1:4">
@@ -13461,51 +13467,51 @@
         <v>854</v>
       </c>
       <c r="D438" s="8">
         <v>10.2</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="B439" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D439" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="B440" s="6" t="s">
         <v>857</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D440" s="8">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="B441" s="6" t="s">
         <v>859</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D441" s="8">
         <v>30</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="B442" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D442" s="8">
         <v>36</v>
       </c>
     </row>
     <row r="443" spans="1:4">
@@ -13553,5636 +13559,5636 @@
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="B447" s="6" t="s">
         <v>871</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D447" s="8">
         <v>61</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="B448" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D448" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="449" spans="1:4">
-      <c r="B449" s="5" t="s">
+      <c r="B449" s="6" t="s">
         <v>875</v>
       </c>
+      <c r="C449" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="D449" s="8">
+        <v>77</v>
+      </c>
     </row>
     <row r="450" spans="1:4">
-      <c r="B450" s="0" t="s">
+      <c r="B450" s="5" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="B451" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C450" s="0" t="s">
+      <c r="C451" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D450" s="0" t="s">
+      <c r="D451" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>13.2</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="B452" s="6" t="s">
         <v>878</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D452" s="8">
-        <v>16.8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="B453" s="6" t="s">
         <v>880</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D453" s="8">
-        <v>4.2</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="B454" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D454" s="8">
-        <v>12.3</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="B455" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D455" s="8">
-        <v>6.5</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="B456" s="6" t="s">
         <v>886</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D456" s="8">
-        <v>8.4</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="B457" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D457" s="8">
-        <v>8.8</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="B458" s="6" t="s">
         <v>890</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D458" s="8">
-        <v>2.9</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="B459" s="6" t="s">
         <v>892</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D459" s="8">
-        <v>5.3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="B460" s="6" t="s">
         <v>894</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D460" s="8">
-        <v>11.2</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="B461" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D461" s="8">
-        <v>10</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="B462" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D462" s="8">
-        <v>13.3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="B463" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D463" s="8">
-        <v>8.6</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="B464" s="6" t="s">
         <v>902</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D464" s="8">
-        <v>11</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="B465" s="6" t="s">
         <v>904</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D465" s="8">
-        <v>9.3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="B466" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D466" s="8">
-        <v>5.1</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="B467" s="6" t="s">
         <v>908</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D467" s="8">
-        <v>10.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="B468" s="6" t="s">
         <v>910</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D468" s="8">
-        <v>11.6</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="B469" s="6" t="s">
         <v>912</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D469" s="8">
-        <v>10.7</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="B470" s="6" t="s">
         <v>914</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D470" s="8">
-        <v>4.8</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="B471" s="6" t="s">
         <v>916</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D471" s="8">
-        <v>13.6</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="B472" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D472" s="8">
-        <v>10.1</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="B473" s="6" t="s">
         <v>920</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D473" s="8">
-        <v>10.5</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="B474" s="6" t="s">
         <v>922</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D474" s="8">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="B475" s="6" t="s">
+        <v>924</v>
+      </c>
+      <c r="C475" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="D475" s="8">
         <v>12.7</v>
       </c>
     </row>
-    <row r="475" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="476" spans="1:4">
-      <c r="B476" s="0" t="s">
+      <c r="B476" s="5" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="B477" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C476" s="0" t="s">
+      <c r="C477" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D476" s="0" t="s">
+      <c r="D477" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2.4</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="B478" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D478" s="8">
-        <v>1.1</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="B479" s="6" t="s">
         <v>929</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D479" s="8">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="B480" s="6" t="s">
         <v>931</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D480" s="8">
-        <v>2.6</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="B481" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D481" s="8">
-        <v>3.6</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="B482" s="6" t="s">
         <v>935</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D482" s="8">
-        <v>5.2</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="B483" s="6" t="s">
         <v>937</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D483" s="8">
-        <v>0.4</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="B484" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D484" s="8">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="B485" s="6" t="s">
         <v>941</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>942</v>
       </c>
       <c r="D485" s="8">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="B486" s="6" t="s">
         <v>943</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>944</v>
       </c>
       <c r="D486" s="8">
-        <v>1.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="B487" s="6" t="s">
         <v>945</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D487" s="8">
-        <v>1</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="B488" s="6" t="s">
         <v>947</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D488" s="8">
-        <v>2.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="B489" s="6" t="s">
         <v>949</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D489" s="8">
-        <v>1.8</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="B490" s="6" t="s">
         <v>951</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D490" s="8">
-        <v>3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="B491" s="6" t="s">
         <v>953</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D491" s="8">
-        <v>3.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="B492" s="6" t="s">
         <v>955</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D492" s="8">
-        <v>8.3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="B493" s="6" t="s">
         <v>957</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D493" s="8">
-        <v>9</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="B494" s="6" t="s">
         <v>959</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D494" s="8">
-        <v>0.8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="B495" s="6" t="s">
         <v>961</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D495" s="8">
-        <v>2.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="B496" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D496" s="8">
-        <v>6.3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="B497" s="6" t="s">
         <v>965</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D497" s="8">
-        <v>1.8</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="B498" s="6" t="s">
         <v>967</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>968</v>
       </c>
       <c r="D498" s="8">
-        <v>0.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="B499" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D499" s="8">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="B500" s="6" t="s">
         <v>971</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D500" s="8">
-        <v>0.9</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="B501" s="6" t="s">
         <v>973</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D501" s="8">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="B502" s="6" t="s">
         <v>975</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D502" s="8">
-        <v>1.5</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="B503" s="6" t="s">
         <v>977</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D503" s="8">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="B504" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D504" s="8">
-        <v>2.3</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="B505" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D505" s="8">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="B506" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D506" s="8">
-        <v>4.1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="B507" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D507" s="8">
-        <v>6.2</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="B508" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D508" s="8">
-        <v>0.6</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="B509" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D509" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="B510" s="6" t="s">
         <v>991</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D510" s="8">
-        <v>1.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="B511" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D511" s="8">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="B512" s="6" t="s">
         <v>995</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D512" s="8">
-        <v>1</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="B513" s="6" t="s">
         <v>997</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D513" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="B514" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D514" s="8">
-        <v>1.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="B515" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D515" s="8">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="B516" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D516" s="8">
-        <v>2.1</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="B517" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D517" s="8">
-        <v>4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="B518" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D518" s="8">
-        <v>3.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="B519" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D519" s="8">
-        <v>3.7</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="B520" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D520" s="8">
-        <v>10.5</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="B521" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D521" s="8">
-        <v>11.8</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="B522" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D522" s="8">
-        <v>0.7</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="B523" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D523" s="8">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="B524" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D524" s="8">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="B525" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D525" s="8">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="B526" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D526" s="8">
-        <v>2.1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="B527" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D527" s="8">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="B528" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D528" s="8">
-        <v>2.7</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="B529" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D529" s="8">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="B530" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D530" s="8">
-        <v>6.4</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="B531" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D531" s="8">
-        <v>1.7</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D532" s="8">
-        <v>0.6</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D533" s="8">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D534" s="8">
-        <v>1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="B535" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D535" s="8">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D536" s="8">
-        <v>3.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="B537" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D537" s="8">
-        <v>5.6</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="B538" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D538" s="8">
-        <v>8.8</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="B539" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D539" s="8">
-        <v>0.4</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="B540" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D540" s="8">
-        <v>4.2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="B541" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D541" s="8">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="B542" s="6" t="s">
         <v>1055</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D542" s="8">
-        <v>0.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="B543" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D543" s="8">
-        <v>1.8</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="B544" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D544" s="8">
-        <v>0.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6" t="s">
         <v>1061</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1062</v>
       </c>
       <c r="D545" s="8">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6" t="s">
         <v>1063</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D546" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D547" s="8">
-        <v>2.4</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="D548" s="8">
-        <v>1.1</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D549" s="8">
-        <v>4.5</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="B550" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D550" s="8">
-        <v>6</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D551" s="8">
-        <v>0.8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D552" s="8">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="B553" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C553" s="7" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D553" s="8">
         <v>2</v>
       </c>
     </row>
-    <row r="553" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="554" spans="1:4">
-      <c r="B554" s="0" t="s">
+      <c r="B554" s="5" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="B555" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C554" s="0" t="s">
+      <c r="C555" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D554" s="0" t="s">
+      <c r="D555" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D556" s="8">
-        <v>7.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="B557" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D557" s="8">
-        <v>17.4</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="B558" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D558" s="8">
-        <v>12.7</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D559" s="8">
-        <v>33</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="B560" s="6" t="s">
         <v>1088</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D560" s="8">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="B561" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D561" s="8">
-        <v>6.4</v>
+        <v>38</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="B562" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D562" s="8">
-        <v>9</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="B563" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D563" s="8">
-        <v>11.9</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="B564" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D564" s="8">
-        <v>7.6</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="B565" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D565" s="8">
-        <v>17.7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="B566" s="6" t="s">
         <v>1100</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D566" s="8">
-        <v>2.1</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="B567" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D567" s="8">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="B568" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D568" s="8">
-        <v>3.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="B569" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D569" s="8">
-        <v>7.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="B570" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D570" s="8">
-        <v>10.7</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="B571" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D571" s="8">
-        <v>26</v>
+        <v>5</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="B572" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D572" s="8">
-        <v>3.4</v>
+        <v>26</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D573" s="8">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="B574" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D574" s="8">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="B575" s="6" t="s">
         <v>1118</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D575" s="8">
-        <v>5.7</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="B576" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D576" s="8">
-        <v>17.6</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="B577" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D577" s="8">
-        <v>8.5</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="B578" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D578" s="8">
-        <v>2.6</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="B579" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D579" s="8">
-        <v>3.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="B580" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D580" s="8">
-        <v>6.9</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="B581" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D581" s="8">
-        <v>5</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="B582" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D582" s="8">
-        <v>4.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="B583" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D583" s="8">
-        <v>9.2</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="B584" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D584" s="8">
-        <v>11.3</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="B585" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D585" s="8">
-        <v>13.1</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="B586" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D586" s="8">
-        <v>3.3</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="B587" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D587" s="8">
-        <v>30</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="B588" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D588" s="8">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="B589" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D589" s="8">
-        <v>13</v>
+        <v>29</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="B590" s="6" t="s">
         <v>1148</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D590" s="8">
-        <v>51</v>
+        <v>13</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="B591" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D591" s="8">
-        <v>3.7</v>
+        <v>51</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="B592" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D592" s="8">
-        <v>15.1</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="B593" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D593" s="8">
-        <v>5.9</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="B594" s="6" t="s">
         <v>1156</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D594" s="8">
-        <v>10.6</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="B595" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D595" s="8">
-        <v>42</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="B596" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D596" s="8">
-        <v>824</v>
+        <v>42</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="B597" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D597" s="8">
-        <v>14.4</v>
+        <v>824</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="B598" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D598" s="8">
-        <v>3.6</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="B599" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D599" s="8">
-        <v>24</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="B600" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D600" s="8">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="B601" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D601" s="8">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="B602" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D602" s="8">
-        <v>17</v>
+        <v>42</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="B603" s="6" t="s">
         <v>1174</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D603" s="8">
-        <v>18.5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="B604" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D604" s="8">
-        <v>24</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="B605" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D605" s="8">
-        <v>6.1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="B606" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D606" s="8">
-        <v>3.1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="B607" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D607" s="8">
-        <v>21</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="B608" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D608" s="8">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D609" s="8">
-        <v>6.9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D610" s="8">
-        <v>5</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="B611" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D611" s="8">
-        <v>7.4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="B612" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D612" s="8">
-        <v>8.9</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="B613" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D613" s="8">
-        <v>40</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="B614" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D614" s="8">
-        <v>19.4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="B615" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D615" s="8">
-        <v>2.8</v>
+        <v>19.4</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="B616" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D616" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="B617" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D617" s="8">
-        <v>0</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="B618" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D618" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="B619" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D619" s="8">
-        <v>5.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="B620" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D620" s="8">
-        <v>13.2</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="B621" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D621" s="8">
-        <v>5</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="B622" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D622" s="8">
-        <v>10.7</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="B623" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D623" s="8">
-        <v>14.5</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="B624" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D624" s="8">
-        <v>13.3</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="B625" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D625" s="8">
-        <v>15.8</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="B626" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="D626" s="8">
-        <v>29</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="B627" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D627" s="8">
-        <v>0</v>
+        <v>29</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="B628" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D628" s="8">
-        <v>11.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="B629" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D629" s="8">
-        <v>14.9</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="B630" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D630" s="8">
-        <v>5.8</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="B631" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D631" s="8">
-        <v>9.6</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="B632" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="D632" s="8">
-        <v>2.6</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6" t="s">
         <v>1234</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D633" s="8">
-        <v>3.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="B634" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D634" s="8">
-        <v>9.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="B635" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="D635" s="8">
-        <v>10.4</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="B636" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="D636" s="8">
-        <v>14.5</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="B637" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D637" s="8">
-        <v>24</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="B638" s="6" t="s">
         <v>1244</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1245</v>
       </c>
       <c r="D638" s="8">
-        <v>17.4</v>
+        <v>24</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="B639" s="6" t="s">
         <v>1246</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1247</v>
       </c>
       <c r="D639" s="8">
-        <v>101</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="B640" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1249</v>
       </c>
       <c r="D640" s="8">
-        <v>2.4</v>
+        <v>101</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="B641" s="6" t="s">
         <v>1250</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D641" s="8">
-        <v>12.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="B642" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="D642" s="8">
-        <v>11.7</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="B643" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D643" s="8">
-        <v>19.7</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="B644" s="6" t="s">
         <v>1256</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1257</v>
       </c>
       <c r="D644" s="8">
-        <v>27</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="B645" s="6" t="s">
         <v>1258</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D645" s="8">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="B646" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D646" s="8">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="B647" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1263</v>
       </c>
       <c r="D647" s="8">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="B648" s="6" t="s">
         <v>1264</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D648" s="8">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="B649" s="6" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C649" s="7" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D649" s="8">
         <v>2.1</v>
       </c>
     </row>
-    <row r="649" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="650" spans="1:4">
-      <c r="B650" s="0" t="s">
+      <c r="B650" s="5" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="B651" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C650" s="0" t="s">
+      <c r="C651" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D650" s="0" t="s">
+      <c r="D651" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2.2</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="B652" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D652" s="8">
-        <v>1.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="B653" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="D653" s="8">
-        <v>5.3</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="B654" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D654" s="8">
-        <v>1</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="B655" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D655" s="8">
-        <v>0.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="B656" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="D656" s="8">
-        <v>3.1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="B657" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="D657" s="8">
-        <v>1.2</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="B658" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D658" s="8">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="B659" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="D659" s="8">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="B660" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C660" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D660" s="8">
         <v>2.1</v>
       </c>
     </row>
-    <row r="660" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="661" spans="1:4">
-      <c r="B661" s="0" t="s">
+      <c r="B661" s="5" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="B662" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C661" s="0" t="s">
+      <c r="C662" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D661" s="0" t="s">
+      <c r="D662" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="B663" s="6" t="s">
         <v>1288</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1289</v>
       </c>
       <c r="D663" s="8">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="B664" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D664" s="8">
-        <v>2.9</v>
+        <v>45</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="B665" s="6" t="s">
         <v>1292</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1293</v>
       </c>
       <c r="D665" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="B666" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1295</v>
       </c>
       <c r="D666" s="8">
-        <v>3.5</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="B667" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D667" s="8">
-        <v>6.6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="B668" s="6" t="s">
         <v>1298</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1299</v>
       </c>
       <c r="D668" s="8">
         <v>6.6</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="B669" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="D669" s="8">
-        <v>9</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="B670" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D670" s="8">
-        <v>8.7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="B671" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="D671" s="8">
-        <v>21</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="B672" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1307</v>
       </c>
       <c r="D672" s="8">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="B673" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D673" s="8">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="B674" s="6" t="s">
         <v>1310</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1311</v>
       </c>
       <c r="D674" s="8">
-        <v>1.6</v>
+        <v>41</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="B675" s="6" t="s">
         <v>1312</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1313</v>
       </c>
       <c r="D675" s="8">
-        <v>3.4</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="B676" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D676" s="8">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="B677" s="6" t="s">
         <v>1316</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1317</v>
       </c>
       <c r="D677" s="8">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="B678" s="6" t="s">
         <v>1318</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1319</v>
       </c>
       <c r="D678" s="8">
-        <v>12.6</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="B679" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D679" s="8">
-        <v>5.5</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="B680" s="6" t="s">
         <v>1322</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1323</v>
       </c>
       <c r="D680" s="8">
-        <v>11.7</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="B681" s="6" t="s">
         <v>1324</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1325</v>
       </c>
       <c r="D681" s="8">
-        <v>14.2</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="B682" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D682" s="8">
-        <v>26</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="B683" s="6" t="s">
         <v>1328</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>1329</v>
       </c>
       <c r="D683" s="8">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="B684" s="6" t="s">
         <v>1330</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>1331</v>
       </c>
       <c r="D684" s="8">
-        <v>10.1</v>
+        <v>28</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="B685" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D685" s="8">
-        <v>3.8</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="B686" s="6" t="s">
         <v>1334</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1335</v>
       </c>
       <c r="D686" s="8">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="B687" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1337</v>
       </c>
       <c r="D687" s="8">
-        <v>5.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="B688" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D688" s="8">
-        <v>2.8</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="B689" s="6" t="s">
         <v>1340</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1341</v>
       </c>
       <c r="D689" s="8">
-        <v>3.9</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="B690" s="6" t="s">
         <v>1342</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>1343</v>
       </c>
       <c r="D690" s="8">
-        <v>6.1</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="B691" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D691" s="8">
-        <v>6.8</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="B692" s="6" t="s">
         <v>1346</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>1347</v>
       </c>
       <c r="D692" s="8">
-        <v>14.8</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="B693" s="6" t="s">
         <v>1348</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>1349</v>
       </c>
       <c r="D693" s="8">
-        <v>18.5</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="B694" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D694" s="8">
-        <v>36</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="B695" s="6" t="s">
         <v>1352</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>1353</v>
       </c>
       <c r="D695" s="8">
-        <v>17.6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="B696" s="6" t="s">
         <v>1354</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>1355</v>
       </c>
       <c r="D696" s="8">
-        <v>3.9</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="B697" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D697" s="8">
-        <v>2.7</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="B698" s="6" t="s">
         <v>1358</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>1359</v>
       </c>
       <c r="D698" s="8">
-        <v>1.8</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="B699" s="6" t="s">
         <v>1360</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>1361</v>
       </c>
       <c r="D699" s="8">
-        <v>2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="B700" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D700" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="B701" s="6" t="s">
         <v>1364</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>1365</v>
       </c>
       <c r="D701" s="8">
-        <v>4.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="B702" s="6" t="s">
         <v>1366</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>1367</v>
       </c>
       <c r="D702" s="8">
-        <v>2</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="B703" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D703" s="8">
-        <v>2.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="B704" s="6" t="s">
         <v>1370</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>1371</v>
       </c>
       <c r="D704" s="8">
-        <v>5.4</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="B705" s="6" t="s">
         <v>1372</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="D705" s="8">
-        <v>2.6</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="B706" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D706" s="8">
-        <v>5.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="B707" s="6" t="s">
         <v>1376</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1377</v>
       </c>
       <c r="D707" s="8">
-        <v>16.7</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="B708" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1379</v>
       </c>
       <c r="D708" s="8">
-        <v>10.7</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="B709" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D709" s="8">
-        <v>10.2</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="B710" s="6" t="s">
         <v>1382</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1383</v>
       </c>
       <c r="D710" s="8">
-        <v>17.1</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="B711" s="6" t="s">
         <v>1384</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>1385</v>
       </c>
       <c r="D711" s="8">
-        <v>17.9</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="B712" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D712" s="8">
-        <v>1.7</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="B713" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="D713" s="8">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="B714" s="6" t="s">
         <v>1390</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D714" s="8">
-        <v>22</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="B715" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D715" s="8">
-        <v>2.6</v>
+        <v>22</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="B716" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D716" s="8">
-        <v>9.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="B717" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D717" s="8">
-        <v>23</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="B718" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D718" s="8">
-        <v>5.7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="B719" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="D719" s="8">
-        <v>6.6</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="B720" s="6" t="s">
         <v>1402</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="D720" s="8">
-        <v>5.9</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="B721" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D721" s="8">
-        <v>10.4</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="B722" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1407</v>
       </c>
       <c r="D722" s="8">
-        <v>10.5</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="B723" s="6" t="s">
         <v>1408</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D723" s="8">
-        <v>1.8</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="B724" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D724" s="8">
-        <v>40</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="B725" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>1413</v>
       </c>
       <c r="D725" s="8">
-        <v>9.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="B726" s="6" t="s">
         <v>1414</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D726" s="8">
-        <v>15.8</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="B727" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D727" s="8">
-        <v>74</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="B728" s="6" t="s">
         <v>1418</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1419</v>
       </c>
       <c r="D728" s="8">
-        <v>88</v>
+        <v>70</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="B729" s="6" t="s">
         <v>1420</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>1421</v>
       </c>
       <c r="D729" s="8">
-        <v>56</v>
+        <v>88</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="B730" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D730" s="8">
-        <v>71</v>
+        <v>56</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="B731" s="6" t="s">
         <v>1424</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>1425</v>
       </c>
       <c r="D731" s="8">
-        <v>190</v>
+        <v>71</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="B732" s="6" t="s">
         <v>1426</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>1427</v>
       </c>
       <c r="D732" s="8">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="B733" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="D733" s="8">
-        <v>212</v>
+        <v>191</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="B734" s="6" t="s">
         <v>1430</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1431</v>
       </c>
       <c r="D734" s="8">
-        <v>35</v>
+        <v>212</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="B735" s="6" t="s">
         <v>1432</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1433</v>
       </c>
       <c r="D735" s="8">
-        <v>325</v>
+        <v>38</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="B736" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D736" s="8">
-        <v>64</v>
+        <v>325</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="B737" s="6" t="s">
         <v>1436</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D737" s="8">
-        <v>5.5</v>
+        <v>64</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="B738" s="6" t="s">
         <v>1438</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>1439</v>
       </c>
       <c r="D738" s="8">
-        <v>17</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="B739" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D739" s="8">
-        <v>61</v>
+        <v>17</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="B740" s="6" t="s">
         <v>1442</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>1443</v>
       </c>
       <c r="D740" s="8">
-        <v>339</v>
+        <v>61</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="B741" s="6" t="s">
         <v>1444</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1445</v>
       </c>
       <c r="D741" s="8">
-        <v>3.8</v>
+        <v>339</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="B742" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D742" s="8">
-        <v>4.7</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="B743" s="6" t="s">
         <v>1448</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1449</v>
       </c>
       <c r="D743" s="8">
-        <v>4.2</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="B744" s="6" t="s">
         <v>1450</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1451</v>
       </c>
       <c r="D744" s="8">
-        <v>359</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="B745" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D745" s="8">
-        <v>14.8</v>
+        <v>359</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="B746" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>1455</v>
       </c>
       <c r="D746" s="8">
-        <v>16</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="B747" s="6" t="s">
         <v>1456</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>1457</v>
       </c>
       <c r="D747" s="8">
-        <v>12.9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="B748" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D748" s="8">
-        <v>6.4</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="B749" s="6" t="s">
         <v>1460</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>1461</v>
       </c>
       <c r="D749" s="8">
-        <v>14.7</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="B750" s="6" t="s">
         <v>1462</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>1463</v>
       </c>
       <c r="D750" s="8">
-        <v>2.4</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="B751" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C751" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D751" s="8">
-        <v>9.1</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="B752" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="C752" s="7" t="s">
         <v>1467</v>
       </c>
       <c r="D752" s="8">
         <v>9.1</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="B753" s="6" t="s">
         <v>1468</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>1469</v>
       </c>
       <c r="D753" s="8">
-        <v>3</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="B754" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D754" s="8">
-        <v>5.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="B755" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>1473</v>
       </c>
       <c r="D755" s="8">
-        <v>17</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="B756" s="6" t="s">
         <v>1474</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>1475</v>
       </c>
       <c r="D756" s="8">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="B757" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D757" s="8">
-        <v>96</v>
+        <v>48</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="B758" s="6" t="s">
         <v>1478</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>1479</v>
       </c>
       <c r="D758" s="8">
-        <v>119</v>
+        <v>96</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="B759" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>1481</v>
       </c>
       <c r="D759" s="8">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="B760" s="6" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C760" s="7" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D760" s="8">
         <v>3.3</v>
       </c>
     </row>
-    <row r="760" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="761" spans="1:4">
-      <c r="B761" s="0" t="s">
+      <c r="B761" s="5" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="B762" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C761" s="0" t="s">
+      <c r="C762" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D761" s="0" t="s">
+      <c r="D762" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>3.8</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="B763" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D763" s="8">
-        <v>8.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="B764" s="6" t="s">
         <v>1487</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D764" s="8">
-        <v>4.1</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="B765" s="6" t="s">
         <v>1489</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>1490</v>
       </c>
       <c r="D765" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="B766" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D766" s="8">
-        <v>5.3</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="B767" s="6" t="s">
         <v>1493</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>1494</v>
       </c>
       <c r="D767" s="8">
-        <v>7.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="B768" s="6" t="s">
         <v>1495</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>1496</v>
       </c>
       <c r="D768" s="8">
-        <v>3.2</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="B769" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D769" s="8">
-        <v>1</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="B770" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>1500</v>
       </c>
       <c r="D770" s="8">
-        <v>1.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="B771" s="6" t="s">
         <v>1501</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>1502</v>
       </c>
       <c r="D771" s="8">
-        <v>4.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="B772" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D772" s="8">
-        <v>3.9</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="B773" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>1506</v>
       </c>
       <c r="D773" s="8">
-        <v>2.9</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="B774" s="6" t="s">
         <v>1507</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>1508</v>
       </c>
       <c r="D774" s="8">
-        <v>1.3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="B775" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D775" s="8">
-        <v>1.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="B776" s="6" t="s">
         <v>1511</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="D776" s="8">
-        <v>4</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="B777" s="6" t="s">
         <v>1513</v>
       </c>
       <c r="C777" s="7" t="s">
         <v>1514</v>
       </c>
       <c r="D777" s="8">
-        <v>6.4</v>
+        <v>4</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="B778" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C778" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D778" s="8">
-        <v>31</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="B779" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>1518</v>
       </c>
       <c r="D779" s="8">
-        <v>4.1</v>
+        <v>31</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="B780" s="6" t="s">
         <v>1519</v>
       </c>
       <c r="C780" s="7" t="s">
         <v>1520</v>
       </c>
       <c r="D780" s="8">
-        <v>2.4</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="B781" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D781" s="8">
-        <v>1.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="B782" s="6" t="s">
         <v>1523</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>1524</v>
       </c>
       <c r="D782" s="8">
-        <v>1</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="B783" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1526</v>
       </c>
       <c r="D783" s="8">
-        <v>4.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="B784" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D784" s="8">
-        <v>7.9</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="B785" s="6" t="s">
         <v>1529</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>1530</v>
       </c>
       <c r="D785" s="8">
-        <v>4</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="B786" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>1532</v>
       </c>
       <c r="D786" s="8">
-        <v>4.8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="B787" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D787" s="8">
-        <v>2.1</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="B788" s="6" t="s">
         <v>1535</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>1536</v>
       </c>
       <c r="D788" s="8">
-        <v>4.1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="B789" s="6" t="s">
         <v>1537</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>1538</v>
       </c>
       <c r="D789" s="8">
-        <v>1.5</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="B790" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D790" s="8">
-        <v>4.1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="B791" s="6" t="s">
         <v>1541</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>1542</v>
       </c>
       <c r="D791" s="8">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="B792" s="6" t="s">
         <v>1543</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>1544</v>
       </c>
       <c r="D792" s="8">
-        <v>39</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="B793" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C793" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D793" s="8">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="B794" s="6" t="s">
         <v>1547</v>
       </c>
       <c r="C794" s="7" t="s">
         <v>1548</v>
       </c>
       <c r="D794" s="8">
-        <v>7.7</v>
+        <v>41</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="B795" s="6" t="s">
         <v>1549</v>
       </c>
       <c r="C795" s="7" t="s">
         <v>1550</v>
       </c>
       <c r="D795" s="8">
-        <v>8.4</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="B796" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="C796" s="7" t="s">
         <v>1552</v>
       </c>
       <c r="D796" s="8">
-        <v>16.6</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="B797" s="6" t="s">
         <v>1553</v>
       </c>
       <c r="C797" s="7" t="s">
         <v>1554</v>
       </c>
       <c r="D797" s="8">
-        <v>4</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="B798" s="6" t="s">
         <v>1555</v>
       </c>
       <c r="C798" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D798" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="B799" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C799" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D799" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="B800" s="6" t="s">
         <v>1559</v>
       </c>
       <c r="C800" s="7" t="s">
         <v>1560</v>
       </c>
       <c r="D800" s="8">
-        <v>4.2</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="B801" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="C801" s="7" t="s">
         <v>1562</v>
       </c>
       <c r="D801" s="8">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="B802" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C802" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D802" s="8">
-        <v>15.5</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="B803" s="6" t="s">
         <v>1565</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="D803" s="8">
-        <v>8.6</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="B804" s="6" t="s">
         <v>1567</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>1568</v>
       </c>
       <c r="D804" s="8">
-        <v>9.3</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="B805" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C805" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D805" s="8">
-        <v>18.2</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="B806" s="6" t="s">
         <v>1571</v>
       </c>
       <c r="C806" s="7" t="s">
         <v>1572</v>
       </c>
       <c r="D806" s="8">
-        <v>11.7</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="B807" s="6" t="s">
         <v>1573</v>
       </c>
       <c r="C807" s="7" t="s">
         <v>1574</v>
       </c>
       <c r="D807" s="8">
-        <v>11.8</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="B808" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C808" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D808" s="8">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="B809" s="6" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C809" s="7" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D809" s="8">
         <v>10.1</v>
       </c>
     </row>
-    <row r="809" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="810" spans="1:4">
-      <c r="B810" s="0" t="s">
+      <c r="B810" s="5" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="B811" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C810" s="0" t="s">
+      <c r="C811" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D810" s="0" t="s">
+      <c r="D811" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>0.4</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="B812" s="6" t="s">
         <v>1580</v>
       </c>
       <c r="C812" s="7" t="s">
         <v>1581</v>
       </c>
       <c r="D812" s="8">
-        <v>2.4</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="B813" s="6" t="s">
         <v>1582</v>
       </c>
       <c r="C813" s="7" t="s">
         <v>1583</v>
       </c>
       <c r="D813" s="8">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="B814" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="C814" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="D814" s="8">
-        <v>3.1</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="B815" s="6" t="s">
         <v>1586</v>
       </c>
       <c r="C815" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D815" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="B816" s="6" t="s">
         <v>1588</v>
       </c>
       <c r="C816" s="7" t="s">
         <v>1589</v>
       </c>
       <c r="D816" s="8">
-        <v>1.7</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="B817" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="C817" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D817" s="8">
-        <v>2.3</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="B818" s="6" t="s">
         <v>1592</v>
       </c>
       <c r="C818" s="7" t="s">
         <v>1593</v>
       </c>
       <c r="D818" s="8">
-        <v>0.6</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="B819" s="6" t="s">
         <v>1594</v>
       </c>
       <c r="C819" s="7" t="s">
         <v>1595</v>
       </c>
       <c r="D819" s="8">
-        <v>2.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="B820" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C820" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D820" s="8">
-        <v>5.9</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="B821" s="6" t="s">
         <v>1598</v>
       </c>
       <c r="C821" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D821" s="8">
-        <v>8.1</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="B822" s="6" t="s">
         <v>1600</v>
       </c>
       <c r="C822" s="7" t="s">
         <v>1601</v>
       </c>
       <c r="D822" s="8">
-        <v>0.9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="B823" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C823" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D823" s="8">
-        <v>1.7</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="B824" s="6" t="s">
         <v>1604</v>
       </c>
       <c r="C824" s="7" t="s">
         <v>1605</v>
       </c>
       <c r="D824" s="8">
-        <v>0.7</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="B825" s="6" t="s">
         <v>1606</v>
       </c>
       <c r="C825" s="7" t="s">
         <v>1607</v>
       </c>
       <c r="D825" s="8">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="B826" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C826" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D826" s="8">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="B827" s="6" t="s">
         <v>1610</v>
       </c>
       <c r="C827" s="7" t="s">
         <v>1611</v>
       </c>
       <c r="D827" s="8">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="B828" s="6" t="s">
         <v>1612</v>
       </c>
       <c r="C828" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="D828" s="8">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="B829" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C829" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D829" s="8">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="B830" s="6" t="s">
         <v>1616</v>
       </c>
       <c r="C830" s="7" t="s">
         <v>1617</v>
       </c>
       <c r="D830" s="8">
-        <v>4.4</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="B831" s="6" t="s">
         <v>1618</v>
       </c>
       <c r="C831" s="7" t="s">
         <v>1619</v>
       </c>
       <c r="D831" s="8">
-        <v>5.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="B832" s="6" t="s">
         <v>1620</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1621</v>
       </c>
       <c r="D832" s="8">
-        <v>8.6</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="B833" s="6" t="s">
         <v>1622</v>
       </c>
       <c r="C833" s="7" t="s">
         <v>1623</v>
       </c>
       <c r="D833" s="8">
-        <v>1.5</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="B834" s="6" t="s">
         <v>1624</v>
       </c>
       <c r="C834" s="7" t="s">
         <v>1625</v>
       </c>
       <c r="D834" s="8">
-        <v>5.9</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="B835" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C835" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D835" s="8">
-        <v>10.6</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="B836" s="6" t="s">
         <v>1628</v>
       </c>
       <c r="C836" s="7" t="s">
         <v>1629</v>
       </c>
       <c r="D836" s="8">
-        <v>10.1</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="B837" s="6" t="s">
         <v>1630</v>
       </c>
       <c r="C837" s="7" t="s">
         <v>1631</v>
       </c>
       <c r="D837" s="8">
-        <v>14.8</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="B838" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C838" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D838" s="8">
-        <v>0.4</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="B839" s="6" t="s">
         <v>1634</v>
       </c>
       <c r="C839" s="7" t="s">
         <v>1635</v>
       </c>
       <c r="D839" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="B840" s="6" t="s">
         <v>1636</v>
       </c>
       <c r="C840" s="7" t="s">
         <v>1637</v>
       </c>
       <c r="D840" s="8">
-        <v>3.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="B841" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C841" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D841" s="8">
-        <v>1</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="B842" s="6" t="s">
         <v>1640</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>1641</v>
       </c>
       <c r="D842" s="8">
-        <v>3.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="B843" s="6" t="s">
         <v>1642</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>1643</v>
       </c>
       <c r="D843" s="8">
-        <v>5.9</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="B844" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="C844" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D844" s="8">
-        <v>3.8</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="B845" s="6" t="s">
         <v>1646</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>1647</v>
       </c>
       <c r="D845" s="8">
-        <v>5.7</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="B846" s="6" t="s">
         <v>1648</v>
       </c>
       <c r="C846" s="7" t="s">
         <v>1649</v>
       </c>
       <c r="D846" s="8">
-        <v>10.8</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="B847" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C847" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D847" s="8">
-        <v>4.9</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="B848" s="6" t="s">
         <v>1652</v>
       </c>
       <c r="C848" s="7" t="s">
         <v>1653</v>
       </c>
       <c r="D848" s="8">
-        <v>7.8</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="B849" s="6" t="s">
         <v>1654</v>
       </c>
       <c r="C849" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D849" s="8">
-        <v>11.8</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="B850" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C850" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D850" s="8">
-        <v>0.7</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="B851" s="6" t="s">
         <v>1658</v>
       </c>
       <c r="C851" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D851" s="8">
-        <v>3.5</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="B852" s="6" t="s">
         <v>1660</v>
       </c>
       <c r="C852" s="7" t="s">
         <v>1661</v>
       </c>
       <c r="D852" s="8">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="B853" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D853" s="8">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="B854" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="C854" s="7" t="s">
         <v>1665</v>
       </c>
       <c r="D854" s="8">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="B855" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>1667</v>
       </c>
       <c r="D855" s="8">
-        <v>1.5</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="B856" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D856" s="8">
-        <v>2.1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="B857" s="6" t="s">
         <v>1670</v>
       </c>
       <c r="C857" s="7" t="s">
         <v>1671</v>
       </c>
       <c r="D857" s="8">
-        <v>6.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="B858" s="6" t="s">
         <v>1672</v>
       </c>
       <c r="C858" s="7" t="s">
         <v>1673</v>
       </c>
       <c r="D858" s="8">
-        <v>1.7</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="B859" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C859" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D859" s="8">
-        <v>2.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="B860" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="C860" s="7" t="s">
         <v>1677</v>
       </c>
       <c r="D860" s="8">
-        <v>4.9</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="B861" s="6" t="s">
         <v>1678</v>
       </c>
       <c r="C861" s="7" t="s">
         <v>1679</v>
       </c>
       <c r="D861" s="8">
-        <v>9.1</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="B862" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="C862" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D862" s="8">
-        <v>0.4</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="B863" s="6" t="s">
         <v>1682</v>
       </c>
       <c r="C863" s="7" t="s">
         <v>1683</v>
       </c>
       <c r="D863" s="8">
-        <v>1.7</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="B864" s="6" t="s">
         <v>1684</v>
       </c>
       <c r="C864" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D864" s="8">
-        <v>0.3</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="B865" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C865" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D865" s="8">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="B866" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="C866" s="7" t="s">
         <v>1689</v>
       </c>
       <c r="D866" s="8">
-        <v>2.5</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="B867" s="6" t="s">
         <v>1690</v>
       </c>
       <c r="C867" s="7" t="s">
         <v>1691</v>
       </c>
       <c r="D867" s="8">
-        <v>0.3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="B868" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C868" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D868" s="8">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="B869" s="6" t="s">
         <v>1694</v>
       </c>
       <c r="C869" s="7" t="s">
         <v>1695</v>
       </c>
       <c r="D869" s="8">
-        <v>1</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="B870" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="C870" s="7" t="s">
         <v>1697</v>
       </c>
       <c r="D870" s="8">
-        <v>4.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="B871" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C871" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D871" s="8">
-        <v>0.5</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="B872" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="C872" s="7" t="s">
         <v>1701</v>
       </c>
       <c r="D872" s="8">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="B873" s="6" t="s">
         <v>1702</v>
       </c>
       <c r="C873" s="7" t="s">
         <v>1703</v>
       </c>
       <c r="D873" s="8">
-        <v>0.8</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="B874" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C874" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D874" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="B875" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="C875" s="7" t="s">
         <v>1707</v>
       </c>
       <c r="D875" s="8">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="B876" s="6" t="s">
         <v>1708</v>
       </c>
       <c r="C876" s="7" t="s">
         <v>1709</v>
       </c>
       <c r="D876" s="8">
-        <v>7.6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="B877" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C877" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D877" s="8">
-        <v>7.4</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="B878" s="6" t="s">
         <v>1712</v>
       </c>
       <c r="C878" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D878" s="8">
-        <v>21</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="B879" s="6" t="s">
         <v>1714</v>
       </c>
       <c r="C879" s="7" t="s">
         <v>1715</v>
       </c>
       <c r="D879" s="8">
-        <v>1.8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="B880" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C880" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D880" s="8">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="B881" s="6" t="s">
         <v>1718</v>
       </c>
       <c r="C881" s="7" t="s">
         <v>1719</v>
       </c>
       <c r="D881" s="8">
-        <v>0.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="B882" s="6" t="s">
         <v>1720</v>
       </c>
       <c r="C882" s="7" t="s">
         <v>1721</v>
       </c>
       <c r="D882" s="8">
-        <v>1.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="B883" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C883" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D883" s="8">
-        <v>3.4</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="B884" s="6" t="s">
         <v>1724</v>
       </c>
       <c r="C884" s="7" t="s">
         <v>1725</v>
       </c>
       <c r="D884" s="8">
-        <v>0.8</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="B885" s="6" t="s">
         <v>1726</v>
       </c>
       <c r="C885" s="7" t="s">
         <v>1727</v>
       </c>
       <c r="D885" s="8">
-        <v>3.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="B886" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C886" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D886" s="8">
-        <v>0.8</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="B887" s="6" t="s">
         <v>1730</v>
       </c>
       <c r="C887" s="7" t="s">
         <v>1731</v>
       </c>
       <c r="D887" s="8">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="B888" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="C888" s="7" t="s">
         <v>1733</v>
       </c>
       <c r="D888" s="8">
-        <v>0.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="B889" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C889" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D889" s="8">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="B890" s="6" t="s">
         <v>1736</v>
       </c>
       <c r="C890" s="7" t="s">
         <v>1737</v>
       </c>
       <c r="D890" s="8">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="B891" s="6" t="s">
         <v>1738</v>
       </c>
       <c r="C891" s="7" t="s">
         <v>1739</v>
       </c>
       <c r="D891" s="8">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="B892" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C892" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D892" s="8">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="B893" s="6" t="s">
         <v>1742</v>
       </c>
       <c r="C893" s="7" t="s">
         <v>1743</v>
       </c>
       <c r="D893" s="8">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="B894" s="6" t="s">
         <v>1744</v>
       </c>
       <c r="C894" s="7" t="s">
         <v>1745</v>
       </c>
       <c r="D894" s="8">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="B895" s="6" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C895" s="7" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D895" s="8">
         <v>2.5</v>
       </c>
     </row>
-    <row r="895" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="896" spans="1:4">
-      <c r="B896" s="0" t="s">
+      <c r="B896" s="5" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="B897" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C896" s="0" t="s">
+      <c r="C897" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D896" s="0" t="s">
+      <c r="D897" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2.6</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="B898" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C898" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D898" s="8">
-        <v>6.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="B899" s="6" t="s">
         <v>1751</v>
       </c>
       <c r="C899" s="7" t="s">
         <v>1752</v>
       </c>
       <c r="D899" s="8">
-        <v>13.4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="B900" s="6" t="s">
         <v>1753</v>
       </c>
       <c r="C900" s="7" t="s">
         <v>1754</v>
       </c>
       <c r="D900" s="8">
-        <v>4.2</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="B901" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C901" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D901" s="8">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="B902" s="6" t="s">
         <v>1757</v>
       </c>
       <c r="C902" s="7" t="s">
         <v>1758</v>
       </c>
       <c r="D902" s="8">
-        <v>3.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="B903" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="C903" s="7" t="s">
         <v>1760</v>
       </c>
       <c r="D903" s="8">
-        <v>6.3</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="B904" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C904" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D904" s="8">
-        <v>6.6</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="B905" s="6" t="s">
         <v>1763</v>
       </c>
       <c r="C905" s="7" t="s">
         <v>1764</v>
       </c>
       <c r="D905" s="8">
-        <v>8.3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="B906" s="6" t="s">
         <v>1765</v>
       </c>
       <c r="C906" s="7" t="s">
         <v>1766</v>
       </c>
       <c r="D906" s="8">
-        <v>3.3</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="B907" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="C907" s="7" t="s">
         <v>1768</v>
       </c>
       <c r="D907" s="8">
-        <v>3.2</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="B908" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="C908" s="7" t="s">
         <v>1770</v>
       </c>
       <c r="D908" s="8">
-        <v>8.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="B909" s="6" t="s">
         <v>1771</v>
       </c>
       <c r="C909" s="7" t="s">
         <v>1772</v>
       </c>
       <c r="D909" s="8">
-        <v>22</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="B910" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C910" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D910" s="8">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="B911" s="6" t="s">
         <v>1775</v>
       </c>
       <c r="C911" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="D911" s="8">
-        <v>6.7</v>
+        <v>27</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="B912" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="C912" s="7" t="s">
         <v>1778</v>
       </c>
       <c r="D912" s="8">
-        <v>8.4</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="B913" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C913" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D913" s="8">
-        <v>23</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="B914" s="6" t="s">
         <v>1781</v>
       </c>
       <c r="C914" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D914" s="8">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="B915" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="C915" s="7" t="s">
         <v>1784</v>
       </c>
       <c r="D915" s="8">
-        <v>12.3</v>
+        <v>34</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="B916" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="C916" s="7" t="s">
         <v>1786</v>
       </c>
       <c r="D916" s="8">
-        <v>2.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="B917" s="6" t="s">
         <v>1787</v>
       </c>
       <c r="C917" s="7" t="s">
         <v>1788</v>
       </c>
       <c r="D917" s="8">
-        <v>8.9</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="B918" s="6" t="s">
         <v>1789</v>
       </c>
       <c r="C918" s="7" t="s">
         <v>1790</v>
       </c>
       <c r="D918" s="8">
-        <v>17.2</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="B919" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="C919" s="7" t="s">
         <v>1792</v>
       </c>
       <c r="D919" s="8">
-        <v>29</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="B920" s="6" t="s">
         <v>1793</v>
       </c>
       <c r="C920" s="7" t="s">
         <v>1794</v>
       </c>
       <c r="D920" s="8">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="B921" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="C921" s="7" t="s">
         <v>1796</v>
       </c>
       <c r="D921" s="8">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="B922" s="6" t="s">
         <v>1797</v>
       </c>
       <c r="C922" s="7" t="s">
         <v>1798</v>
       </c>
       <c r="D922" s="8">
-        <v>7.8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="B923" s="6" t="s">
         <v>1799</v>
       </c>
       <c r="C923" s="7" t="s">
         <v>1800</v>
       </c>
       <c r="D923" s="8">
-        <v>0</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="B924" s="6" t="s">
         <v>1801</v>
       </c>
       <c r="C924" s="7" t="s">
         <v>1802</v>
       </c>
       <c r="D924" s="8">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="B925" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="C925" s="7" t="s">
         <v>1804</v>
       </c>
       <c r="D925" s="8">
-        <v>1.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="B926" s="6" t="s">
         <v>1805</v>
       </c>
       <c r="C926" s="7" t="s">
         <v>1806</v>
       </c>
       <c r="D926" s="8">
-        <v>115</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="B927" s="6" t="s">
         <v>1807</v>
       </c>
       <c r="C927" s="7" t="s">
         <v>1808</v>
       </c>
       <c r="D927" s="8">
-        <v>1.4</v>
+        <v>115</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="B928" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="C928" s="7" t="s">
         <v>1810</v>
       </c>
       <c r="D928" s="8">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="B929" s="6" t="s">
         <v>1811</v>
       </c>
       <c r="C929" s="7" t="s">
         <v>1812</v>
       </c>
       <c r="D929" s="8">
-        <v>1.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="B930" s="6" t="s">
         <v>1813</v>
       </c>
       <c r="C930" s="7" t="s">
         <v>1814</v>
       </c>
       <c r="D930" s="8">
-        <v>1.7</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="B931" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="C931" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D931" s="8">
-        <v>7.5</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="B932" s="6" t="s">
         <v>1817</v>
       </c>
       <c r="C932" s="7" t="s">
         <v>1818</v>
       </c>
       <c r="D932" s="8">
-        <v>2.1</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="B933" s="6" t="s">
         <v>1819</v>
       </c>
       <c r="C933" s="7" t="s">
         <v>1820</v>
       </c>
       <c r="D933" s="8">
-        <v>1.1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="B934" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="C934" s="7" t="s">
         <v>1822</v>
       </c>
       <c r="D934" s="8">
-        <v>1.6</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="B935" s="6" t="s">
         <v>1823</v>
       </c>
       <c r="C935" s="7" t="s">
         <v>1824</v>
       </c>
       <c r="D935" s="8">
-        <v>1.9</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="B936" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="C936" s="7" t="s">
         <v>1826</v>
       </c>
       <c r="D936" s="8">
         <v>1.9</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="B937" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="C937" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D937" s="8">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="B938" s="6" t="s">
         <v>1829</v>
       </c>
       <c r="C938" s="7" t="s">
         <v>1830</v>
       </c>
       <c r="D938" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="B939" s="6" t="s">
         <v>1831</v>
       </c>
       <c r="C939" s="7" t="s">
         <v>1832</v>
       </c>
       <c r="D939" s="8">
-        <v>3.7</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="B940" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="C940" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D940" s="8">
-        <v>11.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="B941" s="6" t="s">
         <v>1835</v>
       </c>
       <c r="C941" s="7" t="s">
         <v>1836</v>
       </c>
       <c r="D941" s="8">
-        <v>47</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="B942" s="6" t="s">
         <v>1837</v>
       </c>
       <c r="C942" s="7" t="s">
         <v>1838</v>
       </c>
       <c r="D942" s="8">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="B943" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="C943" s="7" t="s">
         <v>1840</v>
       </c>
       <c r="D943" s="8">
-        <v>1.8</v>
+        <v>54</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="B944" s="6" t="s">
         <v>1841</v>
       </c>
       <c r="C944" s="7" t="s">
         <v>1842</v>
       </c>
       <c r="D944" s="8">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="B945" s="6" t="s">
         <v>1843</v>
       </c>
       <c r="C945" s="7" t="s">
         <v>1844</v>
       </c>
       <c r="D945" s="8">
-        <v>0.9</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="B946" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="C946" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D946" s="8">
-        <v>2.9</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="B947" s="6" t="s">
         <v>1847</v>
       </c>
       <c r="C947" s="7" t="s">
         <v>1848</v>
       </c>
       <c r="D947" s="8">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="B948" s="6" t="s">
         <v>1849</v>
       </c>
       <c r="C948" s="7" t="s">
         <v>1850</v>
       </c>
       <c r="D948" s="8">
-        <v>29</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="B949" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="C949" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D949" s="8">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="B950" s="6" t="s">
         <v>1853</v>
       </c>
       <c r="C950" s="7" t="s">
         <v>1854</v>
       </c>
       <c r="D950" s="8">
-        <v>19.5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="B951" s="6" t="s">
         <v>1855</v>
       </c>
       <c r="C951" s="7" t="s">
         <v>1856</v>
       </c>
       <c r="D951" s="8">
-        <v>2.5</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="B952" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C952" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D952" s="8">
-        <v>3.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="B953" s="6" t="s">
         <v>1859</v>
       </c>
       <c r="C953" s="7" t="s">
         <v>1860</v>
       </c>
       <c r="D953" s="8">
-        <v>6.7</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="B954" s="6" t="s">
         <v>1861</v>
       </c>
       <c r="C954" s="7" t="s">
         <v>1862</v>
       </c>
       <c r="D954" s="8">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4">
+      <c r="B955" s="6" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C955" s="7" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D955" s="8">
         <v>2.8</v>
       </c>
     </row>
-    <row r="955" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="956" spans="1:4">
-      <c r="B956" s="0" t="s">
+      <c r="B956" s="5" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4">
+      <c r="B957" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C956" s="0" t="s">
+      <c r="C957" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D956" s="0" t="s">
+      <c r="D957" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="B958" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C958" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="D958" s="8">
-        <v>67</v>
+        <v>30</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="B959" s="6" t="s">
         <v>1868</v>
       </c>
       <c r="C959" s="7" t="s">
         <v>1869</v>
       </c>
       <c r="D959" s="8">
-        <v>46</v>
+        <v>67</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="B960" s="6" t="s">
         <v>1870</v>
       </c>
       <c r="C960" s="7" t="s">
         <v>1871</v>
       </c>
       <c r="D960" s="8">
-        <v>0.6</v>
+        <v>46</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="B961" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C961" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D961" s="8">
-        <v>17.6</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="B962" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="C962" s="7" t="s">
         <v>1875</v>
       </c>
       <c r="D962" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="B963" s="6" t="s">
         <v>1876</v>
       </c>
       <c r="C963" s="7" t="s">
         <v>1877</v>
       </c>
       <c r="D963" s="8">
         <v>0.3</v>
       </c>
     </row>
     <row r="964" spans="1:4">
@@ -19347,95 +19353,95 @@
         <v>1907</v>
       </c>
       <c r="D978" s="8">
         <v>9.4</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="B979" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C979" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D979" s="8">
         <v>16.2</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="B980" s="6" t="s">
         <v>1910</v>
       </c>
       <c r="C980" s="7" t="s">
         <v>1911</v>
       </c>
       <c r="D980" s="8">
-        <v>0</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="B981" s="6" t="s">
         <v>1912</v>
       </c>
       <c r="C981" s="7" t="s">
         <v>1913</v>
       </c>
       <c r="D981" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="B982" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="C982" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D982" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="B983" s="6" t="s">
         <v>1916</v>
       </c>
       <c r="C983" s="7" t="s">
         <v>1917</v>
       </c>
       <c r="D983" s="8">
-        <v>0</v>
+        <v>68</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="B984" s="6" t="s">
         <v>1918</v>
       </c>
       <c r="C984" s="7" t="s">
         <v>1919</v>
       </c>
       <c r="D984" s="8">
-        <v>0</v>
+        <v>112</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="B985" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C985" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D985" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="B986" s="5" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="B987" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C987" s="0" t="s">
         <v>6</v>
       </c>
@@ -19473,51 +19479,51 @@
         <v>1928</v>
       </c>
       <c r="D990" s="8">
         <v>44</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="B991" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C991" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D991" s="8">
         <v>2.2</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="B992" s="6" t="s">
         <v>1931</v>
       </c>
       <c r="C992" s="7" t="s">
         <v>1932</v>
       </c>
       <c r="D992" s="8">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="B993" s="6" t="s">
         <v>1933</v>
       </c>
       <c r="C993" s="7" t="s">
         <v>1934</v>
       </c>
       <c r="D993" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="B994" s="6" t="s">
         <v>1935</v>
       </c>
       <c r="C994" s="7" t="s">
         <v>1936</v>
       </c>
       <c r="D994" s="8">
         <v>6.6</v>
       </c>
     </row>
     <row r="995" spans="1:4">
@@ -19588,51 +19594,51 @@
         <v>1947</v>
       </c>
       <c r="D1001" s="8">
         <v>5.1</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="B1002" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="C1002" s="7" t="s">
         <v>1949</v>
       </c>
       <c r="D1002" s="8">
         <v>8.5</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="B1003" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C1003" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D1003" s="8">
-        <v>26</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="B1004" s="6" t="s">
         <v>1952</v>
       </c>
       <c r="C1004" s="7" t="s">
         <v>1953</v>
       </c>
       <c r="D1004" s="8">
         <v>7.4</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="B1005" s="6" t="s">
         <v>1954</v>
       </c>
       <c r="C1005" s="7" t="s">
         <v>1955</v>
       </c>
       <c r="D1005" s="8">
         <v>4.9</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
@@ -19753,84 +19759,84 @@
         <v>1977</v>
       </c>
       <c r="D1016" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="B1017" s="6" t="s">
         <v>1978</v>
       </c>
       <c r="C1017" s="7" t="s">
         <v>1979</v>
       </c>
       <c r="D1017" s="8">
         <v>28</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="B1018" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C1018" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D1018" s="8">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="B1019" s="6" t="s">
         <v>1982</v>
       </c>
       <c r="C1019" s="7" t="s">
         <v>1983</v>
       </c>
       <c r="D1019" s="8">
         <v>17.6</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="B1020" s="6" t="s">
         <v>1984</v>
       </c>
       <c r="C1020" s="7" t="s">
         <v>1985</v>
       </c>
       <c r="D1020" s="8">
         <v>11.6</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="B1021" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="C1021" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D1021" s="8">
-        <v>16.8</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="B1022" s="6" t="s">
         <v>1988</v>
       </c>
       <c r="C1022" s="7" t="s">
         <v>1989</v>
       </c>
       <c r="D1022" s="8">
         <v>139</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="B1023" s="6" t="s">
         <v>1990</v>
       </c>
       <c r="C1023" s="7" t="s">
         <v>1991</v>
       </c>
       <c r="D1023" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
@@ -19912,51 +19918,51 @@
         <v>2004</v>
       </c>
       <c r="D1031" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="B1032" s="6" t="s">
         <v>2005</v>
       </c>
       <c r="C1032" s="7" t="s">
         <v>2006</v>
       </c>
       <c r="D1032" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="B1033" s="6" t="s">
         <v>2007</v>
       </c>
       <c r="C1033" s="7" t="s">
         <v>2008</v>
       </c>
       <c r="D1033" s="8">
-        <v>4.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="B1034" s="6" t="s">
         <v>2009</v>
       </c>
       <c r="C1034" s="7" t="s">
         <v>2010</v>
       </c>
       <c r="D1034" s="8">
         <v>9.1</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="B1035" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="C1035" s="7" t="s">
         <v>2012</v>
       </c>
       <c r="D1035" s="8">
         <v>7.7</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
@@ -20038,51 +20044,51 @@
         <v>2025</v>
       </c>
       <c r="D1043" s="8">
         <v>9.2</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="B1044" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="C1044" s="7" t="s">
         <v>2027</v>
       </c>
       <c r="D1044" s="8">
         <v>14.8</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="B1045" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C1045" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D1045" s="8">
-        <v>18.1</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="B1046" s="6" t="s">
         <v>2030</v>
       </c>
       <c r="C1046" s="7" t="s">
         <v>2031</v>
       </c>
       <c r="D1046" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="B1047" s="6" t="s">
         <v>2032</v>
       </c>
       <c r="C1047" s="7" t="s">
         <v>2033</v>
       </c>
       <c r="D1047" s="8">
         <v>43</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
@@ -20246,62 +20252,62 @@
         <v>6</v>
       </c>
       <c r="D1063" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="B1064" s="6" t="s">
         <v>2060</v>
       </c>
       <c r="C1064" s="7" t="s">
         <v>2061</v>
       </c>
       <c r="D1064" s="8">
         <v>1.7</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="B1065" s="6" t="s">
         <v>2062</v>
       </c>
       <c r="C1065" s="7" t="s">
         <v>2063</v>
       </c>
       <c r="D1065" s="8">
-        <v>84</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="B1066" s="6" t="s">
         <v>2064</v>
       </c>
       <c r="C1066" s="7" t="s">
         <v>2065</v>
       </c>
       <c r="D1066" s="8">
-        <v>22</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="B1067" s="6" t="s">
         <v>2066</v>
       </c>
       <c r="C1067" s="7" t="s">
         <v>2067</v>
       </c>
       <c r="D1067" s="8">
         <v>39</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="B1068" s="6" t="s">
         <v>2068</v>
       </c>
       <c r="C1068" s="7" t="s">
         <v>2069</v>
       </c>
       <c r="D1068" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
@@ -20312,144 +20318,144 @@
         <v>2071</v>
       </c>
       <c r="D1069" s="8">
         <v>8.5</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="B1070" s="6" t="s">
         <v>2072</v>
       </c>
       <c r="C1070" s="7" t="s">
         <v>2073</v>
       </c>
       <c r="D1070" s="8">
         <v>5.1</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="B1071" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="C1071" s="7" t="s">
         <v>2075</v>
       </c>
       <c r="D1071" s="8">
-        <v>92</v>
+        <v>109</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="B1072" s="6" t="s">
         <v>2076</v>
       </c>
       <c r="C1072" s="7" t="s">
         <v>2077</v>
       </c>
       <c r="D1072" s="8">
         <v>232</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="B1073" s="6" t="s">
         <v>2078</v>
       </c>
       <c r="C1073" s="7" t="s">
         <v>2079</v>
       </c>
       <c r="D1073" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="B1074" s="5" t="s">
         <v>2080</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="B1075" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D1075" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="B1076" s="6" t="s">
         <v>2081</v>
       </c>
       <c r="C1076" s="7" t="s">
         <v>2082</v>
       </c>
       <c r="D1076" s="8">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="B1077" s="6" t="s">
         <v>2083</v>
       </c>
       <c r="C1077" s="7" t="s">
         <v>2084</v>
       </c>
       <c r="D1077" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="B1078" s="6" t="s">
         <v>2085</v>
       </c>
       <c r="C1078" s="7" t="s">
         <v>2086</v>
       </c>
       <c r="D1078" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="B1079" s="6" t="s">
         <v>2087</v>
       </c>
       <c r="C1079" s="7" t="s">
         <v>2088</v>
       </c>
       <c r="D1079" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="B1080" s="6" t="s">
         <v>2089</v>
       </c>
       <c r="C1080" s="7" t="s">
         <v>2090</v>
       </c>
       <c r="D1080" s="8">
-        <v>3.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="B1081" s="6" t="s">
         <v>2091</v>
       </c>
       <c r="C1081" s="7" t="s">
         <v>2092</v>
       </c>
       <c r="D1081" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="B1082" s="6" t="s">
         <v>2093</v>
       </c>
       <c r="C1082" s="7" t="s">
         <v>2094</v>
       </c>
       <c r="D1082" s="8">
         <v>6.4</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
@@ -20497,3587 +20503,3598 @@
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="B1087" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="C1087" s="7" t="s">
         <v>2104</v>
       </c>
       <c r="D1087" s="8">
         <v>5.3</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="B1088" s="6" t="s">
         <v>2105</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2106</v>
       </c>
       <c r="D1088" s="8">
         <v>141</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
-      <c r="B1089" s="5" t="s">
+      <c r="B1089" s="6" t="s">
         <v>2107</v>
       </c>
+      <c r="C1089" s="7" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D1089" s="8">
+        <v>72</v>
+      </c>
     </row>
     <row r="1090" spans="1:4">
-      <c r="B1090" s="0" t="s">
+      <c r="B1090" s="5" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="B1091" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1090" s="0" t="s">
+      <c r="C1091" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1090" s="0" t="s">
+      <c r="D1091" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>5.4</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="B1092" s="6" t="s">
         <v>2110</v>
       </c>
       <c r="C1092" s="7" t="s">
         <v>2111</v>
       </c>
       <c r="D1092" s="8">
-        <v>1.8</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="B1093" s="6" t="s">
         <v>2112</v>
       </c>
       <c r="C1093" s="7" t="s">
         <v>2113</v>
       </c>
       <c r="D1093" s="8">
-        <v>10.9</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="B1094" s="6" t="s">
         <v>2114</v>
       </c>
       <c r="C1094" s="7" t="s">
         <v>2115</v>
       </c>
       <c r="D1094" s="8">
-        <v>0.6</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="B1095" s="6" t="s">
         <v>2116</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2117</v>
       </c>
       <c r="D1095" s="8">
-        <v>9.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="B1096" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="C1096" s="7" t="s">
         <v>2119</v>
       </c>
       <c r="D1096" s="8">
-        <v>0.7</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="B1097" s="6" t="s">
         <v>2120</v>
       </c>
       <c r="C1097" s="7" t="s">
         <v>2121</v>
       </c>
       <c r="D1097" s="8">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="B1098" s="6" t="s">
         <v>2122</v>
       </c>
       <c r="C1098" s="7" t="s">
         <v>2123</v>
       </c>
       <c r="D1098" s="8">
-        <v>3</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="B1099" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="C1099" s="7" t="s">
         <v>2125</v>
       </c>
       <c r="D1099" s="8">
-        <v>42</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="B1100" s="6" t="s">
         <v>2126</v>
       </c>
       <c r="C1100" s="7" t="s">
         <v>2127</v>
       </c>
       <c r="D1100" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4">
+      <c r="B1101" s="6" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C1101" s="7" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1101" s="8">
         <v>23</v>
       </c>
     </row>
-    <row r="1101" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1102" spans="1:4">
-      <c r="B1102" s="0" t="s">
+      <c r="B1102" s="5" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4">
+      <c r="B1103" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1102" s="0" t="s">
+      <c r="C1103" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1102" s="0" t="s">
+      <c r="D1103" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>7.5</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="B1104" s="6" t="s">
         <v>2131</v>
       </c>
       <c r="C1104" s="7" t="s">
         <v>2132</v>
       </c>
       <c r="D1104" s="8">
-        <v>3.7</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="B1105" s="6" t="s">
         <v>2133</v>
       </c>
       <c r="C1105" s="7" t="s">
         <v>2134</v>
       </c>
       <c r="D1105" s="8">
-        <v>15.4</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="B1106" s="6" t="s">
         <v>2135</v>
       </c>
       <c r="C1106" s="7" t="s">
         <v>2136</v>
       </c>
       <c r="D1106" s="8">
-        <v>22</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="B1107" s="6" t="s">
         <v>2137</v>
       </c>
       <c r="C1107" s="7" t="s">
         <v>2138</v>
       </c>
       <c r="D1107" s="8">
-        <v>83</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="B1108" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="C1108" s="7" t="s">
         <v>2140</v>
       </c>
       <c r="D1108" s="8">
-        <v>32</v>
+        <v>67</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="B1109" s="6" t="s">
         <v>2141</v>
       </c>
       <c r="C1109" s="7" t="s">
         <v>2142</v>
       </c>
       <c r="D1109" s="8">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="B1110" s="6" t="s">
         <v>2143</v>
       </c>
       <c r="C1110" s="7" t="s">
         <v>2144</v>
       </c>
       <c r="D1110" s="8">
-        <v>145</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="B1111" s="6" t="s">
         <v>2145</v>
       </c>
       <c r="C1111" s="7" t="s">
         <v>2146</v>
       </c>
       <c r="D1111" s="8">
-        <v>2.1</v>
+        <v>123</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="B1112" s="6" t="s">
         <v>2147</v>
       </c>
       <c r="C1112" s="7" t="s">
         <v>2148</v>
       </c>
       <c r="D1112" s="8">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4">
+      <c r="B1113" s="6" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C1113" s="7" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D1113" s="8">
         <v>1037</v>
       </c>
     </row>
-    <row r="1113" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1114" spans="1:4">
-      <c r="B1114" s="0" t="s">
+      <c r="B1114" s="5" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4">
+      <c r="B1115" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1114" s="0" t="s">
+      <c r="C1115" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1114" s="0" t="s">
+      <c r="D1115" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>6.3</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="B1116" s="6" t="s">
         <v>2152</v>
       </c>
       <c r="C1116" s="7" t="s">
         <v>2153</v>
       </c>
       <c r="D1116" s="8">
-        <v>3.2</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="B1117" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="C1117" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D1117" s="8">
-        <v>15.5</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="B1118" s="6" t="s">
         <v>2156</v>
       </c>
       <c r="C1118" s="7" t="s">
         <v>2157</v>
       </c>
       <c r="D1118" s="8">
-        <v>1.6</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="B1119" s="6" t="s">
         <v>2158</v>
       </c>
       <c r="C1119" s="7" t="s">
         <v>2159</v>
       </c>
       <c r="D1119" s="8">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="B1120" s="6" t="s">
         <v>2160</v>
       </c>
       <c r="C1120" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="D1120" s="8">
-        <v>1.2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="B1121" s="6" t="s">
         <v>2162</v>
       </c>
       <c r="C1121" s="7" t="s">
         <v>2163</v>
       </c>
       <c r="D1121" s="8">
-        <v>57</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="B1122" s="6" t="s">
         <v>2164</v>
       </c>
       <c r="C1122" s="7" t="s">
         <v>2165</v>
       </c>
       <c r="D1122" s="8">
-        <v>0.7</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="B1123" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="C1123" s="7" t="s">
         <v>2167</v>
       </c>
       <c r="D1123" s="8">
-        <v>10</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="B1124" s="6" t="s">
         <v>2168</v>
       </c>
       <c r="C1124" s="7" t="s">
         <v>2169</v>
       </c>
       <c r="D1124" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4">
+      <c r="B1125" s="6" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C1125" s="7" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D1125" s="8">
         <v>64</v>
       </c>
     </row>
-    <row r="1125" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1126" spans="1:4">
-      <c r="B1126" s="0" t="s">
+      <c r="B1126" s="5" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4">
+      <c r="B1127" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1126" s="0" t="s">
+      <c r="C1127" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1126" s="0" t="s">
+      <c r="D1127" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="B1128" s="6" t="s">
         <v>2173</v>
       </c>
       <c r="C1128" s="7" t="s">
         <v>2174</v>
       </c>
       <c r="D1128" s="8">
-        <v>56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="B1129" s="6" t="s">
         <v>2175</v>
       </c>
       <c r="C1129" s="7" t="s">
         <v>2176</v>
       </c>
       <c r="D1129" s="8">
-        <v>110</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="B1130" s="6" t="s">
         <v>2177</v>
       </c>
       <c r="C1130" s="7" t="s">
         <v>2178</v>
       </c>
       <c r="D1130" s="8">
-        <v>61</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="B1131" s="6" t="s">
         <v>2179</v>
       </c>
       <c r="C1131" s="7" t="s">
         <v>2180</v>
       </c>
       <c r="D1131" s="8">
-        <v>87</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="B1132" s="6" t="s">
         <v>2181</v>
       </c>
       <c r="C1132" s="7" t="s">
         <v>2182</v>
       </c>
       <c r="D1132" s="8">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="B1133" s="6" t="s">
         <v>2183</v>
       </c>
       <c r="C1133" s="7" t="s">
         <v>2184</v>
       </c>
       <c r="D1133" s="8">
-        <v>141</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="B1134" s="6" t="s">
         <v>2185</v>
       </c>
       <c r="C1134" s="7" t="s">
         <v>2186</v>
       </c>
       <c r="D1134" s="8">
-        <v>51</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="B1135" s="6" t="s">
         <v>2187</v>
       </c>
       <c r="C1135" s="7" t="s">
         <v>2188</v>
       </c>
       <c r="D1135" s="8">
-        <v>153</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="B1136" s="6" t="s">
         <v>2189</v>
       </c>
       <c r="C1136" s="7" t="s">
         <v>2190</v>
       </c>
       <c r="D1136" s="8">
-        <v>36</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="B1137" s="6" t="s">
         <v>2191</v>
       </c>
       <c r="C1137" s="7" t="s">
         <v>2192</v>
       </c>
       <c r="D1137" s="8">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="B1138" s="6" t="s">
         <v>2193</v>
       </c>
       <c r="C1138" s="7" t="s">
         <v>2194</v>
       </c>
       <c r="D1138" s="8">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="B1139" s="6" t="s">
         <v>2195</v>
       </c>
       <c r="C1139" s="7" t="s">
         <v>2196</v>
       </c>
       <c r="D1139" s="8">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="B1140" s="6" t="s">
         <v>2197</v>
       </c>
       <c r="C1140" s="7" t="s">
         <v>2198</v>
       </c>
       <c r="D1140" s="8">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="B1141" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="C1141" s="7" t="s">
         <v>2200</v>
       </c>
       <c r="D1141" s="8">
-        <v>164</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="B1142" s="6" t="s">
         <v>2201</v>
       </c>
       <c r="C1142" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="D1142" s="8">
-        <v>73</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="B1143" s="6" t="s">
         <v>2203</v>
       </c>
       <c r="C1143" s="7" t="s">
         <v>2204</v>
       </c>
       <c r="D1143" s="8">
-        <v>190</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="B1144" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="C1144" s="7" t="s">
         <v>2206</v>
       </c>
       <c r="D1144" s="8">
-        <v>207</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="B1145" s="6" t="s">
         <v>2207</v>
       </c>
       <c r="C1145" s="7" t="s">
         <v>2208</v>
       </c>
       <c r="D1145" s="8">
-        <v>237</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="B1146" s="6" t="s">
         <v>2209</v>
       </c>
       <c r="C1146" s="7" t="s">
         <v>2210</v>
       </c>
       <c r="D1146" s="8">
-        <v>65</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="B1147" s="6" t="s">
         <v>2211</v>
       </c>
       <c r="C1147" s="7" t="s">
         <v>2212</v>
       </c>
       <c r="D1147" s="8">
-        <v>436</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="B1148" s="6" t="s">
         <v>2213</v>
       </c>
       <c r="C1148" s="7" t="s">
         <v>2214</v>
       </c>
       <c r="D1148" s="8">
-        <v>55</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="B1149" s="6" t="s">
         <v>2215</v>
       </c>
       <c r="C1149" s="7" t="s">
         <v>2216</v>
       </c>
       <c r="D1149" s="8">
-        <v>94</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="B1150" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="C1150" s="7" t="s">
         <v>2218</v>
       </c>
       <c r="D1150" s="8">
-        <v>105</v>
+        <v>94</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="B1151" s="6" t="s">
         <v>2219</v>
       </c>
       <c r="C1151" s="7" t="s">
         <v>2220</v>
       </c>
       <c r="D1151" s="8">
-        <v>143</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="B1152" s="6" t="s">
         <v>2221</v>
       </c>
       <c r="C1152" s="7" t="s">
         <v>2222</v>
       </c>
       <c r="D1152" s="8">
-        <v>165</v>
+        <v>143</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="B1153" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="C1153" s="7" t="s">
         <v>2224</v>
       </c>
       <c r="D1153" s="8">
-        <v>188</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="B1154" s="6" t="s">
         <v>2225</v>
       </c>
       <c r="C1154" s="7" t="s">
         <v>2226</v>
       </c>
       <c r="D1154" s="8">
-        <v>393</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="B1155" s="6" t="s">
         <v>2227</v>
       </c>
       <c r="C1155" s="7" t="s">
         <v>2228</v>
       </c>
       <c r="D1155" s="8">
-        <v>406</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="B1156" s="6" t="s">
         <v>2229</v>
       </c>
       <c r="C1156" s="7" t="s">
         <v>2230</v>
       </c>
       <c r="D1156" s="8">
-        <v>48</v>
+        <v>406</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="B1157" s="6" t="s">
         <v>2231</v>
       </c>
       <c r="C1157" s="7" t="s">
         <v>2232</v>
       </c>
       <c r="D1157" s="8">
-        <v>224</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="B1158" s="6" t="s">
         <v>2233</v>
       </c>
       <c r="C1158" s="7" t="s">
         <v>2234</v>
       </c>
       <c r="D1158" s="8">
-        <v>261</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="B1159" s="6" t="s">
         <v>2235</v>
       </c>
       <c r="C1159" s="7" t="s">
         <v>2236</v>
       </c>
       <c r="D1159" s="8">
-        <v>380</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="B1160" s="6" t="s">
         <v>2237</v>
       </c>
       <c r="C1160" s="7" t="s">
         <v>2238</v>
       </c>
       <c r="D1160" s="8">
-        <v>126</v>
+        <v>380</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="B1161" s="6" t="s">
         <v>2239</v>
       </c>
       <c r="C1161" s="7" t="s">
         <v>2240</v>
       </c>
       <c r="D1161" s="8">
-        <v>87</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="B1162" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C1162" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D1162" s="8">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4">
+      <c r="B1163" s="6" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C1163" s="7" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D1163" s="8">
         <v>449</v>
       </c>
     </row>
-    <row r="1163" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1164" spans="1:4">
-      <c r="B1164" s="0" t="s">
+      <c r="B1164" s="5" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4">
+      <c r="B1165" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1164" s="0" t="s">
+      <c r="C1165" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1164" s="0" t="s">
+      <c r="D1165" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="B1166" s="6" t="s">
         <v>2246</v>
       </c>
       <c r="C1166" s="7" t="s">
         <v>2247</v>
       </c>
       <c r="D1166" s="8">
-        <v>92</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="B1167" s="6" t="s">
         <v>2248</v>
       </c>
       <c r="C1167" s="7" t="s">
         <v>2249</v>
       </c>
       <c r="D1167" s="8">
-        <v>121</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="B1168" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="C1168" s="7" t="s">
         <v>2251</v>
       </c>
       <c r="D1168" s="8">
-        <v>134</v>
+        <v>121</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="B1169" s="6" t="s">
         <v>2252</v>
       </c>
       <c r="C1169" s="7" t="s">
         <v>2253</v>
       </c>
       <c r="D1169" s="8">
-        <v>46</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="B1170" s="6" t="s">
         <v>2254</v>
       </c>
       <c r="C1170" s="7" t="s">
         <v>2255</v>
       </c>
       <c r="D1170" s="8">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="B1171" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="C1171" s="7" t="s">
         <v>2257</v>
       </c>
       <c r="D1171" s="8">
-        <v>147</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="B1172" s="6" t="s">
         <v>2258</v>
       </c>
       <c r="C1172" s="7" t="s">
         <v>2259</v>
       </c>
       <c r="D1172" s="8">
-        <v>51</v>
+        <v>147</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="B1173" s="6" t="s">
         <v>2260</v>
       </c>
       <c r="C1173" s="7" t="s">
         <v>2261</v>
       </c>
       <c r="D1173" s="8">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="B1174" s="6" t="s">
         <v>2262</v>
       </c>
       <c r="C1174" s="7" t="s">
         <v>2263</v>
       </c>
       <c r="D1174" s="8">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="B1175" s="6" t="s">
         <v>2264</v>
       </c>
       <c r="C1175" s="7" t="s">
         <v>2265</v>
       </c>
       <c r="D1175" s="8">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="B1176" s="6" t="s">
         <v>2266</v>
       </c>
       <c r="C1176" s="7" t="s">
         <v>2267</v>
       </c>
       <c r="D1176" s="8">
-        <v>157</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="B1177" s="6" t="s">
         <v>2268</v>
       </c>
       <c r="C1177" s="7" t="s">
         <v>2269</v>
       </c>
       <c r="D1177" s="8">
-        <v>30</v>
+        <v>157</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="B1178" s="6" t="s">
         <v>2270</v>
       </c>
       <c r="C1178" s="7" t="s">
         <v>2271</v>
       </c>
       <c r="D1178" s="8">
-        <v>198</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="B1179" s="6" t="s">
         <v>2272</v>
       </c>
       <c r="C1179" s="7" t="s">
         <v>2273</v>
       </c>
       <c r="D1179" s="8">
-        <v>170</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="B1180" s="6" t="s">
         <v>2274</v>
       </c>
       <c r="C1180" s="7" t="s">
         <v>2275</v>
       </c>
       <c r="D1180" s="8">
-        <v>24</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="B1181" s="6" t="s">
         <v>2276</v>
       </c>
       <c r="C1181" s="7" t="s">
         <v>2277</v>
       </c>
       <c r="D1181" s="8">
-        <v>105</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="B1182" s="6" t="s">
         <v>2278</v>
       </c>
       <c r="C1182" s="7" t="s">
         <v>2279</v>
       </c>
       <c r="D1182" s="8">
-        <v>182</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="B1183" s="6" t="s">
         <v>2280</v>
       </c>
       <c r="C1183" s="7" t="s">
         <v>2281</v>
       </c>
       <c r="D1183" s="8">
-        <v>228</v>
+        <v>182</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="B1184" s="6" t="s">
         <v>2282</v>
       </c>
       <c r="C1184" s="7" t="s">
         <v>2283</v>
       </c>
       <c r="D1184" s="8">
-        <v>407</v>
+        <v>228</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="B1185" s="6" t="s">
         <v>2284</v>
       </c>
       <c r="C1185" s="7" t="s">
         <v>2285</v>
       </c>
       <c r="D1185" s="8">
-        <v>455</v>
+        <v>407</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="B1186" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="C1186" s="7" t="s">
         <v>2287</v>
       </c>
       <c r="D1186" s="8">
-        <v>40</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="B1187" s="6" t="s">
         <v>2288</v>
       </c>
       <c r="C1187" s="7" t="s">
         <v>2289</v>
       </c>
       <c r="D1187" s="8">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="B1188" s="6" t="s">
         <v>2290</v>
       </c>
       <c r="C1188" s="7" t="s">
         <v>2291</v>
       </c>
       <c r="D1188" s="8">
-        <v>85</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="B1189" s="6" t="s">
         <v>2292</v>
       </c>
       <c r="C1189" s="7" t="s">
         <v>2293</v>
       </c>
       <c r="D1189" s="8">
-        <v>181</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="B1190" s="6" t="s">
         <v>2294</v>
       </c>
       <c r="C1190" s="7" t="s">
         <v>2295</v>
       </c>
       <c r="D1190" s="8">
-        <v>358</v>
+        <v>181</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="B1191" s="6" t="s">
         <v>2296</v>
       </c>
       <c r="C1191" s="7" t="s">
         <v>2297</v>
       </c>
       <c r="D1191" s="8">
-        <v>78</v>
+        <v>358</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="B1192" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="C1192" s="7" t="s">
         <v>2299</v>
       </c>
       <c r="D1192" s="8">
-        <v>254</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="B1193" s="6" t="s">
         <v>2300</v>
       </c>
       <c r="C1193" s="7" t="s">
         <v>2301</v>
       </c>
       <c r="D1193" s="8">
-        <v>26</v>
+        <v>254</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="B1194" s="6" t="s">
         <v>2302</v>
       </c>
       <c r="C1194" s="7" t="s">
         <v>2303</v>
       </c>
       <c r="D1194" s="8">
-        <v>138</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="B1195" s="6" t="s">
         <v>2304</v>
       </c>
       <c r="C1195" s="7" t="s">
         <v>2305</v>
       </c>
       <c r="D1195" s="8">
-        <v>214</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="B1196" s="6" t="s">
         <v>2306</v>
       </c>
       <c r="C1196" s="7" t="s">
         <v>2307</v>
       </c>
       <c r="D1196" s="8">
-        <v>320</v>
+        <v>214</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="B1197" s="6" t="s">
         <v>2308</v>
       </c>
       <c r="C1197" s="7" t="s">
         <v>2309</v>
       </c>
       <c r="D1197" s="8">
-        <v>67</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="B1198" s="6" t="s">
         <v>2310</v>
       </c>
       <c r="C1198" s="7" t="s">
         <v>2311</v>
       </c>
       <c r="D1198" s="8">
-        <v>103</v>
+        <v>67</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="B1199" s="6" t="s">
         <v>2312</v>
       </c>
       <c r="C1199" s="7" t="s">
         <v>2313</v>
       </c>
       <c r="D1199" s="8">
-        <v>341</v>
+        <v>103</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="B1200" s="6" t="s">
         <v>2314</v>
       </c>
       <c r="C1200" s="7" t="s">
         <v>2315</v>
       </c>
       <c r="D1200" s="8">
-        <v>98</v>
+        <v>341</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="B1201" s="6" t="s">
         <v>2316</v>
       </c>
       <c r="C1201" s="7" t="s">
         <v>2317</v>
       </c>
       <c r="D1201" s="8">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4">
+      <c r="B1202" s="6" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C1202" s="7" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D1202" s="8">
         <v>92</v>
       </c>
     </row>
-    <row r="1202" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1203" spans="1:4">
-      <c r="B1203" s="0" t="s">
+      <c r="B1203" s="5" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4">
+      <c r="B1204" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1203" s="0" t="s">
+      <c r="C1204" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1203" s="0" t="s">
+      <c r="D1204" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="B1205" s="6" t="s">
         <v>2321</v>
       </c>
       <c r="C1205" s="7" t="s">
         <v>2322</v>
       </c>
       <c r="D1205" s="8">
-        <v>82</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="B1206" s="6" t="s">
         <v>2323</v>
       </c>
       <c r="C1206" s="7" t="s">
         <v>2324</v>
       </c>
       <c r="D1206" s="8">
-        <v>91</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="B1207" s="6" t="s">
         <v>2325</v>
       </c>
       <c r="C1207" s="7" t="s">
         <v>2326</v>
       </c>
       <c r="D1207" s="8">
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="B1208" s="6" t="s">
         <v>2327</v>
       </c>
       <c r="C1208" s="7" t="s">
         <v>2328</v>
       </c>
       <c r="D1208" s="8">
-        <v>201</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="B1209" s="6" t="s">
         <v>2329</v>
       </c>
       <c r="C1209" s="7" t="s">
         <v>2330</v>
       </c>
       <c r="D1209" s="8">
-        <v>26</v>
+        <v>201</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="B1210" s="6" t="s">
         <v>2331</v>
       </c>
       <c r="C1210" s="7" t="s">
         <v>2332</v>
       </c>
       <c r="D1210" s="8">
-        <v>135</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="B1211" s="6" t="s">
         <v>2333</v>
       </c>
       <c r="C1211" s="7" t="s">
         <v>2334</v>
       </c>
       <c r="D1211" s="8">
-        <v>28</v>
+        <v>133</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="B1212" s="6" t="s">
         <v>2335</v>
       </c>
       <c r="C1212" s="7" t="s">
         <v>2336</v>
       </c>
       <c r="D1212" s="8">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="B1213" s="6" t="s">
         <v>2337</v>
       </c>
       <c r="C1213" s="7" t="s">
         <v>2338</v>
       </c>
       <c r="D1213" s="8">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="B1214" s="6" t="s">
         <v>2339</v>
       </c>
       <c r="C1214" s="7" t="s">
         <v>2340</v>
       </c>
       <c r="D1214" s="8">
-        <v>63</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="B1215" s="6" t="s">
         <v>2341</v>
       </c>
       <c r="C1215" s="7" t="s">
         <v>2342</v>
       </c>
       <c r="D1215" s="8">
-        <v>123</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="B1216" s="6" t="s">
         <v>2343</v>
       </c>
       <c r="C1216" s="7" t="s">
         <v>2344</v>
       </c>
       <c r="D1216" s="8">
-        <v>34</v>
+        <v>123</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="B1217" s="6" t="s">
         <v>2345</v>
       </c>
       <c r="C1217" s="7" t="s">
         <v>2346</v>
       </c>
       <c r="D1217" s="8">
-        <v>48</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="B1218" s="6" t="s">
         <v>2347</v>
       </c>
       <c r="C1218" s="7" t="s">
         <v>2348</v>
       </c>
       <c r="D1218" s="8">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="B1219" s="6" t="s">
         <v>2349</v>
       </c>
       <c r="C1219" s="7" t="s">
         <v>2350</v>
       </c>
       <c r="D1219" s="8">
-        <v>183</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="B1220" s="6" t="s">
         <v>2351</v>
       </c>
       <c r="C1220" s="7" t="s">
         <v>2352</v>
       </c>
       <c r="D1220" s="8">
-        <v>147</v>
+        <v>183</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="B1221" s="6" t="s">
         <v>2353</v>
       </c>
       <c r="C1221" s="7" t="s">
         <v>2354</v>
       </c>
       <c r="D1221" s="8">
-        <v>217</v>
+        <v>144</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="B1222" s="6" t="s">
         <v>2355</v>
       </c>
       <c r="C1222" s="7" t="s">
         <v>2356</v>
       </c>
       <c r="D1222" s="8">
-        <v>364</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="B1223" s="6" t="s">
         <v>2357</v>
       </c>
       <c r="C1223" s="7" t="s">
         <v>2358</v>
       </c>
       <c r="D1223" s="8">
-        <v>377</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="B1224" s="6" t="s">
         <v>2359</v>
       </c>
       <c r="C1224" s="7" t="s">
         <v>2360</v>
       </c>
       <c r="D1224" s="8">
-        <v>98</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="B1225" s="6" t="s">
         <v>2361</v>
       </c>
       <c r="C1225" s="7" t="s">
         <v>2362</v>
       </c>
       <c r="D1225" s="8">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="B1226" s="6" t="s">
         <v>2363</v>
       </c>
       <c r="C1226" s="7" t="s">
         <v>2364</v>
       </c>
       <c r="D1226" s="8">
-        <v>382</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="B1227" s="6" t="s">
         <v>2365</v>
       </c>
       <c r="C1227" s="7" t="s">
         <v>2366</v>
       </c>
       <c r="D1227" s="8">
-        <v>439</v>
+        <v>382</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="B1228" s="6" t="s">
         <v>2367</v>
       </c>
       <c r="C1228" s="7" t="s">
         <v>2368</v>
       </c>
       <c r="D1228" s="8">
-        <v>39</v>
+        <v>439</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="B1229" s="6" t="s">
         <v>2369</v>
       </c>
       <c r="C1229" s="7" t="s">
         <v>2370</v>
       </c>
       <c r="D1229" s="8">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="B1230" s="6" t="s">
         <v>2371</v>
       </c>
       <c r="C1230" s="7" t="s">
         <v>2372</v>
       </c>
       <c r="D1230" s="8">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="B1231" s="6" t="s">
         <v>2373</v>
       </c>
       <c r="C1231" s="7" t="s">
         <v>2374</v>
       </c>
       <c r="D1231" s="8">
-        <v>230</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="B1232" s="6" t="s">
         <v>2375</v>
       </c>
       <c r="C1232" s="7" t="s">
         <v>2376</v>
       </c>
       <c r="D1232" s="8">
-        <v>421</v>
+        <v>230</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="B1233" s="6" t="s">
         <v>2377</v>
       </c>
       <c r="C1233" s="7" t="s">
         <v>2378</v>
       </c>
       <c r="D1233" s="8">
-        <v>70</v>
+        <v>421</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="B1234" s="6" t="s">
         <v>2379</v>
       </c>
       <c r="C1234" s="7" t="s">
         <v>2380</v>
       </c>
       <c r="D1234" s="8">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="B1235" s="6" t="s">
         <v>2381</v>
       </c>
       <c r="C1235" s="7" t="s">
         <v>2382</v>
       </c>
       <c r="D1235" s="8">
-        <v>140</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="B1236" s="6" t="s">
         <v>2383</v>
       </c>
       <c r="C1236" s="7" t="s">
         <v>2384</v>
       </c>
       <c r="D1236" s="8">
-        <v>183</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="B1237" s="6" t="s">
         <v>2385</v>
       </c>
       <c r="C1237" s="7" t="s">
         <v>2386</v>
       </c>
       <c r="D1237" s="8">
-        <v>253</v>
+        <v>183</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="B1238" s="6" t="s">
         <v>2387</v>
       </c>
       <c r="C1238" s="7" t="s">
         <v>2388</v>
       </c>
       <c r="D1238" s="8">
-        <v>85</v>
+        <v>253</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="B1239" s="6" t="s">
         <v>2389</v>
       </c>
       <c r="C1239" s="7" t="s">
         <v>2390</v>
       </c>
       <c r="D1239" s="8">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="B1240" s="6" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C1240" s="7" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D1240" s="8">
         <v>91</v>
       </c>
     </row>
-    <row r="1240" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1241" spans="1:4">
-      <c r="B1241" s="0" t="s">
+      <c r="B1241" s="5" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4">
+      <c r="B1242" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1241" s="0" t="s">
+      <c r="C1242" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1241" s="0" t="s">
+      <c r="D1242" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>16.5</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="B1243" s="6" t="s">
         <v>2394</v>
       </c>
       <c r="C1243" s="7" t="s">
         <v>2395</v>
       </c>
       <c r="D1243" s="8">
-        <v>0.2</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="B1244" s="6" t="s">
         <v>2396</v>
       </c>
       <c r="C1244" s="7" t="s">
         <v>2397</v>
       </c>
       <c r="D1244" s="8">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="B1245" s="6" t="s">
         <v>2398</v>
       </c>
       <c r="C1245" s="7" t="s">
         <v>2399</v>
       </c>
       <c r="D1245" s="8">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="B1246" s="6" t="s">
         <v>2400</v>
       </c>
       <c r="C1246" s="7" t="s">
         <v>2401</v>
       </c>
       <c r="D1246" s="8">
-        <v>19.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="B1247" s="6" t="s">
         <v>2402</v>
       </c>
       <c r="C1247" s="7" t="s">
         <v>2403</v>
       </c>
       <c r="D1247" s="8">
-        <v>0.2</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="B1248" s="6" t="s">
         <v>2404</v>
       </c>
       <c r="C1248" s="7" t="s">
         <v>2405</v>
       </c>
       <c r="D1248" s="8">
-        <v>1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="B1249" s="6" t="s">
         <v>2406</v>
       </c>
       <c r="C1249" s="7" t="s">
         <v>2407</v>
       </c>
       <c r="D1249" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="B1250" s="6" t="s">
         <v>2408</v>
       </c>
       <c r="C1250" s="7" t="s">
         <v>2409</v>
       </c>
       <c r="D1250" s="8">
-        <v>3.2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="B1251" s="6" t="s">
         <v>2410</v>
       </c>
       <c r="C1251" s="7" t="s">
         <v>2411</v>
       </c>
       <c r="D1251" s="8">
-        <v>0.5</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="B1252" s="6" t="s">
         <v>2412</v>
       </c>
       <c r="C1252" s="7" t="s">
         <v>2413</v>
       </c>
       <c r="D1252" s="8">
-        <v>2.2</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="B1253" s="6" t="s">
         <v>2414</v>
       </c>
       <c r="C1253" s="7" t="s">
         <v>2415</v>
       </c>
       <c r="D1253" s="8">
-        <v>9</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="B1254" s="6" t="s">
         <v>2416</v>
       </c>
       <c r="C1254" s="7" t="s">
         <v>2417</v>
       </c>
       <c r="D1254" s="8">
-        <v>10.8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="B1255" s="6" t="s">
         <v>2418</v>
       </c>
       <c r="C1255" s="7" t="s">
         <v>2419</v>
       </c>
       <c r="D1255" s="8">
-        <v>0.3</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="B1256" s="6" t="s">
         <v>2420</v>
       </c>
       <c r="C1256" s="7" t="s">
         <v>2421</v>
       </c>
       <c r="D1256" s="8">
-        <v>5.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="B1257" s="6" t="s">
         <v>2422</v>
       </c>
       <c r="C1257" s="7" t="s">
         <v>2423</v>
       </c>
       <c r="D1257" s="8">
-        <v>0.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="B1258" s="6" t="s">
         <v>2424</v>
       </c>
       <c r="C1258" s="7" t="s">
         <v>2425</v>
       </c>
       <c r="D1258" s="8">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4">
+      <c r="B1259" s="6" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C1259" s="7" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D1259" s="8">
         <v>4.7</v>
       </c>
     </row>
-    <row r="1259" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1260" spans="1:4">
-      <c r="B1260" s="0" t="s">
+      <c r="B1260" s="5" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4">
+      <c r="B1261" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1260" s="0" t="s">
+      <c r="C1261" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1260" s="0" t="s">
+      <c r="D1261" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>10.7</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="B1262" s="6" t="s">
         <v>2429</v>
       </c>
       <c r="C1262" s="7" t="s">
         <v>2430</v>
       </c>
       <c r="D1262" s="8">
-        <v>1.8</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="B1263" s="6" t="s">
         <v>2431</v>
       </c>
       <c r="C1263" s="7" t="s">
         <v>2432</v>
       </c>
       <c r="D1263" s="8">
-        <v>13.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="B1264" s="6" t="s">
         <v>2433</v>
       </c>
       <c r="C1264" s="7" t="s">
         <v>2434</v>
       </c>
       <c r="D1264" s="8">
-        <v>57</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="B1265" s="6" t="s">
         <v>2435</v>
       </c>
       <c r="C1265" s="7" t="s">
         <v>2436</v>
       </c>
       <c r="D1265" s="8">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="B1266" s="6" t="s">
         <v>2437</v>
       </c>
       <c r="C1266" s="7" t="s">
         <v>2438</v>
       </c>
       <c r="D1266" s="8">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="B1267" s="6" t="s">
         <v>2439</v>
       </c>
       <c r="C1267" s="7" t="s">
         <v>2440</v>
       </c>
       <c r="D1267" s="8">
-        <v>0.8</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="B1268" s="6" t="s">
         <v>2441</v>
       </c>
       <c r="C1268" s="7" t="s">
         <v>2442</v>
       </c>
       <c r="D1268" s="8">
-        <v>2.1</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="B1269" s="6" t="s">
         <v>2443</v>
       </c>
       <c r="C1269" s="7" t="s">
         <v>2444</v>
       </c>
       <c r="D1269" s="8">
-        <v>3.6</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="B1270" s="6" t="s">
         <v>2445</v>
       </c>
       <c r="C1270" s="7" t="s">
         <v>2446</v>
       </c>
       <c r="D1270" s="8">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4">
+      <c r="B1271" s="6" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C1271" s="7" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D1271" s="8">
         <v>83</v>
       </c>
     </row>
-    <row r="1271" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1272" spans="1:4">
-      <c r="B1272" s="0" t="s">
+      <c r="B1272" s="5" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4">
+      <c r="B1273" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1272" s="0" t="s">
+      <c r="C1273" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1272" s="0" t="s">
+      <c r="D1273" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>11.6</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="B1274" s="6" t="s">
         <v>2450</v>
       </c>
       <c r="C1274" s="7" t="s">
         <v>2451</v>
       </c>
       <c r="D1274" s="8">
-        <v>0.1</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="B1275" s="6" t="s">
         <v>2452</v>
       </c>
       <c r="C1275" s="7" t="s">
         <v>2453</v>
       </c>
       <c r="D1275" s="8">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="B1276" s="6" t="s">
         <v>2454</v>
       </c>
       <c r="C1276" s="7" t="s">
         <v>2455</v>
       </c>
       <c r="D1276" s="8">
-        <v>3.2</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="B1277" s="6" t="s">
         <v>2456</v>
       </c>
       <c r="C1277" s="7" t="s">
         <v>2457</v>
       </c>
       <c r="D1277" s="8">
-        <v>3.5</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="B1278" s="6" t="s">
         <v>2458</v>
       </c>
       <c r="C1278" s="7" t="s">
         <v>2459</v>
       </c>
       <c r="D1278" s="8">
-        <v>0.2</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="B1279" s="6" t="s">
         <v>2460</v>
       </c>
       <c r="C1279" s="7" t="s">
         <v>2461</v>
       </c>
       <c r="D1279" s="8">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="B1280" s="6" t="s">
         <v>2462</v>
       </c>
       <c r="C1280" s="7" t="s">
         <v>2463</v>
       </c>
       <c r="D1280" s="8">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="B1281" s="6" t="s">
         <v>2464</v>
       </c>
       <c r="C1281" s="7" t="s">
         <v>2465</v>
       </c>
       <c r="D1281" s="8">
-        <v>6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="B1282" s="6" t="s">
         <v>2466</v>
       </c>
       <c r="C1282" s="7" t="s">
         <v>2467</v>
       </c>
       <c r="D1282" s="8">
-        <v>10.4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="B1283" s="6" t="s">
         <v>2468</v>
       </c>
       <c r="C1283" s="7" t="s">
         <v>2469</v>
       </c>
       <c r="D1283" s="8">
-        <v>0.8</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="B1284" s="6" t="s">
         <v>2470</v>
       </c>
       <c r="C1284" s="7" t="s">
         <v>2471</v>
       </c>
       <c r="D1284" s="8">
-        <v>1.3</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="B1285" s="6" t="s">
         <v>2472</v>
       </c>
       <c r="C1285" s="7" t="s">
         <v>2473</v>
       </c>
       <c r="D1285" s="8">
-        <v>0.1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="B1286" s="6" t="s">
         <v>2474</v>
       </c>
       <c r="C1286" s="7" t="s">
         <v>2475</v>
       </c>
       <c r="D1286" s="8">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="B1287" s="6" t="s">
         <v>2476</v>
       </c>
       <c r="C1287" s="7" t="s">
         <v>2477</v>
       </c>
       <c r="D1287" s="8">
-        <v>26</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="B1288" s="6" t="s">
         <v>2478</v>
       </c>
       <c r="C1288" s="7" t="s">
         <v>2479</v>
       </c>
       <c r="D1288" s="8">
-        <v>2.6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="B1289" s="6" t="s">
         <v>2480</v>
       </c>
       <c r="C1289" s="7" t="s">
         <v>2481</v>
       </c>
       <c r="D1289" s="8">
-        <v>2.3</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="B1290" s="6" t="s">
         <v>2482</v>
       </c>
       <c r="C1290" s="7" t="s">
         <v>2483</v>
       </c>
       <c r="D1290" s="8">
-        <v>15.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
-      <c r="B1291" s="5" t="s">
+      <c r="B1291" s="6" t="s">
         <v>2484</v>
       </c>
+      <c r="C1291" s="7" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D1291" s="8">
+        <v>11.1</v>
+      </c>
     </row>
     <row r="1292" spans="1:4">
-      <c r="B1292" s="0" t="s">
+      <c r="B1292" s="5" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="B1293" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1292" s="0" t="s">
+      <c r="C1293" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1292" s="0" t="s">
+      <c r="D1293" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>1.4</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="B1294" s="6" t="s">
         <v>2487</v>
       </c>
       <c r="C1294" s="7" t="s">
         <v>2488</v>
       </c>
       <c r="D1294" s="8">
-        <v>3.2</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="B1295" s="6" t="s">
         <v>2489</v>
       </c>
       <c r="C1295" s="7" t="s">
         <v>2490</v>
       </c>
       <c r="D1295" s="8">
-        <v>15.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="B1296" s="6" t="s">
         <v>2491</v>
       </c>
       <c r="C1296" s="7" t="s">
         <v>2492</v>
       </c>
       <c r="D1296" s="8">
-        <v>24</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="B1297" s="6" t="s">
         <v>2493</v>
       </c>
       <c r="C1297" s="7" t="s">
         <v>2494</v>
       </c>
       <c r="D1297" s="8">
-        <v>2.1</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="B1298" s="6" t="s">
         <v>2495</v>
       </c>
       <c r="C1298" s="7" t="s">
         <v>2496</v>
       </c>
       <c r="D1298" s="8">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="B1299" s="6" t="s">
         <v>2497</v>
       </c>
       <c r="C1299" s="7" t="s">
         <v>2498</v>
       </c>
       <c r="D1299" s="8">
-        <v>1.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="B1300" s="6" t="s">
         <v>2499</v>
       </c>
       <c r="C1300" s="7" t="s">
         <v>2500</v>
       </c>
       <c r="D1300" s="8">
-        <v>24</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="B1301" s="6" t="s">
         <v>2501</v>
       </c>
       <c r="C1301" s="7" t="s">
         <v>2502</v>
       </c>
       <c r="D1301" s="8">
-        <v>10.3</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="B1302" s="6" t="s">
         <v>2503</v>
       </c>
       <c r="C1302" s="7" t="s">
         <v>2504</v>
       </c>
       <c r="D1302" s="8">
-        <v>11.3</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="B1303" s="6" t="s">
         <v>2505</v>
       </c>
       <c r="C1303" s="7" t="s">
         <v>2506</v>
       </c>
       <c r="D1303" s="8">
-        <v>29</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="B1304" s="6" t="s">
         <v>2507</v>
       </c>
       <c r="C1304" s="7" t="s">
         <v>2508</v>
       </c>
       <c r="D1304" s="8">
-        <v>2.6</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="B1305" s="6" t="s">
         <v>2509</v>
       </c>
       <c r="C1305" s="7" t="s">
         <v>2510</v>
       </c>
       <c r="D1305" s="8">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="B1306" s="6" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C1306" s="7" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D1306" s="8">
         <v>38</v>
       </c>
     </row>
-    <row r="1306" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1307" spans="1:4">
-      <c r="B1307" s="0" t="s">
+      <c r="B1307" s="5" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="B1308" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1307" s="0" t="s">
+      <c r="C1308" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1307" s="0" t="s">
+      <c r="D1308" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>0.8</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="B1309" s="6" t="s">
         <v>2514</v>
       </c>
       <c r="C1309" s="7" t="s">
         <v>2515</v>
       </c>
       <c r="D1309" s="8">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="B1310" s="6" t="s">
         <v>2516</v>
       </c>
       <c r="C1310" s="7" t="s">
         <v>2517</v>
       </c>
       <c r="D1310" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="B1311" s="6" t="s">
         <v>2518</v>
       </c>
       <c r="C1311" s="7" t="s">
         <v>2519</v>
       </c>
       <c r="D1311" s="8">
-        <v>1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="B1312" s="6" t="s">
         <v>2520</v>
       </c>
       <c r="C1312" s="7" t="s">
         <v>2521</v>
       </c>
       <c r="D1312" s="8">
-        <v>3.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="B1313" s="6" t="s">
         <v>2522</v>
       </c>
       <c r="C1313" s="7" t="s">
         <v>2523</v>
       </c>
       <c r="D1313" s="8">
-        <v>2</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="B1314" s="6" t="s">
         <v>2524</v>
       </c>
       <c r="C1314" s="7" t="s">
         <v>2525</v>
       </c>
       <c r="D1314" s="8">
-        <v>0.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="B1315" s="6" t="s">
         <v>2526</v>
       </c>
       <c r="C1315" s="7" t="s">
         <v>2527</v>
       </c>
       <c r="D1315" s="8">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="B1316" s="6" t="s">
         <v>2528</v>
       </c>
       <c r="C1316" s="7" t="s">
         <v>2529</v>
       </c>
       <c r="D1316" s="8">
-        <v>2.6</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="B1317" s="6" t="s">
         <v>2530</v>
       </c>
       <c r="C1317" s="7" t="s">
         <v>2531</v>
       </c>
       <c r="D1317" s="8">
-        <v>2.2</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="B1318" s="6" t="s">
         <v>2532</v>
       </c>
       <c r="C1318" s="7" t="s">
         <v>2533</v>
       </c>
       <c r="D1318" s="8">
-        <v>0.5</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="B1319" s="6" t="s">
         <v>2534</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>2535</v>
       </c>
       <c r="D1319" s="8">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="B1320" s="6" t="s">
         <v>2536</v>
       </c>
       <c r="C1320" s="7" t="s">
         <v>2537</v>
       </c>
       <c r="D1320" s="8">
-        <v>8.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="B1321" s="6" t="s">
         <v>2538</v>
       </c>
       <c r="C1321" s="7" t="s">
         <v>2539</v>
       </c>
       <c r="D1321" s="8">
-        <v>7</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="B1322" s="6" t="s">
         <v>2540</v>
       </c>
       <c r="C1322" s="7" t="s">
         <v>2541</v>
       </c>
       <c r="D1322" s="8">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="B1323" s="6" t="s">
         <v>2542</v>
       </c>
       <c r="C1323" s="7" t="s">
         <v>2543</v>
       </c>
       <c r="D1323" s="8">
-        <v>3.2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="B1324" s="6" t="s">
         <v>2544</v>
       </c>
       <c r="C1324" s="7" t="s">
         <v>2545</v>
       </c>
       <c r="D1324" s="8">
-        <v>6.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="B1325" s="6" t="s">
         <v>2546</v>
       </c>
       <c r="C1325" s="7" t="s">
         <v>2547</v>
       </c>
       <c r="D1325" s="8">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="B1326" s="6" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C1326" s="7" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D1326" s="8">
         <v>1.2</v>
       </c>
     </row>
-    <row r="1326" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1327" spans="1:4">
-      <c r="B1327" s="0" t="s">
+      <c r="B1327" s="5" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="B1328" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1327" s="0" t="s">
+      <c r="C1328" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1327" s="0" t="s">
+      <c r="D1328" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>2.5</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="B1329" s="6" t="s">
         <v>2551</v>
       </c>
       <c r="C1329" s="7" t="s">
         <v>2552</v>
       </c>
       <c r="D1329" s="8">
-        <v>1.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="B1330" s="6" t="s">
         <v>2553</v>
       </c>
       <c r="C1330" s="7" t="s">
         <v>2554</v>
       </c>
       <c r="D1330" s="8">
-        <v>6.2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="B1331" s="6" t="s">
         <v>2555</v>
       </c>
       <c r="C1331" s="7" t="s">
         <v>2556</v>
       </c>
       <c r="D1331" s="8">
-        <v>0.3</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="B1332" s="6" t="s">
         <v>2557</v>
       </c>
       <c r="C1332" s="7" t="s">
         <v>2558</v>
       </c>
       <c r="D1332" s="8">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="B1333" s="6" t="s">
         <v>2559</v>
       </c>
       <c r="C1333" s="7" t="s">
         <v>2560</v>
       </c>
       <c r="D1333" s="8">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="B1334" s="6" t="s">
         <v>2561</v>
       </c>
       <c r="C1334" s="7" t="s">
         <v>2562</v>
       </c>
       <c r="D1334" s="8">
-        <v>4.5</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="B1335" s="6" t="s">
         <v>2563</v>
       </c>
       <c r="C1335" s="7" t="s">
         <v>2564</v>
       </c>
       <c r="D1335" s="8">
-        <v>13.7</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="B1336" s="6" t="s">
         <v>2565</v>
       </c>
       <c r="C1336" s="7" t="s">
         <v>2566</v>
       </c>
       <c r="D1336" s="8">
-        <v>18.6</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="B1337" s="6" t="s">
         <v>2567</v>
       </c>
       <c r="C1337" s="7" t="s">
         <v>2568</v>
       </c>
       <c r="D1337" s="8">
-        <v>29</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="B1338" s="6" t="s">
         <v>2569</v>
       </c>
       <c r="C1338" s="7" t="s">
         <v>2570</v>
       </c>
       <c r="D1338" s="8">
-        <v>47</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="B1339" s="6" t="s">
         <v>2571</v>
       </c>
       <c r="C1339" s="7" t="s">
         <v>2572</v>
       </c>
       <c r="D1339" s="8">
-        <v>120.1</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="B1340" s="6" t="s">
         <v>2573</v>
       </c>
       <c r="C1340" s="7" t="s">
         <v>2574</v>
       </c>
       <c r="D1340" s="8">
-        <v>0.6</v>
+        <v>120.1</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="B1341" s="6" t="s">
         <v>2575</v>
       </c>
       <c r="C1341" s="7" t="s">
         <v>2576</v>
       </c>
       <c r="D1341" s="8">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="B1342" s="6" t="s">
         <v>2577</v>
       </c>
       <c r="C1342" s="7" t="s">
         <v>2578</v>
       </c>
       <c r="D1342" s="8">
-        <v>34</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="B1343" s="6" t="s">
         <v>2579</v>
       </c>
       <c r="C1343" s="7" t="s">
         <v>2580</v>
       </c>
       <c r="D1343" s="8">
-        <v>132</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="B1344" s="6" t="s">
         <v>2581</v>
       </c>
       <c r="C1344" s="7" t="s">
         <v>2582</v>
       </c>
       <c r="D1344" s="8">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="B1345" s="6" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C1345" s="7" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1345" s="8">
         <v>79</v>
       </c>
     </row>
-    <row r="1345" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1346" spans="1:4">
-      <c r="B1346" s="0" t="s">
+      <c r="B1346" s="5" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="B1347" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1346" s="0" t="s">
+      <c r="C1347" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1346" s="0" t="s">
+      <c r="D1347" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="B1348" s="6" t="s">
         <v>2586</v>
       </c>
       <c r="C1348" s="7" t="s">
         <v>2587</v>
       </c>
       <c r="D1348" s="8">
-        <v>393</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="B1349" s="6" t="s">
         <v>2588</v>
       </c>
       <c r="C1349" s="7" t="s">
         <v>2589</v>
       </c>
       <c r="D1349" s="8">
-        <v>193</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="B1350" s="6" t="s">
         <v>2590</v>
       </c>
       <c r="C1350" s="7" t="s">
         <v>2591</v>
       </c>
       <c r="D1350" s="8">
-        <v>287</v>
+        <v>193</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="B1351" s="6" t="s">
         <v>2592</v>
       </c>
       <c r="C1351" s="7" t="s">
         <v>2593</v>
       </c>
       <c r="D1351" s="8">
-        <v>657</v>
+        <v>253</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="B1352" s="6" t="s">
         <v>2594</v>
       </c>
       <c r="C1352" s="7" t="s">
         <v>2595</v>
       </c>
       <c r="D1352" s="8">
-        <v>127</v>
+        <v>657</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="B1353" s="6" t="s">
         <v>2596</v>
       </c>
       <c r="C1353" s="7" t="s">
         <v>2597</v>
       </c>
       <c r="D1353" s="8">
-        <v>1574</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="B1354" s="6" t="s">
         <v>2598</v>
       </c>
       <c r="C1354" s="7" t="s">
         <v>2599</v>
       </c>
       <c r="D1354" s="8">
-        <v>515</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="B1355" s="6" t="s">
         <v>2600</v>
       </c>
       <c r="C1355" s="7" t="s">
         <v>2601</v>
       </c>
       <c r="D1355" s="8">
-        <v>2421</v>
+        <v>505</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="B1356" s="6" t="s">
         <v>2602</v>
       </c>
       <c r="C1356" s="7" t="s">
         <v>2603</v>
       </c>
       <c r="D1356" s="8">
-        <v>2183</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="B1357" s="6" t="s">
         <v>2604</v>
       </c>
       <c r="C1357" s="7" t="s">
         <v>2605</v>
       </c>
       <c r="D1357" s="8">
-        <v>3453</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="B1358" s="6" t="s">
         <v>2606</v>
       </c>
       <c r="C1358" s="7" t="s">
         <v>2607</v>
       </c>
       <c r="D1358" s="8">
-        <v>1339</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="B1359" s="6" t="s">
         <v>2608</v>
       </c>
       <c r="C1359" s="7" t="s">
         <v>2609</v>
       </c>
       <c r="D1359" s="8">
-        <v>909</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="B1360" s="6" t="s">
         <v>2610</v>
       </c>
       <c r="C1360" s="7" t="s">
         <v>2611</v>
       </c>
       <c r="D1360" s="8">
-        <v>2200</v>
+        <v>909</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="B1361" s="6" t="s">
         <v>2612</v>
       </c>
       <c r="C1361" s="7" t="s">
         <v>2613</v>
       </c>
       <c r="D1361" s="8">
-        <v>5964</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="B1362" s="6" t="s">
         <v>2614</v>
       </c>
       <c r="C1362" s="7" t="s">
         <v>2615</v>
       </c>
       <c r="D1362" s="8">
-        <v>7024</v>
+        <v>5970</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="B1363" s="6" t="s">
         <v>2616</v>
       </c>
       <c r="C1363" s="7" t="s">
         <v>2617</v>
       </c>
       <c r="D1363" s="8">
-        <v>3111</v>
+        <v>7024</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="B1364" s="6" t="s">
         <v>2618</v>
       </c>
       <c r="C1364" s="7" t="s">
         <v>2619</v>
       </c>
       <c r="D1364" s="8">
-        <v>284</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="B1365" s="6" t="s">
         <v>2620</v>
       </c>
       <c r="C1365" s="7" t="s">
         <v>2621</v>
       </c>
       <c r="D1365" s="8">
-        <v>626</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="B1366" s="6" t="s">
         <v>2622</v>
       </c>
       <c r="C1366" s="7" t="s">
         <v>2623</v>
       </c>
       <c r="D1366" s="8">
-        <v>188</v>
+        <v>626</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="B1367" s="6" t="s">
         <v>2624</v>
       </c>
       <c r="C1367" s="7" t="s">
         <v>2625</v>
       </c>
       <c r="D1367" s="8">
-        <v>2099</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="B1368" s="6" t="s">
         <v>2626</v>
       </c>
       <c r="C1368" s="7" t="s">
         <v>2627</v>
       </c>
       <c r="D1368" s="8">
-        <v>573</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="B1369" s="6" t="s">
         <v>2628</v>
       </c>
       <c r="C1369" s="7" t="s">
         <v>2629</v>
       </c>
       <c r="D1369" s="8">
-        <v>1288</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="B1370" s="6" t="s">
         <v>2630</v>
       </c>
       <c r="C1370" s="7" t="s">
         <v>2631</v>
       </c>
       <c r="D1370" s="8">
-        <v>802</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="B1371" s="6" t="s">
         <v>2632</v>
       </c>
       <c r="C1371" s="7" t="s">
         <v>2633</v>
       </c>
       <c r="D1371" s="8">
-        <v>1854</v>
+        <v>802</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="B1372" s="6" t="s">
         <v>2634</v>
       </c>
       <c r="C1372" s="7" t="s">
         <v>2635</v>
       </c>
       <c r="D1372" s="8">
-        <v>4841</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="B1373" s="6" t="s">
         <v>2636</v>
       </c>
       <c r="C1373" s="7" t="s">
         <v>2637</v>
       </c>
       <c r="D1373" s="8">
-        <v>386</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="B1374" s="6" t="s">
         <v>2638</v>
       </c>
       <c r="C1374" s="7" t="s">
         <v>2639</v>
       </c>
       <c r="D1374" s="8">
-        <v>226</v>
+        <v>363</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="B1375" s="6" t="s">
         <v>2640</v>
       </c>
       <c r="C1375" s="7" t="s">
         <v>2641</v>
       </c>
       <c r="D1375" s="8">
-        <v>434</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="B1376" s="6" t="s">
         <v>2642</v>
       </c>
       <c r="C1376" s="7" t="s">
         <v>2643</v>
       </c>
       <c r="D1376" s="8">
-        <v>6905</v>
+        <v>434</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="B1377" s="6" t="s">
         <v>2644</v>
       </c>
       <c r="C1377" s="7" t="s">
         <v>2645</v>
       </c>
       <c r="D1377" s="8">
-        <v>1480</v>
+        <v>6905</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="B1378" s="6" t="s">
         <v>2646</v>
       </c>
       <c r="C1378" s="7" t="s">
         <v>2647</v>
       </c>
       <c r="D1378" s="8">
-        <v>784</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="B1379" s="6" t="s">
         <v>2648</v>
       </c>
       <c r="C1379" s="7" t="s">
         <v>2649</v>
       </c>
       <c r="D1379" s="8">
-        <v>1906</v>
+        <v>784</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="B1380" s="6" t="s">
         <v>2650</v>
       </c>
       <c r="C1380" s="7" t="s">
         <v>2651</v>
       </c>
       <c r="D1380" s="8">
-        <v>1192</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="B1381" s="6" t="s">
         <v>2652</v>
       </c>
       <c r="C1381" s="7" t="s">
         <v>2653</v>
       </c>
       <c r="D1381" s="8">
-        <v>3148</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="B1382" s="6" t="s">
         <v>2654</v>
       </c>
       <c r="C1382" s="7" t="s">
         <v>2655</v>
       </c>
       <c r="D1382" s="8">
-        <v>2575</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="B1383" s="6" t="s">
         <v>2656</v>
       </c>
       <c r="C1383" s="7" t="s">
         <v>2657</v>
       </c>
       <c r="D1383" s="8">
-        <v>4365</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="B1384" s="6" t="s">
         <v>2658</v>
       </c>
       <c r="C1384" s="7" t="s">
         <v>2659</v>
       </c>
       <c r="D1384" s="8">
-        <v>1030</v>
+        <v>4365</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="B1385" s="6" t="s">
         <v>2660</v>
       </c>
       <c r="C1385" s="7" t="s">
         <v>2661</v>
       </c>
       <c r="D1385" s="8">
-        <v>4913</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="B1386" s="6" t="s">
         <v>2662</v>
       </c>
       <c r="C1386" s="7" t="s">
         <v>2663</v>
       </c>
       <c r="D1386" s="8">
+        <v>4913</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="B1387" s="6" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C1387" s="7" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D1387" s="8">
         <v>73</v>
       </c>
     </row>
-    <row r="1387" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="1388" spans="1:4">
-      <c r="B1388" s="0" t="s">
+      <c r="B1388" s="5" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="B1389" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C1388" s="0" t="s">
+      <c r="C1389" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D1388" s="0" t="s">
+      <c r="D1389" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>6043</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="B1390" s="6" t="s">
         <v>2667</v>
       </c>
       <c r="C1390" s="7" t="s">
         <v>2668</v>
       </c>
       <c r="D1390" s="8">
-        <v>4190</v>
+        <v>6043</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="B1391" s="6" t="s">
         <v>2669</v>
       </c>
       <c r="C1391" s="7" t="s">
         <v>2670</v>
       </c>
       <c r="D1391" s="8">
-        <v>79</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="B1392" s="6" t="s">
         <v>2671</v>
       </c>
       <c r="C1392" s="7" t="s">
         <v>2672</v>
       </c>
       <c r="D1392" s="8">
-        <v>847</v>
+        <v>78.3</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="B1393" s="6" t="s">
         <v>2673</v>
       </c>
       <c r="C1393" s="7" t="s">
         <v>2674</v>
       </c>
       <c r="D1393" s="8">
-        <v>287</v>
+        <v>847</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="B1394" s="6" t="s">
         <v>2675</v>
       </c>
       <c r="C1394" s="7" t="s">
         <v>2676</v>
       </c>
       <c r="D1394" s="8">
-        <v>1030</v>
+        <v>287</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="B1395" s="6" t="s">
         <v>2677</v>
       </c>
       <c r="C1395" s="7" t="s">
         <v>2678</v>
       </c>
       <c r="D1395" s="8">
-        <v>144</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="B1396" s="6" t="s">
         <v>2679</v>
       </c>
       <c r="C1396" s="7" t="s">
         <v>2680</v>
       </c>
       <c r="D1396" s="8">
-        <v>208</v>
+        <v>144</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="B1397" s="6" t="s">
         <v>2681</v>
       </c>
       <c r="C1397" s="7" t="s">
         <v>2682</v>
       </c>
       <c r="D1397" s="8">
-        <v>960</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="B1398" s="6" t="s">
         <v>2683</v>
       </c>
       <c r="C1398" s="7" t="s">
         <v>2684</v>
       </c>
       <c r="D1398" s="8">
-        <v>1660</v>
+        <v>960</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="B1399" s="6" t="s">
         <v>2685</v>
       </c>
       <c r="C1399" s="7" t="s">
         <v>2686</v>
       </c>
       <c r="D1399" s="8">
-        <v>2100</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="B1400" s="6" t="s">
         <v>2687</v>
       </c>
       <c r="C1400" s="7" t="s">
         <v>2688</v>
       </c>
       <c r="D1400" s="8">
-        <v>180</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="B1401" s="6" t="s">
         <v>2689</v>
       </c>
       <c r="C1401" s="7" t="s">
         <v>2690</v>
       </c>
       <c r="D1401" s="8">
-        <v>1404</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="B1402" s="6" t="s">
         <v>2691</v>
       </c>
       <c r="C1402" s="7" t="s">
         <v>2692</v>
       </c>
       <c r="D1402" s="8">
-        <v>390</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="B1403" s="6" t="s">
         <v>2693</v>
       </c>
       <c r="C1403" s="7" t="s">
         <v>2694</v>
       </c>
       <c r="D1403" s="8">
-        <v>515</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="B1404" s="6" t="s">
         <v>2695</v>
       </c>
       <c r="C1404" s="7" t="s">
         <v>2696</v>
       </c>
       <c r="D1404" s="8">
-        <v>1092</v>
+        <v>515</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="B1405" s="6" t="s">
         <v>2697</v>
       </c>
       <c r="C1405" s="7" t="s">
         <v>2698</v>
       </c>
       <c r="D1405" s="8">
-        <v>3022</v>
+        <v>1091.1</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="B1406" s="6" t="s">
         <v>2699</v>
       </c>
       <c r="C1406" s="7" t="s">
         <v>2700</v>
       </c>
       <c r="D1406" s="8">
-        <v>779</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="B1407" s="6" t="s">
         <v>2701</v>
       </c>
       <c r="C1407" s="7" t="s">
         <v>2702</v>
       </c>
       <c r="D1407" s="8">
-        <v>1694</v>
+        <v>779</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="B1408" s="6" t="s">
         <v>2703</v>
       </c>
       <c r="C1408" s="7" t="s">
         <v>2704</v>
       </c>
       <c r="D1408" s="8">
-        <v>1919</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="B1409" s="6" t="s">
         <v>2705</v>
       </c>
       <c r="C1409" s="7" t="s">
         <v>2706</v>
       </c>
       <c r="D1409" s="8">
-        <v>81</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="B1410" s="6" t="s">
         <v>2707</v>
       </c>
       <c r="C1410" s="7" t="s">
         <v>2708</v>
       </c>
       <c r="D1410" s="8">
-        <v>90</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="B1411" s="6" t="s">
         <v>2709</v>
       </c>
       <c r="C1411" s="7" t="s">
         <v>2710</v>
       </c>
       <c r="D1411" s="8">
-        <v>702</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="B1412" s="6" t="s">
         <v>2711</v>
       </c>
       <c r="C1412" s="7" t="s">
         <v>2712</v>
       </c>
       <c r="D1412" s="8">
-        <v>161</v>
+        <v>702</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="B1413" s="6" t="s">
         <v>2713</v>
       </c>
       <c r="C1413" s="7" t="s">
         <v>2714</v>
       </c>
       <c r="D1413" s="8">
-        <v>416</v>
+        <v>232.4</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="B1414" s="6" t="s">
         <v>2715</v>
       </c>
       <c r="C1414" s="7" t="s">
         <v>2716</v>
       </c>
       <c r="D1414" s="8">
-        <v>2183</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="B1415" s="6" t="s">
         <v>2717</v>
       </c>
       <c r="C1415" s="7" t="s">
         <v>2718</v>
       </c>
       <c r="D1415" s="8">
-        <v>3304</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="B1416" s="6" t="s">
         <v>2719</v>
       </c>
       <c r="C1416" s="7" t="s">
         <v>2720</v>
       </c>
       <c r="D1416" s="8">
-        <v>48</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="B1417" s="6" t="s">
         <v>2721</v>
       </c>
       <c r="C1417" s="7" t="s">
         <v>2722</v>
       </c>
       <c r="D1417" s="8">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="B1418" s="6" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C1418" s="7" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D1418" s="8">
         <v>21</v>
       </c>
     </row>
-    <row r="1420" spans="1:4">
-[...1 lines deleted...]
-        <v>2723</v>
+    <row r="1421" spans="1:4">
+      <c r="B1421" s="5" t="s">
+        <v>2725</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>