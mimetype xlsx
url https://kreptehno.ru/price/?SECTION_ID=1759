--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2726">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2734">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Метрический крепеж/Болт к.п 5.8  DIN6921 (с рифлением)</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -2198,50 +2198,62 @@
   <si>
     <t>Болт шестигранный 18,0х90 цинк DIN 933 кл пр 8.8</t>
   </si>
   <si>
     <t>1890-933 кл пр 8.8</t>
   </si>
   <si>
     <t>Болт шестигранный 18,0х140 цинк DIN 933 кл пр 8.8</t>
   </si>
   <si>
     <t>18140-933 кл пр 8.8</t>
   </si>
   <si>
     <t>Болт шестигранный 18,0х50 цинк DIN 933 кл пр 8.8</t>
   </si>
   <si>
     <t>1850-933 кл пр 8.8</t>
   </si>
   <si>
     <t>Болт шестигранный 18,0х40 цинк DIN 933 кл пр 8.8</t>
   </si>
   <si>
     <t>1840-933 кл пр 8.8</t>
   </si>
   <si>
+    <t>Болт шестигранный 8,0х180 цинк DIN 933  кл пр 8.8</t>
+  </si>
+  <si>
+    <t>80180-933 кл пр 8.8</t>
+  </si>
+  <si>
+    <t>Болт шестигранный 20,0х75 цинк DIN 933 кл пр 8.8</t>
+  </si>
+  <si>
+    <t>2075-933 кл пр 8.8</t>
+  </si>
+  <si>
     <t>Метрический крепеж/Болт к.п.10.9. DIN933</t>
   </si>
   <si>
     <t>Болт шестигранный 12,0х70 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>1270-933 кл пр 10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 20,0х60 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>2060-933 к.п.10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 12,0х80 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>1280-933 к.п.10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 14,0х70 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>1470-933 к.п.10.9</t>
@@ -2651,50 +2663,56 @@
   <si>
     <t>Болт шестигранный 14,0х160 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>14160-933 кл пр 10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 16,0х140 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>16140-933 кл пр 10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 16,0х160 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>16160-933 кл пр 10.9</t>
   </si>
   <si>
     <t>Болт шестигранный 16,0х120 цинк DIN 933 кл пр 10.9</t>
   </si>
   <si>
     <t>16120-933 кл пр 10.9</t>
   </si>
   <si>
+    <t>Болт шестигранный 24,0х90 цинк DIN 933 кл пр 10.9</t>
+  </si>
+  <si>
+    <t>2490-933 кл пр 10.9</t>
+  </si>
+  <si>
     <t>Метрический крепеж/Винт  DIN316 барашковый</t>
   </si>
   <si>
     <t>Винт барашковый М8*30 (оцинк) DIN316</t>
   </si>
   <si>
     <t>830-316</t>
   </si>
   <si>
     <t>Винт барашковый М8*40 (оцинк) DIN316</t>
   </si>
   <si>
     <t>840-316</t>
   </si>
   <si>
     <t>Винт барашковый М6*20 (оцинк) DIN316</t>
   </si>
   <si>
     <t>620-316</t>
   </si>
   <si>
     <t>Винт барашковый М8*20 (оцинк) DIN316</t>
   </si>
   <si>
     <t>820-316</t>
@@ -6534,50 +6552,56 @@
     <t>5-6923</t>
   </si>
   <si>
     <t>Гайка шестигранная с фланцем М20  DIN6923 цинк</t>
   </si>
   <si>
     <t>20-6923</t>
   </si>
   <si>
     <t>Гайка шестигранная с фланцем М4  DIN6923 цинк</t>
   </si>
   <si>
     <t>4-6923</t>
   </si>
   <si>
     <t>Гайка шестигранная с фланцем М14  DIN6923 цинк</t>
   </si>
   <si>
     <t>14-6923</t>
   </si>
   <si>
     <t>Гайка шестигранная с фланцем М22  DIN6923 цинк</t>
   </si>
   <si>
     <t>22-6923</t>
+  </si>
+  <si>
+    <t>Гайка шестигранная с фланцем без рифлений М8  DIN6923 цинк</t>
+  </si>
+  <si>
+    <t>8-6923бр*</t>
   </si>
   <si>
     <t>Метрический крепеж/Кольцо с метрической резьбой</t>
   </si>
   <si>
     <t>Кольцо с метрической резьбой 8*200</t>
   </si>
   <si>
     <t>231800</t>
   </si>
   <si>
     <t>Кольцо с метрической резьбой 8*100</t>
   </si>
   <si>
     <t>231400</t>
   </si>
   <si>
     <t>Кольцо с метрической резьбой 10*120</t>
   </si>
   <si>
     <t>232600</t>
   </si>
   <si>
     <t>Кольцо с метрической резьбой 8*120</t>
   </si>
@@ -8351,51 +8375,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad88eadf62b9c98d3664f314d775de1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b86517feffab9edb7f5b6d4191ce1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8691,54 +8715,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1421"/>
+  <dimension ref="A1:D1425"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B1421" sqref="B1421"/>
+      <selection activeCell="B1425" sqref="B1425"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -9442,51 +9466,51 @@
         <v>126</v>
       </c>
       <c r="D71" s="8">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D72" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="8">
-        <v>63</v>
+        <v>43</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D74" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D75" s="8">
         <v>51</v>
       </c>
     </row>
     <row r="76" spans="1:4">
@@ -9607,51 +9631,51 @@
         <v>156</v>
       </c>
       <c r="D86" s="8">
         <v>127</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D87" s="8">
         <v>5.7</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="8">
-        <v>2.3</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D90" s="8">
         <v>65</v>
       </c>
     </row>
     <row r="91" spans="1:4">
@@ -10421,51 +10445,51 @@
         <v>304</v>
       </c>
       <c r="D160" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D161" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D162" s="8">
-        <v>1.9</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D163" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D164" s="8">
         <v>16.1</v>
       </c>
     </row>
     <row r="165" spans="1:4">
@@ -11141,51 +11165,51 @@
         <v>433</v>
       </c>
       <c r="D226" s="8">
         <v>78</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="B227" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D227" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="B228" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D228" s="8">
-        <v>23</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D229" s="8">
         <v>26</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="B230" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D230" s="8">
         <v>103</v>
       </c>
     </row>
     <row r="231" spans="1:4">
@@ -11306,51 +11330,51 @@
         <v>463</v>
       </c>
       <c r="D241" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="B242" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D242" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="B243" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D243" s="8">
-        <v>5.7</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="B244" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D244" s="8">
         <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D245" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="246" spans="1:4">
@@ -11548,51 +11572,51 @@
         <v>507</v>
       </c>
       <c r="D263" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D264" s="8">
         <v>154</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D265" s="8">
-        <v>69</v>
+        <v>44</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D266" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D267" s="8">
         <v>3.5</v>
       </c>
     </row>
     <row r="268" spans="1:4">
@@ -11702,51 +11726,51 @@
         <v>535</v>
       </c>
       <c r="D277" s="8">
         <v>83</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="B278" s="6" t="s">
         <v>536</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D278" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="B279" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D279" s="8">
-        <v>196</v>
+        <v>110</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="B280" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D280" s="8">
         <v>5.9</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>542</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D281" s="8">
         <v>6.5</v>
       </c>
     </row>
     <row r="282" spans="1:4">
@@ -11790,51 +11814,51 @@
         <v>551</v>
       </c>
       <c r="D285" s="8">
         <v>93</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D286" s="8">
         <v>4.8</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D287" s="8">
-        <v>7.1</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D288" s="8">
         <v>9.6</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D289" s="8">
         <v>12.2</v>
       </c>
     </row>
     <row r="290" spans="1:4">
@@ -12109,51 +12133,51 @@
         <v>609</v>
       </c>
       <c r="D314" s="8">
         <v>36</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D315" s="8">
         <v>10.8</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D316" s="8">
-        <v>131</v>
+        <v>69</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D317" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D318" s="8">
         <v>18.5</v>
       </c>
     </row>
     <row r="319" spans="1:4">
@@ -12296,51 +12320,51 @@
         <v>643</v>
       </c>
       <c r="D331" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D332" s="8">
         <v>102</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>646</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D333" s="8">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D334" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6" t="s">
         <v>650</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D335" s="8">
         <v>8.1</v>
       </c>
     </row>
     <row r="336" spans="1:4">
@@ -12505,51 +12529,51 @@
         <v>681</v>
       </c>
       <c r="D350" s="8">
         <v>19.7</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="B351" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D351" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D352" s="8">
-        <v>71</v>
+        <v>49</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6" t="s">
         <v>686</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D353" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D354" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="355" spans="1:4">
@@ -12615,51 +12639,51 @@
         <v>701</v>
       </c>
       <c r="D360" s="8">
         <v>13.1</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D361" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D362" s="8">
-        <v>71</v>
+        <v>79</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D363" s="8">
         <v>64</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="B364" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D364" s="8">
         <v>57</v>
       </c>
     </row>
     <row r="365" spans="1:4">
@@ -12681,11420 +12705,11464 @@
         <v>713</v>
       </c>
       <c r="D366" s="8">
         <v>77</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="B367" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D367" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D368" s="8">
-        <v>76</v>
+        <v>56</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D369" s="8">
         <v>50</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D370" s="8">
         <v>107</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D371" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D372" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="373" spans="1:4">
-      <c r="B373" s="5" t="s">
+      <c r="B373" s="6" t="s">
         <v>726</v>
       </c>
+      <c r="C373" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="D373" s="8">
+        <v>22</v>
+      </c>
     </row>
     <row r="374" spans="1:4">
-      <c r="B374" s="0" t="s">
+      <c r="B374" s="6" t="s">
+        <v>728</v>
+      </c>
+      <c r="C374" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="D374" s="8">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="B375" s="5" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="B376" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C374" s="0" t="s">
+      <c r="C376" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D374" s="0" t="s">
+      <c r="D376" s="0" t="s">
         <v>7</v>
-      </c>
-[...20 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="B377" s="6" t="s">
         <v>731</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D377" s="8">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="B378" s="6" t="s">
         <v>733</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D378" s="8">
-        <v>43</v>
+        <v>74</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="B379" s="6" t="s">
         <v>735</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D379" s="8">
-        <v>40</v>
+        <v>31</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6" t="s">
         <v>737</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D380" s="8">
-        <v>21</v>
+        <v>43</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="B381" s="6" t="s">
         <v>739</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D381" s="8">
-        <v>25.6</v>
+        <v>40</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="B382" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D382" s="8">
-        <v>16.8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="6" t="s">
         <v>743</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D383" s="8">
-        <v>4.8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="B384" s="6" t="s">
         <v>745</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D384" s="8">
-        <v>11.2</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="B385" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D385" s="8">
-        <v>11.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="B386" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D386" s="8">
-        <v>13.9</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="B387" s="6" t="s">
         <v>751</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D387" s="8">
-        <v>28</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="B388" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D388" s="8">
-        <v>10.9</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="B389" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D389" s="8">
-        <v>4</v>
+        <v>28</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="B390" s="6" t="s">
         <v>757</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D390" s="8">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="B391" s="6" t="s">
         <v>759</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D391" s="8">
-        <v>26</v>
+        <v>4</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="B392" s="6" t="s">
         <v>761</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D392" s="8">
-        <v>46</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="B393" s="6" t="s">
         <v>763</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D393" s="8">
-        <v>14.5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="B394" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D394" s="8">
-        <v>8.8</v>
+        <v>46</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6" t="s">
         <v>767</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D395" s="8">
-        <v>5.4</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6" t="s">
         <v>769</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D396" s="8">
-        <v>18.2</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D397" s="8">
-        <v>12.1</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6" t="s">
         <v>773</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D398" s="8">
-        <v>74</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6" t="s">
         <v>775</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D399" s="8">
-        <v>38</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6" t="s">
         <v>777</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D400" s="8">
-        <v>9.6</v>
+        <v>74</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6" t="s">
         <v>779</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D401" s="8">
-        <v>2.7</v>
+        <v>38</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6" t="s">
         <v>781</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D402" s="8">
-        <v>57</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D403" s="8">
-        <v>138</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="B404" s="6" t="s">
         <v>785</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D404" s="8">
-        <v>121</v>
+        <v>36</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="B405" s="6" t="s">
         <v>787</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D405" s="8">
-        <v>5.9</v>
+        <v>138</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="B406" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D406" s="8">
-        <v>12.1</v>
+        <v>121</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="B407" s="6" t="s">
         <v>791</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>792</v>
       </c>
       <c r="D407" s="8">
-        <v>210</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="B408" s="6" t="s">
         <v>793</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>794</v>
       </c>
       <c r="D408" s="8">
-        <v>158</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D409" s="8">
-        <v>4.1</v>
+        <v>141</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6" t="s">
         <v>797</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>798</v>
       </c>
       <c r="D410" s="8">
-        <v>81</v>
+        <v>127</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6" t="s">
         <v>799</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D411" s="8">
-        <v>45</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D412" s="8">
-        <v>4.9</v>
+        <v>81</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="B413" s="6" t="s">
         <v>803</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>804</v>
       </c>
       <c r="D413" s="8">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="B414" s="6" t="s">
         <v>805</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D414" s="8">
-        <v>39</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="B415" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D415" s="8">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="B416" s="6" t="s">
         <v>809</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D416" s="8">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="B417" s="6" t="s">
         <v>811</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D417" s="8">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="B418" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D418" s="8">
-        <v>64</v>
+        <v>31</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="B419" s="6" t="s">
         <v>815</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D419" s="8">
-        <v>105</v>
+        <v>54</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="B420" s="6" t="s">
         <v>817</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D420" s="8">
-        <v>24</v>
+        <v>64</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="B421" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D421" s="8">
-        <v>32</v>
+        <v>105</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="B422" s="6" t="s">
         <v>821</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>822</v>
       </c>
       <c r="D422" s="8">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="B423" s="6" t="s">
         <v>823</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>824</v>
       </c>
       <c r="D423" s="8">
-        <v>13.1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="B424" s="6" t="s">
         <v>825</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D424" s="8">
-        <v>16.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="B425" s="6" t="s">
         <v>827</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>828</v>
       </c>
       <c r="D425" s="8">
-        <v>17.9</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="B426" s="6" t="s">
         <v>829</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D426" s="8">
-        <v>32</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="B427" s="6" t="s">
         <v>831</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D427" s="8">
-        <v>76</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="B428" s="6" t="s">
         <v>833</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>834</v>
       </c>
       <c r="D428" s="8">
-        <v>50</v>
+        <v>32</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="B429" s="6" t="s">
         <v>835</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D429" s="8">
-        <v>82</v>
+        <v>76</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="B430" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D430" s="8">
-        <v>92</v>
+        <v>50</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="B431" s="6" t="s">
         <v>839</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>840</v>
       </c>
       <c r="D431" s="8">
-        <v>96</v>
+        <v>82</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="B432" s="6" t="s">
         <v>841</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>842</v>
       </c>
       <c r="D432" s="8">
-        <v>4.1</v>
+        <v>92</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="B433" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D433" s="8">
-        <v>5.8</v>
+        <v>96</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="B434" s="6" t="s">
         <v>845</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>846</v>
       </c>
       <c r="D434" s="8">
-        <v>6.9</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="B435" s="6" t="s">
         <v>847</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>848</v>
       </c>
       <c r="D435" s="8">
-        <v>7.8</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="B436" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D436" s="8">
-        <v>8.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="B437" s="6" t="s">
         <v>851</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D437" s="8">
-        <v>11.1</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="B438" s="6" t="s">
         <v>853</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D438" s="8">
-        <v>10.2</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="B439" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D439" s="8">
-        <v>32</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="B440" s="6" t="s">
         <v>857</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D440" s="8">
-        <v>28</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="B441" s="6" t="s">
         <v>859</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D441" s="8">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="B442" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D442" s="8">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="B443" s="6" t="s">
         <v>863</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D443" s="8">
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="B444" s="6" t="s">
         <v>865</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D444" s="8">
-        <v>54</v>
+        <v>36</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="B445" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D445" s="8">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="B446" s="6" t="s">
         <v>869</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D446" s="8">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="B447" s="6" t="s">
         <v>871</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D447" s="8">
-        <v>61</v>
+        <v>44</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="B448" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D448" s="8">
-        <v>77</v>
+        <v>50</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="B449" s="6" t="s">
         <v>875</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D449" s="8">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="B450" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="C450" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="D450" s="8">
         <v>77</v>
       </c>
     </row>
-    <row r="450" spans="1:4">
-[...3 lines deleted...]
-    </row>
     <row r="451" spans="1:4">
-      <c r="B451" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B451" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="C451" s="7" t="s">
+        <v>880</v>
+      </c>
+      <c r="D451" s="8">
+        <v>77</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="B452" s="6" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="C452" s="7" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="D452" s="8">
-        <v>9</v>
+        <v>109</v>
       </c>
     </row>
     <row r="453" spans="1:4">
-      <c r="B453" s="6" t="s">
-[...6 lines deleted...]
-        <v>16.8</v>
+      <c r="B453" s="5" t="s">
+        <v>883</v>
       </c>
     </row>
     <row r="454" spans="1:4">
-      <c r="B454" s="6" t="s">
-[...6 lines deleted...]
-        <v>3.9</v>
+      <c r="B454" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C454" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D454" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="B455" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D455" s="8">
-        <v>17.3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="B456" s="6" t="s">
         <v>886</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D456" s="8">
-        <v>5.6</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="B457" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D457" s="8">
-        <v>8.4</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="B458" s="6" t="s">
         <v>890</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D458" s="8">
-        <v>8.8</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="B459" s="6" t="s">
         <v>892</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D459" s="8">
-        <v>2.9</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="B460" s="6" t="s">
         <v>894</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D460" s="8">
-        <v>5.3</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="B461" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D461" s="8">
-        <v>11.2</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="B462" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D462" s="8">
-        <v>10</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="B463" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D463" s="8">
-        <v>4.4</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="B464" s="6" t="s">
         <v>902</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D464" s="8">
-        <v>7.7</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="B465" s="6" t="s">
         <v>904</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D465" s="8">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="B466" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D466" s="8">
-        <v>9.3</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="B467" s="6" t="s">
         <v>908</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D467" s="8">
-        <v>4.5</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="B468" s="6" t="s">
         <v>910</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D468" s="8">
-        <v>10.7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="B469" s="6" t="s">
         <v>912</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D469" s="8">
-        <v>11.6</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="B470" s="6" t="s">
         <v>914</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D470" s="8">
-        <v>10.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="B471" s="6" t="s">
         <v>916</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D471" s="8">
-        <v>4.8</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="B472" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D472" s="8">
-        <v>13.6</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="B473" s="6" t="s">
         <v>920</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D473" s="8">
-        <v>10.1</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="B474" s="6" t="s">
         <v>922</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D474" s="8">
-        <v>10.5</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="B475" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D475" s="8">
-        <v>12.7</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
-      <c r="B476" s="5" t="s">
+      <c r="B476" s="6" t="s">
         <v>926</v>
       </c>
+      <c r="C476" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="D476" s="8">
+        <v>10.1</v>
+      </c>
     </row>
     <row r="477" spans="1:4">
-      <c r="B477" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B477" s="6" t="s">
+        <v>928</v>
+      </c>
+      <c r="C477" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="D477" s="8">
+        <v>10.5</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="B478" s="6" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C478" s="7" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D478" s="8">
-        <v>2.4</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="479" spans="1:4">
-      <c r="B479" s="6" t="s">
-[...6 lines deleted...]
-        <v>1.1</v>
+      <c r="B479" s="5" t="s">
+        <v>932</v>
       </c>
     </row>
     <row r="480" spans="1:4">
-      <c r="B480" s="6" t="s">
-[...6 lines deleted...]
-        <v>0.6</v>
+      <c r="B480" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C480" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D480" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="B481" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D481" s="8">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="B482" s="6" t="s">
         <v>935</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D482" s="8">
-        <v>3.6</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="B483" s="6" t="s">
         <v>937</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D483" s="8">
-        <v>4.6</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="B484" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D484" s="8">
-        <v>0.4</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="B485" s="6" t="s">
         <v>941</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>942</v>
       </c>
       <c r="D485" s="8">
-        <v>0.6</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="B486" s="6" t="s">
         <v>943</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>944</v>
       </c>
       <c r="D486" s="8">
-        <v>0.7</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="B487" s="6" t="s">
         <v>945</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D487" s="8">
-        <v>1.9</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="B488" s="6" t="s">
         <v>947</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D488" s="8">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="B489" s="6" t="s">
         <v>949</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D489" s="8">
-        <v>2.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="B490" s="6" t="s">
         <v>951</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D490" s="8">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="B491" s="6" t="s">
         <v>953</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D491" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="B492" s="6" t="s">
         <v>955</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D492" s="8">
-        <v>3.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="B493" s="6" t="s">
         <v>957</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D493" s="8">
-        <v>8.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="B494" s="6" t="s">
         <v>959</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D494" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="B495" s="6" t="s">
         <v>961</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D495" s="8">
-        <v>0.8</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="B496" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D496" s="8">
-        <v>2.9</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="B497" s="6" t="s">
         <v>965</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D497" s="8">
-        <v>6.3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="B498" s="6" t="s">
         <v>967</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>968</v>
       </c>
       <c r="D498" s="8">
-        <v>1.8</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="B499" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D499" s="8">
-        <v>0.5</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="B500" s="6" t="s">
         <v>971</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D500" s="8">
-        <v>0.4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="B501" s="6" t="s">
         <v>973</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D501" s="8">
-        <v>0.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="B502" s="6" t="s">
         <v>975</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D502" s="8">
-        <v>1.1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="B503" s="6" t="s">
         <v>977</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D503" s="8">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="B504" s="6" t="s">
         <v>979</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D504" s="8">
-        <v>1.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="B505" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D505" s="8">
-        <v>2.3</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="B506" s="6" t="s">
         <v>983</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D506" s="8">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="B507" s="6" t="s">
         <v>985</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D507" s="8">
-        <v>4.1</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="B508" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D508" s="8">
-        <v>4.7</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="B509" s="6" t="s">
         <v>989</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D509" s="8">
-        <v>0.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="B510" s="6" t="s">
         <v>991</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D510" s="8">
-        <v>0.6</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="B511" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D511" s="8">
-        <v>1.3</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="B512" s="6" t="s">
         <v>995</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D512" s="8">
-        <v>1.6</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="B513" s="6" t="s">
         <v>997</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D513" s="8">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="B514" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D514" s="8">
-        <v>1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="B515" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D515" s="8">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="B516" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D516" s="8">
-        <v>1.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="B517" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D517" s="8">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="B518" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D518" s="8">
-        <v>4</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="B519" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D519" s="8">
-        <v>3.2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="B520" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D520" s="8">
-        <v>3.7</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="B521" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D521" s="8">
-        <v>10.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="B522" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D522" s="8">
-        <v>11.8</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="B523" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D523" s="8">
-        <v>0.7</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="B524" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D524" s="8">
-        <v>0.8</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="B525" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D525" s="8">
-        <v>0.9</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="B526" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D526" s="8">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="B527" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D527" s="8">
-        <v>2.1</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="B528" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D528" s="8">
-        <v>2.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="B529" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D529" s="8">
-        <v>2.7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="B530" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D530" s="8">
-        <v>2.9</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="B531" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D531" s="8">
-        <v>6.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D532" s="8">
-        <v>1.7</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D533" s="8">
-        <v>0.6</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D534" s="8">
-        <v>0.7</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="B535" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D535" s="8">
-        <v>1</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D536" s="8">
-        <v>2.1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="B537" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D537" s="8">
-        <v>3.2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="B538" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D538" s="8">
-        <v>5.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="B539" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D539" s="8">
-        <v>8.8</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="B540" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D540" s="8">
-        <v>0.4</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="B541" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D541" s="8">
-        <v>4.4</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="B542" s="6" t="s">
         <v>1055</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D542" s="8">
-        <v>3.5</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="B543" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D543" s="8">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="B544" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D544" s="8">
-        <v>1.8</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6" t="s">
         <v>1061</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1062</v>
       </c>
       <c r="D545" s="8">
-        <v>0.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6" t="s">
         <v>1063</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D546" s="8">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D547" s="8">
-        <v>0.7</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="D548" s="8">
-        <v>2.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D549" s="8">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="B550" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D550" s="8">
-        <v>3.3</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D551" s="8">
-        <v>6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D552" s="8">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="B553" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D553" s="8">
-        <v>2</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="554" spans="1:4">
-      <c r="B554" s="5" t="s">
+      <c r="B554" s="6" t="s">
         <v>1079</v>
       </c>
+      <c r="C554" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D554" s="8">
+        <v>6</v>
+      </c>
     </row>
     <row r="555" spans="1:4">
-      <c r="B555" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B555" s="6" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C555" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D555" s="8">
+        <v>0.8</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="C556" s="7" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D556" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="557" spans="1:4">
-      <c r="B557" s="6" t="s">
-[...6 lines deleted...]
-        <v>7.3</v>
+      <c r="B557" s="5" t="s">
+        <v>1085</v>
       </c>
     </row>
     <row r="558" spans="1:4">
-      <c r="B558" s="6" t="s">
-[...6 lines deleted...]
-        <v>11.6</v>
+      <c r="B558" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C558" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D558" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D559" s="8">
-        <v>12.7</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="B560" s="6" t="s">
         <v>1088</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D560" s="8">
-        <v>33</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="B561" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D561" s="8">
-        <v>38</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="B562" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D562" s="8">
-        <v>6.4</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="B563" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D563" s="8">
-        <v>10.6</v>
+        <v>33</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="B564" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D564" s="8">
-        <v>11.9</v>
+        <v>38</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="B565" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D565" s="8">
-        <v>6</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="B566" s="6" t="s">
         <v>1100</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D566" s="8">
-        <v>17.7</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="B567" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D567" s="8">
-        <v>2.1</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="B568" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D568" s="8">
-        <v>2</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="B569" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D569" s="8">
-        <v>3.5</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="B570" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D570" s="8">
-        <v>7.5</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="B571" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D571" s="8">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="B572" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D572" s="8">
-        <v>26</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D573" s="8">
-        <v>3.4</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="B574" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D574" s="8">
-        <v>3.1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="B575" s="6" t="s">
         <v>1118</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D575" s="8">
-        <v>3.6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="B576" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D576" s="8">
-        <v>5.7</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="B577" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D577" s="8">
-        <v>15.4</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="B578" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D578" s="8">
-        <v>8.5</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="B579" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D579" s="8">
-        <v>2.6</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="B580" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D580" s="8">
-        <v>3.3</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="B581" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D581" s="8">
-        <v>6.9</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="B582" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D582" s="8">
-        <v>5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="B583" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D583" s="8">
-        <v>3.7</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="B584" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D584" s="8">
-        <v>9.2</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="B585" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D585" s="8">
-        <v>11.3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="B586" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D586" s="8">
-        <v>13.1</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="B587" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D587" s="8">
-        <v>3.5</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="B588" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D588" s="8">
-        <v>17</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="B589" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D589" s="8">
-        <v>29</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="B590" s="6" t="s">
         <v>1148</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D590" s="8">
-        <v>13</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="B591" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D591" s="8">
-        <v>51</v>
+        <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="B592" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D592" s="8">
-        <v>3.7</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="B593" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D593" s="8">
-        <v>15.1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="B594" s="6" t="s">
         <v>1156</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D594" s="8">
-        <v>5.9</v>
+        <v>51</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="B595" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D595" s="8">
-        <v>8.4</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="B596" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D596" s="8">
-        <v>42</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="B597" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D597" s="8">
-        <v>824</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="B598" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D598" s="8">
-        <v>14.4</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="B599" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D599" s="8">
-        <v>3.6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="B600" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D600" s="8">
-        <v>24</v>
+        <v>824</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="B601" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D601" s="8">
-        <v>29</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="B602" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D602" s="8">
-        <v>42</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="B603" s="6" t="s">
         <v>1174</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D603" s="8">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="B604" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D604" s="8">
-        <v>18.5</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="B605" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D605" s="8">
-        <v>24</v>
+        <v>42</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="B606" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D606" s="8">
-        <v>6.1</v>
+        <v>17</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="B607" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D607" s="8">
-        <v>3.1</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="B608" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D608" s="8">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D609" s="8">
-        <v>30</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D610" s="8">
-        <v>5.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="B611" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D611" s="8">
-        <v>5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="B612" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D612" s="8">
-        <v>7.4</v>
+        <v>30</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="B613" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D613" s="8">
-        <v>8.9</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="B614" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D614" s="8">
-        <v>40</v>
+        <v>5</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="B615" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D615" s="8">
-        <v>19.4</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="B616" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D616" s="8">
-        <v>2.8</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="B617" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D617" s="8">
-        <v>2.8</v>
+        <v>40</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="B618" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D618" s="8">
-        <v>0</v>
+        <v>19.4</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="B619" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D619" s="8">
-        <v>0</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="B620" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D620" s="8">
-        <v>5.9</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="B621" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D621" s="8">
-        <v>13.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="B622" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D622" s="8">
-        <v>4.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="B623" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D623" s="8">
-        <v>10.7</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="B624" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D624" s="8">
-        <v>14.5</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="B625" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D625" s="8">
-        <v>13.3</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="B626" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="D626" s="8">
-        <v>15.8</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="B627" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D627" s="8">
-        <v>29</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="B628" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D628" s="8">
-        <v>0</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="B629" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D629" s="8">
-        <v>11.3</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="B630" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D630" s="8">
-        <v>14.9</v>
+        <v>29</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="B631" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D631" s="8">
-        <v>5.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="B632" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="D632" s="8">
-        <v>9.6</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6" t="s">
         <v>1234</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D633" s="8">
-        <v>2.6</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="B634" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D634" s="8">
-        <v>3.5</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="B635" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="D635" s="8">
-        <v>9.5</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="B636" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="D636" s="8">
-        <v>10.4</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="B637" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D637" s="8">
-        <v>14.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="B638" s="6" t="s">
         <v>1244</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1245</v>
       </c>
       <c r="D638" s="8">
-        <v>24</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="B639" s="6" t="s">
         <v>1246</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1247</v>
       </c>
       <c r="D639" s="8">
-        <v>16.9</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="B640" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1249</v>
       </c>
       <c r="D640" s="8">
-        <v>101</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="B641" s="6" t="s">
         <v>1250</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D641" s="8">
-        <v>2.4</v>
+        <v>24</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="B642" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="D642" s="8">
-        <v>12.3</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="B643" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D643" s="8">
-        <v>11.7</v>
+        <v>101</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="B644" s="6" t="s">
         <v>1256</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1257</v>
       </c>
       <c r="D644" s="8">
-        <v>19.7</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="B645" s="6" t="s">
         <v>1258</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D645" s="8">
-        <v>27</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="B646" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D646" s="8">
-        <v>26</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="B647" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1263</v>
       </c>
       <c r="D647" s="8">
-        <v>27</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="B648" s="6" t="s">
         <v>1264</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D648" s="8">
-        <v>71</v>
+        <v>27</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="B649" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D649" s="8">
-        <v>2.1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="650" spans="1:4">
-      <c r="B650" s="5" t="s">
+      <c r="B650" s="6" t="s">
         <v>1268</v>
       </c>
+      <c r="C650" s="7" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D650" s="8">
+        <v>27</v>
+      </c>
     </row>
     <row r="651" spans="1:4">
-      <c r="B651" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B651" s="6" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C651" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D651" s="8">
+        <v>71</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="B652" s="6" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="C652" s="7" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="D652" s="8">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="653" spans="1:4">
-      <c r="B653" s="6" t="s">
-[...6 lines deleted...]
-        <v>1.1</v>
+      <c r="B653" s="5" t="s">
+        <v>1274</v>
       </c>
     </row>
     <row r="654" spans="1:4">
-      <c r="B654" s="6" t="s">
-[...6 lines deleted...]
-        <v>5.3</v>
+      <c r="B654" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C654" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D654" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="B655" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D655" s="8">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="B656" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="D656" s="8">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="B657" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="D657" s="8">
-        <v>3.1</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="B658" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D658" s="8">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="B659" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="D659" s="8">
-        <v>1.8</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="B660" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="D660" s="8">
-        <v>2.1</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="661" spans="1:4">
-      <c r="B661" s="5" t="s">
+      <c r="B661" s="6" t="s">
         <v>1287</v>
       </c>
+      <c r="C661" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D661" s="8">
+        <v>1.2</v>
+      </c>
     </row>
     <row r="662" spans="1:4">
-      <c r="B662" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B662" s="6" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C662" s="7" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D662" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="B663" s="6" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="C663" s="7" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="D663" s="8">
-        <v>43</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="664" spans="1:4">
-      <c r="B664" s="6" t="s">
-[...6 lines deleted...]
-        <v>45</v>
+      <c r="B664" s="5" t="s">
+        <v>1293</v>
       </c>
     </row>
     <row r="665" spans="1:4">
-      <c r="B665" s="6" t="s">
-[...6 lines deleted...]
-        <v>2.9</v>
+      <c r="B665" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C665" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D665" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="B666" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1295</v>
       </c>
       <c r="D666" s="8">
-        <v>2.9</v>
+        <v>43</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="B667" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D667" s="8">
-        <v>3.5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="B668" s="6" t="s">
         <v>1298</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1299</v>
       </c>
       <c r="D668" s="8">
-        <v>6.6</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="B669" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="D669" s="8">
-        <v>6.6</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="B670" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D670" s="8">
-        <v>9</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="B671" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="D671" s="8">
-        <v>8.7</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="B672" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1307</v>
       </c>
       <c r="D672" s="8">
-        <v>21</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="B673" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D673" s="8">
-        <v>25</v>
+        <v>9</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="B674" s="6" t="s">
         <v>1310</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1311</v>
       </c>
       <c r="D674" s="8">
-        <v>41</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="B675" s="6" t="s">
         <v>1312</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1313</v>
       </c>
       <c r="D675" s="8">
-        <v>1.6</v>
+        <v>21</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="B676" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D676" s="8">
-        <v>3.4</v>
+        <v>25</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="B677" s="6" t="s">
         <v>1316</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1317</v>
       </c>
       <c r="D677" s="8">
-        <v>3.1</v>
+        <v>41</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="B678" s="6" t="s">
         <v>1318</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1319</v>
       </c>
       <c r="D678" s="8">
-        <v>3.6</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="B679" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D679" s="8">
-        <v>12.6</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="B680" s="6" t="s">
         <v>1322</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1323</v>
       </c>
       <c r="D680" s="8">
-        <v>5.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="B681" s="6" t="s">
         <v>1324</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1325</v>
       </c>
       <c r="D681" s="8">
-        <v>11.4</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="B682" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D682" s="8">
-        <v>14.2</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="B683" s="6" t="s">
         <v>1328</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>1329</v>
       </c>
       <c r="D683" s="8">
-        <v>26</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="B684" s="6" t="s">
         <v>1330</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>1331</v>
       </c>
       <c r="D684" s="8">
-        <v>28</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="B685" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D685" s="8">
-        <v>10.1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="B686" s="6" t="s">
         <v>1334</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1335</v>
       </c>
       <c r="D686" s="8">
-        <v>3.7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="B687" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>1337</v>
       </c>
       <c r="D687" s="8">
-        <v>2.9</v>
+        <v>28</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="B688" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D688" s="8">
-        <v>5.1</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="B689" s="6" t="s">
         <v>1340</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>1341</v>
       </c>
       <c r="D689" s="8">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="B690" s="6" t="s">
         <v>1342</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>1343</v>
       </c>
       <c r="D690" s="8">
-        <v>4.1</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="B691" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D691" s="8">
-        <v>6.1</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="B692" s="6" t="s">
         <v>1346</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>1347</v>
       </c>
       <c r="D692" s="8">
-        <v>6.8</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="B693" s="6" t="s">
         <v>1348</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>1349</v>
       </c>
       <c r="D693" s="8">
-        <v>14.8</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="B694" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D694" s="8">
-        <v>18.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="B695" s="6" t="s">
         <v>1352</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>1353</v>
       </c>
       <c r="D695" s="8">
-        <v>36</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="B696" s="6" t="s">
         <v>1354</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>1355</v>
       </c>
       <c r="D696" s="8">
-        <v>17.6</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="B697" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D697" s="8">
-        <v>3.9</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="B698" s="6" t="s">
         <v>1358</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>1359</v>
       </c>
       <c r="D698" s="8">
-        <v>2.7</v>
+        <v>36</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="B699" s="6" t="s">
         <v>1360</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>1361</v>
       </c>
       <c r="D699" s="8">
-        <v>2.4</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="B700" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D700" s="8">
-        <v>2</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="B701" s="6" t="s">
         <v>1364</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>1365</v>
       </c>
       <c r="D701" s="8">
-        <v>3</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="B702" s="6" t="s">
         <v>1366</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>1367</v>
       </c>
       <c r="D702" s="8">
-        <v>4.9</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="B703" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D703" s="8">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="B704" s="6" t="s">
         <v>1370</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>1371</v>
       </c>
       <c r="D704" s="8">
-        <v>2.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="B705" s="6" t="s">
         <v>1372</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="D705" s="8">
-        <v>5.4</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="B706" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D706" s="8">
-        <v>2.6</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="B707" s="6" t="s">
         <v>1376</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>1377</v>
       </c>
       <c r="D707" s="8">
-        <v>5.3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="B708" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>1379</v>
       </c>
       <c r="D708" s="8">
-        <v>16.7</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="B709" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D709" s="8">
-        <v>10.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="B710" s="6" t="s">
         <v>1382</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>1383</v>
       </c>
       <c r="D710" s="8">
-        <v>10.2</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="B711" s="6" t="s">
         <v>1384</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>1385</v>
       </c>
       <c r="D711" s="8">
-        <v>15.5</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="B712" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D712" s="8">
-        <v>18.1</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="B713" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="D713" s="8">
-        <v>1.7</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="B714" s="6" t="s">
         <v>1390</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D714" s="8">
-        <v>1.8</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="B715" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D715" s="8">
-        <v>22</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="B716" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D716" s="8">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="B717" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D717" s="8">
-        <v>9.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="B718" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D718" s="8">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="B719" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="D719" s="8">
-        <v>5.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="B720" s="6" t="s">
         <v>1402</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="D720" s="8">
-        <v>6.6</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="B721" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D721" s="8">
-        <v>5.9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="B722" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>1407</v>
       </c>
       <c r="D722" s="8">
-        <v>10.4</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="B723" s="6" t="s">
         <v>1408</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D723" s="8">
-        <v>10.5</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="B724" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D724" s="8">
-        <v>1.8</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="B725" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>1413</v>
       </c>
       <c r="D725" s="8">
-        <v>40</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="B726" s="6" t="s">
         <v>1414</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D726" s="8">
-        <v>8.3</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="B727" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D727" s="8">
-        <v>15.8</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="B728" s="6" t="s">
         <v>1418</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1419</v>
       </c>
       <c r="D728" s="8">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="B729" s="6" t="s">
         <v>1420</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>1421</v>
       </c>
       <c r="D729" s="8">
-        <v>88</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="B730" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D730" s="8">
-        <v>56</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="B731" s="6" t="s">
         <v>1424</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>1425</v>
       </c>
       <c r="D731" s="8">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="B732" s="6" t="s">
         <v>1426</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>1427</v>
       </c>
       <c r="D732" s="8">
-        <v>190</v>
+        <v>88</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="B733" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="D733" s="8">
-        <v>191</v>
+        <v>56</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="B734" s="6" t="s">
         <v>1430</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1431</v>
       </c>
       <c r="D734" s="8">
-        <v>212</v>
+        <v>71</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="B735" s="6" t="s">
         <v>1432</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1433</v>
       </c>
       <c r="D735" s="8">
-        <v>38</v>
+        <v>190</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="B736" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D736" s="8">
-        <v>325</v>
+        <v>191</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="B737" s="6" t="s">
         <v>1436</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D737" s="8">
-        <v>64</v>
+        <v>212</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="B738" s="6" t="s">
         <v>1438</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>1439</v>
       </c>
       <c r="D738" s="8">
-        <v>5.5</v>
+        <v>38</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="B739" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D739" s="8">
-        <v>17</v>
+        <v>325</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="B740" s="6" t="s">
         <v>1442</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>1443</v>
       </c>
       <c r="D740" s="8">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="B741" s="6" t="s">
         <v>1444</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>1445</v>
       </c>
       <c r="D741" s="8">
-        <v>339</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="B742" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D742" s="8">
-        <v>3.8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="B743" s="6" t="s">
         <v>1448</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>1449</v>
       </c>
       <c r="D743" s="8">
-        <v>4.7</v>
+        <v>61</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="B744" s="6" t="s">
         <v>1450</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>1451</v>
       </c>
       <c r="D744" s="8">
-        <v>4.2</v>
+        <v>339</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="B745" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D745" s="8">
-        <v>359</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="B746" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>1455</v>
       </c>
       <c r="D746" s="8">
-        <v>13.4</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="B747" s="6" t="s">
         <v>1456</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>1457</v>
       </c>
       <c r="D747" s="8">
-        <v>16</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="B748" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D748" s="8">
-        <v>12.6</v>
+        <v>359</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="B749" s="6" t="s">
         <v>1460</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>1461</v>
       </c>
       <c r="D749" s="8">
-        <v>6.4</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="B750" s="6" t="s">
         <v>1462</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>1463</v>
       </c>
       <c r="D750" s="8">
-        <v>14.7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="B751" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C751" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D751" s="8">
-        <v>2.4</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="B752" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="C752" s="7" t="s">
         <v>1467</v>
       </c>
       <c r="D752" s="8">
-        <v>9.1</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="B753" s="6" t="s">
         <v>1468</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>1469</v>
       </c>
       <c r="D753" s="8">
-        <v>9.1</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="B754" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D754" s="8">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="B755" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>1473</v>
       </c>
       <c r="D755" s="8">
-        <v>5.1</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="B756" s="6" t="s">
         <v>1474</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>1475</v>
       </c>
       <c r="D756" s="8">
-        <v>17</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="B757" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D757" s="8">
-        <v>48</v>
+        <v>3</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="B758" s="6" t="s">
         <v>1478</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>1479</v>
       </c>
       <c r="D758" s="8">
-        <v>96</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="B759" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>1481</v>
       </c>
       <c r="D759" s="8">
-        <v>119</v>
+        <v>17</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="B760" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D760" s="8">
-        <v>3.3</v>
+        <v>48</v>
       </c>
     </row>
     <row r="761" spans="1:4">
-      <c r="B761" s="5" t="s">
+      <c r="B761" s="6" t="s">
         <v>1484</v>
       </c>
+      <c r="C761" s="7" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D761" s="8">
+        <v>96</v>
+      </c>
     </row>
     <row r="762" spans="1:4">
-      <c r="B762" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B762" s="6" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C762" s="7" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D762" s="8">
+        <v>119</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="B763" s="6" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="C763" s="7" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="D763" s="8">
-        <v>3.8</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="764" spans="1:4">
-      <c r="B764" s="6" t="s">
-[...6 lines deleted...]
-        <v>8.9</v>
+      <c r="B764" s="5" t="s">
+        <v>1490</v>
       </c>
     </row>
     <row r="765" spans="1:4">
-      <c r="B765" s="6" t="s">
-[...6 lines deleted...]
-        <v>2.7</v>
+      <c r="B765" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C765" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D765" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="B766" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D766" s="8">
-        <v>2.7</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="B767" s="6" t="s">
         <v>1493</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>1494</v>
       </c>
       <c r="D767" s="8">
-        <v>5.3</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="B768" s="6" t="s">
         <v>1495</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>1496</v>
       </c>
       <c r="D768" s="8">
-        <v>7.6</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="B769" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D769" s="8">
-        <v>3.2</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="B770" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>1500</v>
       </c>
       <c r="D770" s="8">
-        <v>1</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="B771" s="6" t="s">
         <v>1501</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>1502</v>
       </c>
       <c r="D771" s="8">
-        <v>1.8</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="B772" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D772" s="8">
-        <v>4.2</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="B773" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>1506</v>
       </c>
       <c r="D773" s="8">
-        <v>3.9</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="B774" s="6" t="s">
         <v>1507</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>1508</v>
       </c>
       <c r="D774" s="8">
-        <v>2.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="B775" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D775" s="8">
-        <v>1.2</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="B776" s="6" t="s">
         <v>1511</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="D776" s="8">
-        <v>1.6</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="B777" s="6" t="s">
         <v>1513</v>
       </c>
       <c r="C777" s="7" t="s">
         <v>1514</v>
       </c>
       <c r="D777" s="8">
-        <v>4</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="B778" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C778" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D778" s="8">
-        <v>6.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="B779" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>1518</v>
       </c>
       <c r="D779" s="8">
-        <v>31</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="B780" s="6" t="s">
         <v>1519</v>
       </c>
       <c r="C780" s="7" t="s">
         <v>1520</v>
       </c>
       <c r="D780" s="8">
-        <v>4.1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="B781" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D781" s="8">
-        <v>2.4</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="B782" s="6" t="s">
         <v>1523</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>1524</v>
       </c>
       <c r="D782" s="8">
-        <v>1.9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="B783" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1526</v>
       </c>
       <c r="D783" s="8">
-        <v>1</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="B784" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D784" s="8">
-        <v>4.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="B785" s="6" t="s">
         <v>1529</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>1530</v>
       </c>
       <c r="D785" s="8">
-        <v>7.9</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="B786" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>1532</v>
       </c>
       <c r="D786" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="B787" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D787" s="8">
-        <v>4.8</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="B788" s="6" t="s">
         <v>1535</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>1536</v>
       </c>
       <c r="D788" s="8">
-        <v>2.1</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="B789" s="6" t="s">
         <v>1537</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>1538</v>
       </c>
       <c r="D789" s="8">
-        <v>4.1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="B790" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D790" s="8">
-        <v>1.5</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="B791" s="6" t="s">
         <v>1541</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>1542</v>
       </c>
       <c r="D791" s="8">
-        <v>4.1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="B792" s="6" t="s">
         <v>1543</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>1544</v>
       </c>
       <c r="D792" s="8">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="B793" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C793" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D793" s="8">
-        <v>39</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="B794" s="6" t="s">
         <v>1547</v>
       </c>
       <c r="C794" s="7" t="s">
         <v>1548</v>
       </c>
       <c r="D794" s="8">
-        <v>41</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="B795" s="6" t="s">
         <v>1549</v>
       </c>
       <c r="C795" s="7" t="s">
         <v>1550</v>
       </c>
       <c r="D795" s="8">
-        <v>7.7</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="B796" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="C796" s="7" t="s">
         <v>1552</v>
       </c>
       <c r="D796" s="8">
-        <v>8.4</v>
+        <v>39</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="B797" s="6" t="s">
         <v>1553</v>
       </c>
       <c r="C797" s="7" t="s">
         <v>1554</v>
       </c>
       <c r="D797" s="8">
-        <v>16.6</v>
+        <v>41</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="B798" s="6" t="s">
         <v>1555</v>
       </c>
       <c r="C798" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D798" s="8">
-        <v>4</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="B799" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C799" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D799" s="8">
-        <v>4</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="B800" s="6" t="s">
         <v>1559</v>
       </c>
       <c r="C800" s="7" t="s">
         <v>1560</v>
       </c>
       <c r="D800" s="8">
-        <v>6.8</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="B801" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="C801" s="7" t="s">
         <v>1562</v>
       </c>
       <c r="D801" s="8">
-        <v>4.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="B802" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C802" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D802" s="8">
-        <v>4.1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="B803" s="6" t="s">
         <v>1565</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="D803" s="8">
-        <v>15.5</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="B804" s="6" t="s">
         <v>1567</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>1568</v>
       </c>
       <c r="D804" s="8">
-        <v>7.4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="B805" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C805" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D805" s="8">
-        <v>9.3</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="B806" s="6" t="s">
         <v>1571</v>
       </c>
       <c r="C806" s="7" t="s">
         <v>1572</v>
       </c>
       <c r="D806" s="8">
-        <v>18.2</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="B807" s="6" t="s">
         <v>1573</v>
       </c>
       <c r="C807" s="7" t="s">
         <v>1574</v>
       </c>
       <c r="D807" s="8">
-        <v>11.7</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="B808" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C808" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D808" s="8">
-        <v>11.8</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="B809" s="6" t="s">
         <v>1577</v>
       </c>
       <c r="C809" s="7" t="s">
         <v>1578</v>
       </c>
       <c r="D809" s="8">
-        <v>10.1</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="810" spans="1:4">
-      <c r="B810" s="5" t="s">
+      <c r="B810" s="6" t="s">
         <v>1579</v>
       </c>
+      <c r="C810" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D810" s="8">
+        <v>11.7</v>
+      </c>
     </row>
     <row r="811" spans="1:4">
-      <c r="B811" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B811" s="6" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C811" s="7" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D811" s="8">
+        <v>11.8</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="B812" s="6" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="C812" s="7" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="D812" s="8">
-        <v>0.4</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="813" spans="1:4">
-      <c r="B813" s="6" t="s">
-[...6 lines deleted...]
-        <v>2.4</v>
+      <c r="B813" s="5" t="s">
+        <v>1585</v>
       </c>
     </row>
     <row r="814" spans="1:4">
-      <c r="B814" s="6" t="s">
-[...6 lines deleted...]
-        <v>2.7</v>
+      <c r="B814" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C814" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D814" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="B815" s="6" t="s">
         <v>1586</v>
       </c>
       <c r="C815" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D815" s="8">
-        <v>3.1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="B816" s="6" t="s">
         <v>1588</v>
       </c>
       <c r="C816" s="7" t="s">
         <v>1589</v>
       </c>
       <c r="D816" s="8">
-        <v>3.1</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="B817" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="C817" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D817" s="8">
-        <v>1.7</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="B818" s="6" t="s">
         <v>1592</v>
       </c>
       <c r="C818" s="7" t="s">
         <v>1593</v>
       </c>
       <c r="D818" s="8">
-        <v>2.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="B819" s="6" t="s">
         <v>1594</v>
       </c>
       <c r="C819" s="7" t="s">
         <v>1595</v>
       </c>
       <c r="D819" s="8">
-        <v>0.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="B820" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C820" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D820" s="8">
-        <v>2.9</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="B821" s="6" t="s">
         <v>1598</v>
       </c>
       <c r="C821" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D821" s="8">
-        <v>5.9</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="B822" s="6" t="s">
         <v>1600</v>
       </c>
       <c r="C822" s="7" t="s">
         <v>1601</v>
       </c>
       <c r="D822" s="8">
-        <v>8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="B823" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C823" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D823" s="8">
-        <v>0.9</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="B824" s="6" t="s">
         <v>1604</v>
       </c>
       <c r="C824" s="7" t="s">
         <v>1605</v>
       </c>
       <c r="D824" s="8">
-        <v>1.7</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="B825" s="6" t="s">
         <v>1606</v>
       </c>
       <c r="C825" s="7" t="s">
         <v>1607</v>
       </c>
       <c r="D825" s="8">
-        <v>0.7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="B826" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C826" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D826" s="8">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="B827" s="6" t="s">
         <v>1610</v>
       </c>
       <c r="C827" s="7" t="s">
         <v>1611</v>
       </c>
       <c r="D827" s="8">
-        <v>0.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="B828" s="6" t="s">
         <v>1612</v>
       </c>
       <c r="C828" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="D828" s="8">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="B829" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C829" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D829" s="8">
-        <v>0.7</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="B830" s="6" t="s">
         <v>1616</v>
       </c>
       <c r="C830" s="7" t="s">
         <v>1617</v>
       </c>
       <c r="D830" s="8">
-        <v>0.9</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="B831" s="6" t="s">
         <v>1618</v>
       </c>
       <c r="C831" s="7" t="s">
         <v>1619</v>
       </c>
       <c r="D831" s="8">
-        <v>4.4</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="B832" s="6" t="s">
         <v>1620</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1621</v>
       </c>
       <c r="D832" s="8">
-        <v>5.5</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="B833" s="6" t="s">
         <v>1622</v>
       </c>
       <c r="C833" s="7" t="s">
         <v>1623</v>
       </c>
       <c r="D833" s="8">
-        <v>8.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="B834" s="6" t="s">
         <v>1624</v>
       </c>
       <c r="C834" s="7" t="s">
         <v>1625</v>
       </c>
       <c r="D834" s="8">
-        <v>1.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="B835" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C835" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D835" s="8">
-        <v>4.9</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="B836" s="6" t="s">
         <v>1628</v>
       </c>
       <c r="C836" s="7" t="s">
         <v>1629</v>
       </c>
       <c r="D836" s="8">
-        <v>10.6</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="B837" s="6" t="s">
         <v>1630</v>
       </c>
       <c r="C837" s="7" t="s">
         <v>1631</v>
       </c>
       <c r="D837" s="8">
-        <v>10.1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="B838" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C838" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D838" s="8">
-        <v>14.8</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="B839" s="6" t="s">
         <v>1634</v>
       </c>
       <c r="C839" s="7" t="s">
         <v>1635</v>
       </c>
       <c r="D839" s="8">
-        <v>0.4</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="B840" s="6" t="s">
         <v>1636</v>
       </c>
       <c r="C840" s="7" t="s">
         <v>1637</v>
       </c>
       <c r="D840" s="8">
-        <v>0.4</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="B841" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C841" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D841" s="8">
-        <v>3.5</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="B842" s="6" t="s">
         <v>1640</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>1641</v>
       </c>
       <c r="D842" s="8">
-        <v>1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="B843" s="6" t="s">
         <v>1642</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>1643</v>
       </c>
       <c r="D843" s="8">
-        <v>3.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="B844" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="C844" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D844" s="8">
-        <v>5.9</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="B845" s="6" t="s">
         <v>1646</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>1647</v>
       </c>
       <c r="D845" s="8">
-        <v>3.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="B846" s="6" t="s">
         <v>1648</v>
       </c>
       <c r="C846" s="7" t="s">
         <v>1649</v>
       </c>
       <c r="D846" s="8">
-        <v>5.7</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="B847" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C847" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D847" s="8">
-        <v>10.8</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="B848" s="6" t="s">
         <v>1652</v>
       </c>
       <c r="C848" s="7" t="s">
         <v>1653</v>
       </c>
       <c r="D848" s="8">
-        <v>4.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="B849" s="6" t="s">
         <v>1654</v>
       </c>
       <c r="C849" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D849" s="8">
-        <v>7.8</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="B850" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C850" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D850" s="8">
-        <v>11.8</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="B851" s="6" t="s">
         <v>1658</v>
       </c>
       <c r="C851" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D851" s="8">
-        <v>0.7</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="B852" s="6" t="s">
         <v>1660</v>
       </c>
       <c r="C852" s="7" t="s">
         <v>1661</v>
       </c>
       <c r="D852" s="8">
-        <v>2.1</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="B853" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D853" s="8">
-        <v>1.8</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="B854" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="C854" s="7" t="s">
         <v>1665</v>
       </c>
       <c r="D854" s="8">
-        <v>1.4</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="B855" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>1667</v>
       </c>
       <c r="D855" s="8">
-        <v>0.7</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="B856" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D856" s="8">
-        <v>1.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="B857" s="6" t="s">
         <v>1670</v>
       </c>
       <c r="C857" s="7" t="s">
         <v>1671</v>
       </c>
       <c r="D857" s="8">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="B858" s="6" t="s">
         <v>1672</v>
       </c>
       <c r="C858" s="7" t="s">
         <v>1673</v>
       </c>
       <c r="D858" s="8">
-        <v>6.3</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="B859" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C859" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D859" s="8">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="B860" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="C860" s="7" t="s">
         <v>1677</v>
       </c>
       <c r="D860" s="8">
-        <v>2.8</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="B861" s="6" t="s">
         <v>1678</v>
       </c>
       <c r="C861" s="7" t="s">
         <v>1679</v>
       </c>
       <c r="D861" s="8">
-        <v>4.9</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="B862" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="C862" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D862" s="8">
-        <v>9.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="B863" s="6" t="s">
         <v>1682</v>
       </c>
       <c r="C863" s="7" t="s">
         <v>1683</v>
       </c>
       <c r="D863" s="8">
-        <v>0.4</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="B864" s="6" t="s">
         <v>1684</v>
       </c>
       <c r="C864" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D864" s="8">
-        <v>1.7</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="B865" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C865" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D865" s="8">
-        <v>0.3</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="B866" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="C866" s="7" t="s">
         <v>1689</v>
       </c>
       <c r="D866" s="8">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="B867" s="6" t="s">
         <v>1690</v>
       </c>
       <c r="C867" s="7" t="s">
         <v>1691</v>
       </c>
       <c r="D867" s="8">
-        <v>2.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="B868" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C868" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D868" s="8">
         <v>0.3</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="B869" s="6" t="s">
         <v>1694</v>
       </c>
       <c r="C869" s="7" t="s">
         <v>1695</v>
       </c>
       <c r="D869" s="8">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="B870" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="C870" s="7" t="s">
         <v>1697</v>
       </c>
       <c r="D870" s="8">
-        <v>1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="B871" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C871" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D871" s="8">
-        <v>4.1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="B872" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="C872" s="7" t="s">
         <v>1701</v>
       </c>
       <c r="D872" s="8">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="B873" s="6" t="s">
         <v>1702</v>
       </c>
       <c r="C873" s="7" t="s">
         <v>1703</v>
       </c>
       <c r="D873" s="8">
-        <v>1.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="B874" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C874" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D874" s="8">
-        <v>0.8</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="B875" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="C875" s="7" t="s">
         <v>1707</v>
       </c>
       <c r="D875" s="8">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="B876" s="6" t="s">
         <v>1708</v>
       </c>
       <c r="C876" s="7" t="s">
         <v>1709</v>
       </c>
       <c r="D876" s="8">
-        <v>0.4</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="B877" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C877" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D877" s="8">
-        <v>7.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="B878" s="6" t="s">
         <v>1712</v>
       </c>
       <c r="C878" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D878" s="8">
-        <v>7.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="B879" s="6" t="s">
         <v>1714</v>
       </c>
       <c r="C879" s="7" t="s">
         <v>1715</v>
       </c>
       <c r="D879" s="8">
-        <v>21</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="B880" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C880" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D880" s="8">
-        <v>1.8</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="B881" s="6" t="s">
         <v>1718</v>
       </c>
       <c r="C881" s="7" t="s">
         <v>1719</v>
       </c>
       <c r="D881" s="8">
-        <v>2.1</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="B882" s="6" t="s">
         <v>1720</v>
       </c>
       <c r="C882" s="7" t="s">
         <v>1721</v>
       </c>
       <c r="D882" s="8">
-        <v>0.3</v>
+        <v>21</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="B883" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C883" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D883" s="8">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="B884" s="6" t="s">
         <v>1724</v>
       </c>
       <c r="C884" s="7" t="s">
         <v>1725</v>
       </c>
       <c r="D884" s="8">
-        <v>3.4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="B885" s="6" t="s">
         <v>1726</v>
       </c>
       <c r="C885" s="7" t="s">
         <v>1727</v>
       </c>
       <c r="D885" s="8">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="B886" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C886" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D886" s="8">
-        <v>3.9</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="B887" s="6" t="s">
         <v>1730</v>
       </c>
       <c r="C887" s="7" t="s">
         <v>1731</v>
       </c>
       <c r="D887" s="8">
-        <v>0.8</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="B888" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="C888" s="7" t="s">
         <v>1733</v>
       </c>
       <c r="D888" s="8">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="B889" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C889" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D889" s="8">
-        <v>0.5</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="B890" s="6" t="s">
         <v>1736</v>
       </c>
       <c r="C890" s="7" t="s">
         <v>1737</v>
       </c>
       <c r="D890" s="8">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="B891" s="6" t="s">
         <v>1738</v>
       </c>
       <c r="C891" s="7" t="s">
         <v>1739</v>
       </c>
       <c r="D891" s="8">
-        <v>0.2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="B892" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C892" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D892" s="8">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="B893" s="6" t="s">
         <v>1742</v>
       </c>
       <c r="C893" s="7" t="s">
         <v>1743</v>
       </c>
       <c r="D893" s="8">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="B894" s="6" t="s">
         <v>1744</v>
       </c>
       <c r="C894" s="7" t="s">
         <v>1745</v>
       </c>
       <c r="D894" s="8">
-        <v>1.2</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="B895" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="C895" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="D895" s="8">
-        <v>2.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="896" spans="1:4">
-      <c r="B896" s="5" t="s">
+      <c r="B896" s="6" t="s">
         <v>1748</v>
       </c>
+      <c r="C896" s="7" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D896" s="8">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="897" spans="1:4">
-      <c r="B897" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B897" s="6" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C897" s="7" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D897" s="8">
+        <v>1.2</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="B898" s="6" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="C898" s="7" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="D898" s="8">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="899" spans="1:4">
-      <c r="B899" s="6" t="s">
-[...6 lines deleted...]
-        <v>6.3</v>
+      <c r="B899" s="5" t="s">
+        <v>1754</v>
       </c>
     </row>
     <row r="900" spans="1:4">
-      <c r="B900" s="6" t="s">
-[...6 lines deleted...]
-        <v>11.5</v>
+      <c r="B900" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C900" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D900" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="B901" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C901" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D901" s="8">
-        <v>4.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="B902" s="6" t="s">
         <v>1757</v>
       </c>
       <c r="C902" s="7" t="s">
         <v>1758</v>
       </c>
       <c r="D902" s="8">
-        <v>4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="B903" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="C903" s="7" t="s">
         <v>1760</v>
       </c>
       <c r="D903" s="8">
-        <v>4.3</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="B904" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C904" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D904" s="8">
-        <v>6.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="B905" s="6" t="s">
         <v>1763</v>
       </c>
       <c r="C905" s="7" t="s">
         <v>1764</v>
       </c>
       <c r="D905" s="8">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="B906" s="6" t="s">
         <v>1765</v>
       </c>
       <c r="C906" s="7" t="s">
         <v>1766</v>
       </c>
       <c r="D906" s="8">
-        <v>8.3</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="B907" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="C907" s="7" t="s">
         <v>1768</v>
       </c>
       <c r="D907" s="8">
-        <v>2.6</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="B908" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="C908" s="7" t="s">
         <v>1770</v>
       </c>
       <c r="D908" s="8">
-        <v>3.2</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="B909" s="6" t="s">
         <v>1771</v>
       </c>
       <c r="C909" s="7" t="s">
         <v>1772</v>
       </c>
       <c r="D909" s="8">
         <v>8.3</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="B910" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C910" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D910" s="8">
-        <v>22</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="B911" s="6" t="s">
         <v>1775</v>
       </c>
       <c r="C911" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="D911" s="8">
-        <v>27</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="B912" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="C912" s="7" t="s">
         <v>1778</v>
       </c>
       <c r="D912" s="8">
-        <v>6.7</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="B913" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C913" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D913" s="8">
-        <v>8.4</v>
+        <v>22</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="B914" s="6" t="s">
         <v>1781</v>
       </c>
       <c r="C914" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D914" s="8">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="B915" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="C915" s="7" t="s">
         <v>1784</v>
       </c>
       <c r="D915" s="8">
-        <v>34</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="B916" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="C916" s="7" t="s">
         <v>1786</v>
       </c>
       <c r="D916" s="8">
-        <v>6</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="B917" s="6" t="s">
         <v>1787</v>
       </c>
       <c r="C917" s="7" t="s">
         <v>1788</v>
       </c>
       <c r="D917" s="8">
-        <v>2.9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="B918" s="6" t="s">
         <v>1789</v>
       </c>
       <c r="C918" s="7" t="s">
         <v>1790</v>
       </c>
       <c r="D918" s="8">
-        <v>8.9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="B919" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="C919" s="7" t="s">
         <v>1792</v>
       </c>
       <c r="D919" s="8">
-        <v>17.2</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="B920" s="6" t="s">
         <v>1793</v>
       </c>
       <c r="C920" s="7" t="s">
         <v>1794</v>
       </c>
       <c r="D920" s="8">
-        <v>29</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="B921" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="C921" s="7" t="s">
         <v>1796</v>
       </c>
       <c r="D921" s="8">
-        <v>24</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="B922" s="6" t="s">
         <v>1797</v>
       </c>
       <c r="C922" s="7" t="s">
         <v>1798</v>
       </c>
       <c r="D922" s="8">
-        <v>25</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="B923" s="6" t="s">
         <v>1799</v>
       </c>
       <c r="C923" s="7" t="s">
         <v>1800</v>
       </c>
       <c r="D923" s="8">
-        <v>7.8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="B924" s="6" t="s">
         <v>1801</v>
       </c>
       <c r="C924" s="7" t="s">
         <v>1802</v>
       </c>
       <c r="D924" s="8">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="B925" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="C925" s="7" t="s">
         <v>1804</v>
       </c>
       <c r="D925" s="8">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="B926" s="6" t="s">
         <v>1805</v>
       </c>
       <c r="C926" s="7" t="s">
         <v>1806</v>
       </c>
       <c r="D926" s="8">
-        <v>1.2</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="B927" s="6" t="s">
         <v>1807</v>
       </c>
       <c r="C927" s="7" t="s">
         <v>1808</v>
       </c>
       <c r="D927" s="8">
-        <v>115</v>
+        <v>26</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="B928" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="C928" s="7" t="s">
         <v>1810</v>
       </c>
       <c r="D928" s="8">
-        <v>1.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="B929" s="6" t="s">
         <v>1811</v>
       </c>
       <c r="C929" s="7" t="s">
         <v>1812</v>
       </c>
       <c r="D929" s="8">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="B930" s="6" t="s">
         <v>1813</v>
       </c>
       <c r="C930" s="7" t="s">
         <v>1814</v>
       </c>
       <c r="D930" s="8">
-        <v>1.2</v>
+        <v>115</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="B931" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="C931" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D931" s="8">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="B932" s="6" t="s">
         <v>1817</v>
       </c>
       <c r="C932" s="7" t="s">
         <v>1818</v>
       </c>
       <c r="D932" s="8">
-        <v>7.5</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="B933" s="6" t="s">
         <v>1819</v>
       </c>
       <c r="C933" s="7" t="s">
         <v>1820</v>
       </c>
       <c r="D933" s="8">
-        <v>2.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="B934" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="C934" s="7" t="s">
         <v>1822</v>
       </c>
       <c r="D934" s="8">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="B935" s="6" t="s">
         <v>1823</v>
       </c>
       <c r="C935" s="7" t="s">
         <v>1824</v>
       </c>
       <c r="D935" s="8">
-        <v>1.6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="B936" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="C936" s="7" t="s">
         <v>1826</v>
       </c>
       <c r="D936" s="8">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="B937" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="C937" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D937" s="8">
-        <v>1.9</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="B938" s="6" t="s">
         <v>1829</v>
       </c>
       <c r="C938" s="7" t="s">
         <v>1830</v>
       </c>
       <c r="D938" s="8">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="B939" s="6" t="s">
         <v>1831</v>
       </c>
       <c r="C939" s="7" t="s">
         <v>1832</v>
       </c>
       <c r="D939" s="8">
-        <v>3.5</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="B940" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="C940" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D940" s="8">
-        <v>3.7</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="B941" s="6" t="s">
         <v>1835</v>
       </c>
       <c r="C941" s="7" t="s">
         <v>1836</v>
       </c>
       <c r="D941" s="8">
-        <v>11.8</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="B942" s="6" t="s">
         <v>1837</v>
       </c>
       <c r="C942" s="7" t="s">
         <v>1838</v>
       </c>
       <c r="D942" s="8">
-        <v>47</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="B943" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="C943" s="7" t="s">
         <v>1840</v>
       </c>
       <c r="D943" s="8">
-        <v>54</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="B944" s="6" t="s">
         <v>1841</v>
       </c>
       <c r="C944" s="7" t="s">
         <v>1842</v>
       </c>
       <c r="D944" s="8">
-        <v>1.8</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="B945" s="6" t="s">
         <v>1843</v>
       </c>
       <c r="C945" s="7" t="s">
         <v>1844</v>
       </c>
       <c r="D945" s="8">
-        <v>1.7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="B946" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="C946" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D946" s="8">
-        <v>0.9</v>
+        <v>54</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="B947" s="6" t="s">
         <v>1847</v>
       </c>
       <c r="C947" s="7" t="s">
         <v>1848</v>
       </c>
       <c r="D947" s="8">
-        <v>2.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="B948" s="6" t="s">
         <v>1849</v>
       </c>
       <c r="C948" s="7" t="s">
         <v>1850</v>
       </c>
       <c r="D948" s="8">
-        <v>3.2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="B949" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="C949" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D949" s="8">
-        <v>29</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="B950" s="6" t="s">
         <v>1853</v>
       </c>
       <c r="C950" s="7" t="s">
         <v>1854</v>
       </c>
       <c r="D950" s="8">
-        <v>34</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="B951" s="6" t="s">
         <v>1855</v>
       </c>
       <c r="C951" s="7" t="s">
         <v>1856</v>
       </c>
       <c r="D951" s="8">
-        <v>19.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="B952" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C952" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D952" s="8">
-        <v>2.5</v>
+        <v>29</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="B953" s="6" t="s">
         <v>1859</v>
       </c>
       <c r="C953" s="7" t="s">
         <v>1860</v>
       </c>
       <c r="D953" s="8">
-        <v>3.4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="B954" s="6" t="s">
         <v>1861</v>
       </c>
       <c r="C954" s="7" t="s">
         <v>1862</v>
       </c>
       <c r="D954" s="8">
-        <v>6.7</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="B955" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="C955" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="D955" s="8">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="956" spans="1:4">
-      <c r="B956" s="5" t="s">
+      <c r="B956" s="6" t="s">
         <v>1865</v>
       </c>
+      <c r="C956" s="7" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D956" s="8">
+        <v>3.4</v>
+      </c>
     </row>
     <row r="957" spans="1:4">
-      <c r="B957" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B957" s="6" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C957" s="7" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D957" s="8">
+        <v>6.6</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="B958" s="6" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="C958" s="7" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="D958" s="8">
-        <v>30</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="959" spans="1:4">
-      <c r="B959" s="6" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="B959" s="5" t="s">
+        <v>1871</v>
       </c>
     </row>
     <row r="960" spans="1:4">
-      <c r="B960" s="6" t="s">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="B960" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C960" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D960" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="B961" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C961" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D961" s="8">
-        <v>0.6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="B962" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="C962" s="7" t="s">
         <v>1875</v>
       </c>
       <c r="D962" s="8">
-        <v>22</v>
+        <v>67</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="B963" s="6" t="s">
         <v>1876</v>
       </c>
       <c r="C963" s="7" t="s">
         <v>1877</v>
       </c>
       <c r="D963" s="8">
-        <v>0.3</v>
+        <v>46</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="B964" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="C964" s="7" t="s">
         <v>1879</v>
       </c>
       <c r="D964" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="B965" s="6" t="s">
         <v>1880</v>
       </c>
       <c r="C965" s="7" t="s">
         <v>1881</v>
       </c>
       <c r="D965" s="8">
-        <v>13.1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="B966" s="6" t="s">
         <v>1882</v>
       </c>
       <c r="C966" s="7" t="s">
         <v>1883</v>
       </c>
       <c r="D966" s="8">
         <v>0.3</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="B967" s="6" t="s">
         <v>1884</v>
       </c>
       <c r="C967" s="7" t="s">
         <v>1885</v>
       </c>
       <c r="D967" s="8">
-        <v>7.6</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="B968" s="6" t="s">
         <v>1886</v>
       </c>
       <c r="C968" s="7" t="s">
         <v>1887</v>
       </c>
       <c r="D968" s="8">
-        <v>120</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="B969" s="6" t="s">
         <v>1888</v>
       </c>
       <c r="C969" s="7" t="s">
         <v>1889</v>
       </c>
       <c r="D969" s="8">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="B970" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C970" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D970" s="8">
-        <v>214</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="B971" s="6" t="s">
         <v>1892</v>
       </c>
       <c r="C971" s="7" t="s">
         <v>1893</v>
       </c>
       <c r="D971" s="8">
-        <v>408</v>
+        <v>120</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="B972" s="6" t="s">
         <v>1894</v>
       </c>
       <c r="C972" s="7" t="s">
         <v>1895</v>
       </c>
       <c r="D972" s="8">
-        <v>4.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="B973" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C973" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D973" s="8">
-        <v>0.8</v>
+        <v>214</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="B974" s="6" t="s">
         <v>1898</v>
       </c>
       <c r="C974" s="7" t="s">
         <v>1899</v>
       </c>
       <c r="D974" s="8">
-        <v>1.6</v>
+        <v>408</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="B975" s="6" t="s">
         <v>1900</v>
       </c>
       <c r="C975" s="7" t="s">
         <v>1901</v>
       </c>
       <c r="D975" s="8">
-        <v>11.1</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="B976" s="6" t="s">
         <v>1902</v>
       </c>
       <c r="C976" s="7" t="s">
         <v>1903</v>
       </c>
       <c r="D976" s="8">
-        <v>3.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="B977" s="6" t="s">
         <v>1904</v>
       </c>
       <c r="C977" s="7" t="s">
         <v>1905</v>
       </c>
       <c r="D977" s="8">
-        <v>0</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="B978" s="6" t="s">
         <v>1906</v>
       </c>
       <c r="C978" s="7" t="s">
         <v>1907</v>
       </c>
       <c r="D978" s="8">
-        <v>9.4</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="B979" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C979" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D979" s="8">
-        <v>16.2</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="B980" s="6" t="s">
         <v>1910</v>
       </c>
       <c r="C980" s="7" t="s">
         <v>1911</v>
       </c>
       <c r="D980" s="8">
-        <v>17.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="B981" s="6" t="s">
         <v>1912</v>
       </c>
       <c r="C981" s="7" t="s">
         <v>1913</v>
       </c>
       <c r="D981" s="8">
-        <v>33</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="B982" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="C982" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D982" s="8">
-        <v>0</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="B983" s="6" t="s">
         <v>1916</v>
       </c>
       <c r="C983" s="7" t="s">
         <v>1917</v>
       </c>
       <c r="D983" s="8">
-        <v>68</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="B984" s="6" t="s">
         <v>1918</v>
       </c>
       <c r="C984" s="7" t="s">
         <v>1919</v>
       </c>
       <c r="D984" s="8">
-        <v>112</v>
+        <v>33</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="B985" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C985" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D985" s="8">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="986" spans="1:4">
-      <c r="B986" s="5" t="s">
+      <c r="B986" s="6" t="s">
         <v>1922</v>
       </c>
+      <c r="C986" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D986" s="8">
+        <v>68</v>
+      </c>
     </row>
     <row r="987" spans="1:4">
-      <c r="B987" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B987" s="6" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C987" s="7" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D987" s="8">
+        <v>112</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="B988" s="6" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="C988" s="7" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
       <c r="D988" s="8">
-        <v>2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="989" spans="1:4">
-      <c r="B989" s="6" t="s">
-[...6 lines deleted...]
-        <v>3.2</v>
+      <c r="B989" s="5" t="s">
+        <v>1928</v>
       </c>
     </row>
     <row r="990" spans="1:4">
-      <c r="B990" s="6" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="B990" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C990" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D990" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="B991" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C991" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D991" s="8">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="B992" s="6" t="s">
         <v>1931</v>
       </c>
       <c r="C992" s="7" t="s">
         <v>1932</v>
       </c>
       <c r="D992" s="8">
-        <v>1.9</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="B993" s="6" t="s">
         <v>1933</v>
       </c>
       <c r="C993" s="7" t="s">
         <v>1934</v>
       </c>
       <c r="D993" s="8">
-        <v>3.2</v>
+        <v>44</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="B994" s="6" t="s">
         <v>1935</v>
       </c>
       <c r="C994" s="7" t="s">
         <v>1936</v>
       </c>
       <c r="D994" s="8">
-        <v>6.6</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="B995" s="6" t="s">
         <v>1937</v>
       </c>
       <c r="C995" s="7" t="s">
         <v>1938</v>
       </c>
       <c r="D995" s="8">
-        <v>2.4</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="996" spans="1:4">
-      <c r="B996" s="5" t="s">
+      <c r="B996" s="6" t="s">
         <v>1939</v>
       </c>
+      <c r="C996" s="7" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D996" s="8">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="997" spans="1:4">
-      <c r="B997" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B997" s="6" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C997" s="7" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D997" s="8">
+        <v>6.6</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="B998" s="6" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="C998" s="7" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="D998" s="8">
-        <v>1</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="999" spans="1:4">
-      <c r="B999" s="6" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="B999" s="5" t="s">
+        <v>1945</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
-      <c r="B1000" s="6" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="B1000" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1000" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1000" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="B1001" s="6" t="s">
         <v>1946</v>
       </c>
       <c r="C1001" s="7" t="s">
         <v>1947</v>
       </c>
       <c r="D1001" s="8">
-        <v>5.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="B1002" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="C1002" s="7" t="s">
         <v>1949</v>
       </c>
       <c r="D1002" s="8">
-        <v>8.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="B1003" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C1003" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D1003" s="8">
-        <v>18.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="B1004" s="6" t="s">
         <v>1952</v>
       </c>
       <c r="C1004" s="7" t="s">
         <v>1953</v>
       </c>
       <c r="D1004" s="8">
-        <v>7.4</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="B1005" s="6" t="s">
         <v>1954</v>
       </c>
       <c r="C1005" s="7" t="s">
         <v>1955</v>
       </c>
       <c r="D1005" s="8">
-        <v>4.9</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="B1006" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="C1006" s="7" t="s">
         <v>1957</v>
       </c>
       <c r="D1006" s="8">
-        <v>40</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="B1007" s="6" t="s">
         <v>1958</v>
       </c>
       <c r="C1007" s="7" t="s">
         <v>1959</v>
       </c>
       <c r="D1007" s="8">
-        <v>107</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="B1008" s="6" t="s">
         <v>1960</v>
       </c>
       <c r="C1008" s="7" t="s">
         <v>1961</v>
       </c>
       <c r="D1008" s="8">
-        <v>16.3</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="B1009" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="C1009" s="7" t="s">
         <v>1963</v>
       </c>
       <c r="D1009" s="8">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="B1010" s="6" t="s">
         <v>1964</v>
       </c>
       <c r="C1010" s="7" t="s">
         <v>1965</v>
       </c>
       <c r="D1010" s="8">
-        <v>14.5</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="B1011" s="6" t="s">
         <v>1966</v>
       </c>
       <c r="C1011" s="7" t="s">
         <v>1967</v>
       </c>
       <c r="D1011" s="8">
-        <v>70</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="B1012" s="6" t="s">
         <v>1968</v>
       </c>
       <c r="C1012" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="D1012" s="8">
-        <v>1.3</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="B1013" s="6" t="s">
         <v>1970</v>
       </c>
       <c r="C1013" s="7" t="s">
         <v>1971</v>
       </c>
       <c r="D1013" s="8">
-        <v>2.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="B1014" s="6" t="s">
         <v>1972</v>
       </c>
       <c r="C1014" s="7" t="s">
         <v>1973</v>
       </c>
       <c r="D1014" s="8">
-        <v>29</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="B1015" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C1015" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D1015" s="8">
-        <v>62</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="B1016" s="6" t="s">
         <v>1976</v>
       </c>
       <c r="C1016" s="7" t="s">
         <v>1977</v>
       </c>
       <c r="D1016" s="8">
-        <v>26</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="B1017" s="6" t="s">
         <v>1978</v>
       </c>
       <c r="C1017" s="7" t="s">
         <v>1979</v>
       </c>
       <c r="D1017" s="8">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="B1018" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C1018" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D1018" s="8">
-        <v>167</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="B1019" s="6" t="s">
         <v>1982</v>
       </c>
       <c r="C1019" s="7" t="s">
         <v>1983</v>
       </c>
       <c r="D1019" s="8">
-        <v>17.6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="B1020" s="6" t="s">
         <v>1984</v>
       </c>
       <c r="C1020" s="7" t="s">
         <v>1985</v>
       </c>
       <c r="D1020" s="8">
-        <v>11.6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="B1021" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="C1021" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D1021" s="8">
-        <v>13.3</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="B1022" s="6" t="s">
         <v>1988</v>
       </c>
       <c r="C1022" s="7" t="s">
         <v>1989</v>
       </c>
       <c r="D1022" s="8">
-        <v>139</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="B1023" s="6" t="s">
         <v>1990</v>
       </c>
       <c r="C1023" s="7" t="s">
         <v>1991</v>
       </c>
       <c r="D1023" s="8">
-        <v>0.8</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="B1024" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C1024" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D1024" s="8">
-        <v>59</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
-      <c r="B1025" s="5" t="s">
+      <c r="B1025" s="6" t="s">
         <v>1994</v>
       </c>
+      <c r="C1025" s="7" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D1025" s="8">
+        <v>139</v>
+      </c>
     </row>
     <row r="1026" spans="1:4">
-      <c r="B1026" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1026" s="6" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C1026" s="7" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D1026" s="8">
+        <v>0.8</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="B1027" s="6" t="s">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="C1027" s="7" t="s">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="D1027" s="8">
-        <v>14</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
-      <c r="B1028" s="6" t="s">
-[...6 lines deleted...]
-        <v>11.3</v>
+      <c r="B1028" s="5" t="s">
+        <v>2000</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
-      <c r="B1029" s="6" t="s">
-[...6 lines deleted...]
-        <v>1.8</v>
+      <c r="B1029" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1029" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1029" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="B1030" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C1030" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D1030" s="8">
-        <v>17.2</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="B1031" s="6" t="s">
         <v>2003</v>
       </c>
       <c r="C1031" s="7" t="s">
         <v>2004</v>
       </c>
       <c r="D1031" s="8">
-        <v>22</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="B1032" s="6" t="s">
         <v>2005</v>
       </c>
       <c r="C1032" s="7" t="s">
         <v>2006</v>
       </c>
       <c r="D1032" s="8">
-        <v>2.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="B1033" s="6" t="s">
         <v>2007</v>
       </c>
       <c r="C1033" s="7" t="s">
         <v>2008</v>
       </c>
       <c r="D1033" s="8">
-        <v>0.9</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="B1034" s="6" t="s">
         <v>2009</v>
       </c>
       <c r="C1034" s="7" t="s">
         <v>2010</v>
       </c>
       <c r="D1034" s="8">
-        <v>9.1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="B1035" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="C1035" s="7" t="s">
         <v>2012</v>
       </c>
       <c r="D1035" s="8">
-        <v>7.7</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="B1036" s="6" t="s">
         <v>2013</v>
       </c>
       <c r="C1036" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D1036" s="8">
-        <v>1.7</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
-      <c r="B1037" s="5" t="s">
+      <c r="B1037" s="6" t="s">
         <v>2015</v>
       </c>
+      <c r="C1037" s="7" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D1037" s="8">
+        <v>9.1</v>
+      </c>
     </row>
     <row r="1038" spans="1:4">
-      <c r="B1038" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1038" s="6" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C1038" s="7" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D1038" s="8">
+        <v>7.7</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="B1039" s="6" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="C1039" s="7" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D1039" s="8">
-        <v>5.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
-      <c r="B1040" s="6" t="s">
-[...6 lines deleted...]
-        <v>1.3</v>
+      <c r="B1040" s="5" t="s">
+        <v>2021</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
-      <c r="B1041" s="6" t="s">
-[...6 lines deleted...]
-        <v>3.5</v>
+      <c r="B1041" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1041" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1041" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="B1042" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C1042" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D1042" s="8">
-        <v>2.3</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="B1043" s="6" t="s">
         <v>2024</v>
       </c>
       <c r="C1043" s="7" t="s">
         <v>2025</v>
       </c>
       <c r="D1043" s="8">
-        <v>9.2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="B1044" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="C1044" s="7" t="s">
         <v>2027</v>
       </c>
       <c r="D1044" s="8">
-        <v>14.8</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="B1045" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C1045" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D1045" s="8">
-        <v>14.5</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="B1046" s="6" t="s">
         <v>2030</v>
       </c>
       <c r="C1046" s="7" t="s">
         <v>2031</v>
       </c>
       <c r="D1046" s="8">
-        <v>1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="B1047" s="6" t="s">
         <v>2032</v>
       </c>
       <c r="C1047" s="7" t="s">
         <v>2033</v>
       </c>
       <c r="D1047" s="8">
-        <v>43</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="B1048" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C1048" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D1048" s="8">
-        <v>1.1</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
-      <c r="B1049" s="5" t="s">
+      <c r="B1049" s="6" t="s">
         <v>2036</v>
       </c>
+      <c r="C1049" s="7" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D1049" s="8">
+        <v>1</v>
+      </c>
     </row>
     <row r="1050" spans="1:4">
-      <c r="B1050" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1050" s="6" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C1050" s="7" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D1050" s="8">
+        <v>43</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="B1051" s="6" t="s">
-        <v>2037</v>
+        <v>2040</v>
       </c>
       <c r="C1051" s="7" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="D1051" s="8">
-        <v>51</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
-      <c r="B1052" s="6" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="B1052" s="5" t="s">
+        <v>2042</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
-      <c r="B1053" s="6" t="s">
-[...6 lines deleted...]
-        <v>11.8</v>
+      <c r="B1053" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1053" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1053" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="B1054" s="6" t="s">
         <v>2043</v>
       </c>
       <c r="C1054" s="7" t="s">
         <v>2044</v>
       </c>
       <c r="D1054" s="8">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="B1055" s="6" t="s">
         <v>2045</v>
       </c>
       <c r="C1055" s="7" t="s">
         <v>2046</v>
       </c>
       <c r="D1055" s="8">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="B1056" s="6" t="s">
         <v>2047</v>
       </c>
       <c r="C1056" s="7" t="s">
         <v>2048</v>
       </c>
       <c r="D1056" s="8">
-        <v>7.8</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="B1057" s="6" t="s">
         <v>2049</v>
       </c>
       <c r="C1057" s="7" t="s">
         <v>2050</v>
       </c>
       <c r="D1057" s="8">
-        <v>419</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="B1058" s="6" t="s">
         <v>2051</v>
       </c>
       <c r="C1058" s="7" t="s">
         <v>2052</v>
       </c>
       <c r="D1058" s="8">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="B1059" s="6" t="s">
         <v>2053</v>
       </c>
       <c r="C1059" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D1059" s="8">
-        <v>139</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="B1060" s="6" t="s">
         <v>2055</v>
       </c>
       <c r="C1060" s="7" t="s">
         <v>2056</v>
       </c>
       <c r="D1060" s="8">
-        <v>101</v>
+        <v>419</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="B1061" s="6" t="s">
         <v>2057</v>
       </c>
       <c r="C1061" s="7" t="s">
         <v>2058</v>
       </c>
       <c r="D1061" s="8">
-        <v>171</v>
+        <v>33</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
-      <c r="B1062" s="5" t="s">
+      <c r="B1062" s="6" t="s">
         <v>2059</v>
       </c>
+      <c r="C1062" s="7" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D1062" s="8">
+        <v>139</v>
+      </c>
     </row>
     <row r="1063" spans="1:4">
-      <c r="B1063" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1063" s="6" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C1063" s="7" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D1063" s="8">
+        <v>99</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="B1064" s="6" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
       <c r="C1064" s="7" t="s">
-        <v>2061</v>
+        <v>2064</v>
       </c>
       <c r="D1064" s="8">
-        <v>1.7</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
-      <c r="B1065" s="6" t="s">
-[...6 lines deleted...]
-        <v>60</v>
+      <c r="B1065" s="5" t="s">
+        <v>2065</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
-      <c r="B1066" s="6" t="s">
-[...6 lines deleted...]
-        <v>18.9</v>
+      <c r="B1066" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1066" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1066" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="B1067" s="6" t="s">
         <v>2066</v>
       </c>
       <c r="C1067" s="7" t="s">
         <v>2067</v>
       </c>
       <c r="D1067" s="8">
-        <v>39</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="B1068" s="6" t="s">
         <v>2068</v>
       </c>
       <c r="C1068" s="7" t="s">
         <v>2069</v>
       </c>
       <c r="D1068" s="8">
-        <v>3</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="B1069" s="6" t="s">
         <v>2070</v>
       </c>
       <c r="C1069" s="7" t="s">
         <v>2071</v>
       </c>
       <c r="D1069" s="8">
-        <v>8.5</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="B1070" s="6" t="s">
         <v>2072</v>
       </c>
       <c r="C1070" s="7" t="s">
         <v>2073</v>
       </c>
       <c r="D1070" s="8">
-        <v>5.1</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="B1071" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="C1071" s="7" t="s">
         <v>2075</v>
       </c>
       <c r="D1071" s="8">
-        <v>109</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="B1072" s="6" t="s">
         <v>2076</v>
       </c>
       <c r="C1072" s="7" t="s">
         <v>2077</v>
       </c>
       <c r="D1072" s="8">
-        <v>232</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="B1073" s="6" t="s">
         <v>2078</v>
       </c>
       <c r="C1073" s="7" t="s">
         <v>2079</v>
       </c>
       <c r="D1073" s="8">
-        <v>104</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
-      <c r="B1074" s="5" t="s">
+      <c r="B1074" s="6" t="s">
         <v>2080</v>
       </c>
+      <c r="C1074" s="7" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D1074" s="8">
+        <v>109</v>
+      </c>
     </row>
     <row r="1075" spans="1:4">
-      <c r="B1075" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1075" s="6" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C1075" s="7" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D1075" s="8">
+        <v>232</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="B1076" s="6" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="C1076" s="7" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
       <c r="D1076" s="8">
-        <v>0.5</v>
+        <v>104</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
-      <c r="B1077" s="6" t="s">
-[...6 lines deleted...]
-        <v>1.3</v>
+      <c r="B1077" s="5" t="s">
+        <v>2086</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
-      <c r="B1078" s="6" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="B1078" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1078" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1078" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="B1079" s="6" t="s">
         <v>2087</v>
       </c>
       <c r="C1079" s="7" t="s">
         <v>2088</v>
       </c>
       <c r="D1079" s="8">
-        <v>1.1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="B1080" s="6" t="s">
         <v>2089</v>
       </c>
       <c r="C1080" s="7" t="s">
         <v>2090</v>
       </c>
       <c r="D1080" s="8">
-        <v>2.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="B1081" s="6" t="s">
         <v>2091</v>
       </c>
       <c r="C1081" s="7" t="s">
         <v>2092</v>
       </c>
       <c r="D1081" s="8">
-        <v>0.6</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="B1082" s="6" t="s">
         <v>2093</v>
       </c>
       <c r="C1082" s="7" t="s">
         <v>2094</v>
       </c>
       <c r="D1082" s="8">
-        <v>6.4</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="B1083" s="6" t="s">
         <v>2095</v>
       </c>
       <c r="C1083" s="7" t="s">
         <v>2096</v>
       </c>
       <c r="D1083" s="8">
-        <v>12.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="B1084" s="6" t="s">
         <v>2097</v>
       </c>
       <c r="C1084" s="7" t="s">
         <v>2098</v>
       </c>
       <c r="D1084" s="8">
-        <v>3.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="B1085" s="6" t="s">
         <v>2099</v>
       </c>
       <c r="C1085" s="7" t="s">
         <v>2100</v>
       </c>
       <c r="D1085" s="8">
-        <v>30</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="B1086" s="6" t="s">
         <v>2101</v>
       </c>
       <c r="C1086" s="7" t="s">
         <v>2102</v>
       </c>
       <c r="D1086" s="8">
-        <v>177</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="B1087" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="C1087" s="7" t="s">
         <v>2104</v>
       </c>
       <c r="D1087" s="8">
-        <v>5.3</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="B1088" s="6" t="s">
         <v>2105</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2106</v>
       </c>
       <c r="D1088" s="8">
-        <v>141</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="B1089" s="6" t="s">
         <v>2107</v>
       </c>
       <c r="C1089" s="7" t="s">
         <v>2108</v>
       </c>
       <c r="D1089" s="8">
-        <v>72</v>
+        <v>177</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
-      <c r="B1090" s="5" t="s">
+      <c r="B1090" s="6" t="s">
         <v>2109</v>
       </c>
+      <c r="C1090" s="7" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D1090" s="8">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="1091" spans="1:4">
-      <c r="B1091" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1091" s="6" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C1091" s="7" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D1091" s="8">
+        <v>141</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="B1092" s="6" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="C1092" s="7" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="D1092" s="8">
-        <v>5.4</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
-      <c r="B1093" s="6" t="s">
-[...6 lines deleted...]
-        <v>1.5</v>
+      <c r="B1093" s="5" t="s">
+        <v>2115</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
-      <c r="B1094" s="6" t="s">
-[...6 lines deleted...]
-        <v>10.9</v>
+      <c r="B1094" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1094" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1094" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="B1095" s="6" t="s">
         <v>2116</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2117</v>
       </c>
       <c r="D1095" s="8">
-        <v>0.6</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="B1096" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="C1096" s="7" t="s">
         <v>2119</v>
       </c>
       <c r="D1096" s="8">
-        <v>6.7</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="B1097" s="6" t="s">
         <v>2120</v>
       </c>
       <c r="C1097" s="7" t="s">
         <v>2121</v>
       </c>
       <c r="D1097" s="8">
-        <v>0.7</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="B1098" s="6" t="s">
         <v>2122</v>
       </c>
       <c r="C1098" s="7" t="s">
         <v>2123</v>
       </c>
       <c r="D1098" s="8">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="B1099" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="C1099" s="7" t="s">
         <v>2125</v>
       </c>
       <c r="D1099" s="8">
-        <v>2.9</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="B1100" s="6" t="s">
         <v>2126</v>
       </c>
       <c r="C1100" s="7" t="s">
         <v>2127</v>
       </c>
       <c r="D1100" s="8">
-        <v>42</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="B1101" s="6" t="s">
         <v>2128</v>
       </c>
       <c r="C1101" s="7" t="s">
         <v>2129</v>
       </c>
       <c r="D1101" s="8">
-        <v>23</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
-      <c r="B1102" s="5" t="s">
+      <c r="B1102" s="6" t="s">
         <v>2130</v>
       </c>
+      <c r="C1102" s="7" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D1102" s="8">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="1103" spans="1:4">
-      <c r="B1103" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1103" s="6" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C1103" s="7" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D1103" s="8">
+        <v>42</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="B1104" s="6" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
       <c r="C1104" s="7" t="s">
-        <v>2132</v>
+        <v>2135</v>
       </c>
       <c r="D1104" s="8">
-        <v>7.5</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
-      <c r="B1105" s="6" t="s">
-[...6 lines deleted...]
-        <v>3.7</v>
+      <c r="B1105" s="5" t="s">
+        <v>2136</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
-      <c r="B1106" s="6" t="s">
-[...6 lines deleted...]
-        <v>11.1</v>
+      <c r="B1106" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1106" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1106" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="B1107" s="6" t="s">
         <v>2137</v>
       </c>
       <c r="C1107" s="7" t="s">
         <v>2138</v>
       </c>
       <c r="D1107" s="8">
-        <v>14.2</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="B1108" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="C1108" s="7" t="s">
         <v>2140</v>
       </c>
       <c r="D1108" s="8">
-        <v>67</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="B1109" s="6" t="s">
         <v>2141</v>
       </c>
       <c r="C1109" s="7" t="s">
         <v>2142</v>
       </c>
       <c r="D1109" s="8">
-        <v>36</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="B1110" s="6" t="s">
         <v>2143</v>
       </c>
       <c r="C1110" s="7" t="s">
         <v>2144</v>
       </c>
       <c r="D1110" s="8">
-        <v>42</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="B1111" s="6" t="s">
         <v>2145</v>
       </c>
       <c r="C1111" s="7" t="s">
         <v>2146</v>
       </c>
       <c r="D1111" s="8">
-        <v>123</v>
+        <v>67</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="B1112" s="6" t="s">
         <v>2147</v>
       </c>
       <c r="C1112" s="7" t="s">
         <v>2148</v>
       </c>
       <c r="D1112" s="8">
-        <v>2.1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="B1113" s="6" t="s">
         <v>2149</v>
       </c>
       <c r="C1113" s="7" t="s">
         <v>2150</v>
       </c>
       <c r="D1113" s="8">
-        <v>1037</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
-      <c r="B1114" s="5" t="s">
+      <c r="B1114" s="6" t="s">
         <v>2151</v>
       </c>
+      <c r="C1114" s="7" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D1114" s="8">
+        <v>123</v>
+      </c>
     </row>
     <row r="1115" spans="1:4">
-      <c r="B1115" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1115" s="6" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C1115" s="7" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D1115" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="B1116" s="6" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
       <c r="C1116" s="7" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="D1116" s="8">
-        <v>6.3</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
-      <c r="B1117" s="6" t="s">
-[...6 lines deleted...]
-        <v>3.2</v>
+      <c r="B1117" s="5" t="s">
+        <v>2157</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
-      <c r="B1118" s="6" t="s">
-[...6 lines deleted...]
-        <v>15.5</v>
+      <c r="B1118" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1118" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1118" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="B1119" s="6" t="s">
         <v>2158</v>
       </c>
       <c r="C1119" s="7" t="s">
         <v>2159</v>
       </c>
       <c r="D1119" s="8">
-        <v>1.6</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="B1120" s="6" t="s">
         <v>2160</v>
       </c>
       <c r="C1120" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="D1120" s="8">
-        <v>1.7</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="B1121" s="6" t="s">
         <v>2162</v>
       </c>
       <c r="C1121" s="7" t="s">
         <v>2163</v>
       </c>
       <c r="D1121" s="8">
-        <v>1.2</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="B1122" s="6" t="s">
         <v>2164</v>
       </c>
       <c r="C1122" s="7" t="s">
         <v>2165</v>
       </c>
       <c r="D1122" s="8">
-        <v>57</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="B1123" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="C1123" s="7" t="s">
         <v>2167</v>
       </c>
       <c r="D1123" s="8">
-        <v>0.7</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="B1124" s="6" t="s">
         <v>2168</v>
       </c>
       <c r="C1124" s="7" t="s">
         <v>2169</v>
       </c>
       <c r="D1124" s="8">
-        <v>10</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="B1125" s="6" t="s">
         <v>2170</v>
       </c>
       <c r="C1125" s="7" t="s">
         <v>2171</v>
       </c>
       <c r="D1125" s="8">
-        <v>64</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
-      <c r="B1126" s="5" t="s">
+      <c r="B1126" s="6" t="s">
         <v>2172</v>
       </c>
+      <c r="C1126" s="7" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D1126" s="8">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="1127" spans="1:4">
-      <c r="B1127" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1127" s="6" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C1127" s="7" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D1127" s="8">
+        <v>10</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="B1128" s="6" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="C1128" s="7" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="D1128" s="8">
-        <v>80</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="B1129" s="6" t="s">
-        <v>2175</v>
+        <v>2178</v>
       </c>
       <c r="C1129" s="7" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
       <c r="D1129" s="8">
-        <v>56</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
-      <c r="B1130" s="6" t="s">
-[...6 lines deleted...]
-        <v>93</v>
+      <c r="B1130" s="5" t="s">
+        <v>2180</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
-      <c r="B1131" s="6" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="B1131" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1131" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1131" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="B1132" s="6" t="s">
         <v>2181</v>
       </c>
       <c r="C1132" s="7" t="s">
         <v>2182</v>
       </c>
       <c r="D1132" s="8">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="B1133" s="6" t="s">
         <v>2183</v>
       </c>
       <c r="C1133" s="7" t="s">
         <v>2184</v>
       </c>
       <c r="D1133" s="8">
-        <v>96</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="B1134" s="6" t="s">
         <v>2185</v>
       </c>
       <c r="C1134" s="7" t="s">
         <v>2186</v>
       </c>
       <c r="D1134" s="8">
-        <v>138</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="B1135" s="6" t="s">
         <v>2187</v>
       </c>
       <c r="C1135" s="7" t="s">
         <v>2188</v>
       </c>
       <c r="D1135" s="8">
-        <v>51</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="B1136" s="6" t="s">
         <v>2189</v>
       </c>
       <c r="C1136" s="7" t="s">
         <v>2190</v>
       </c>
       <c r="D1136" s="8">
-        <v>150</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="B1137" s="6" t="s">
         <v>2191</v>
       </c>
       <c r="C1137" s="7" t="s">
         <v>2192</v>
       </c>
       <c r="D1137" s="8">
-        <v>36</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="B1138" s="6" t="s">
         <v>2193</v>
       </c>
       <c r="C1138" s="7" t="s">
         <v>2194</v>
       </c>
       <c r="D1138" s="8">
-        <v>31</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="B1139" s="6" t="s">
         <v>2195</v>
       </c>
       <c r="C1139" s="7" t="s">
         <v>2196</v>
       </c>
       <c r="D1139" s="8">
-        <v>33</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="B1140" s="6" t="s">
         <v>2197</v>
       </c>
       <c r="C1140" s="7" t="s">
         <v>2198</v>
       </c>
       <c r="D1140" s="8">
-        <v>27</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="B1141" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="C1141" s="7" t="s">
         <v>2200</v>
       </c>
       <c r="D1141" s="8">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="B1142" s="6" t="s">
         <v>2201</v>
       </c>
       <c r="C1142" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="D1142" s="8">
-        <v>164</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="B1143" s="6" t="s">
         <v>2203</v>
       </c>
       <c r="C1143" s="7" t="s">
         <v>2204</v>
       </c>
       <c r="D1143" s="8">
-        <v>73</v>
+        <v>33</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="B1144" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="C1144" s="7" t="s">
         <v>2206</v>
       </c>
       <c r="D1144" s="8">
-        <v>190</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="B1145" s="6" t="s">
         <v>2207</v>
       </c>
       <c r="C1145" s="7" t="s">
         <v>2208</v>
       </c>
       <c r="D1145" s="8">
-        <v>207</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="B1146" s="6" t="s">
         <v>2209</v>
       </c>
       <c r="C1146" s="7" t="s">
         <v>2210</v>
       </c>
       <c r="D1146" s="8">
-        <v>237</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="B1147" s="6" t="s">
         <v>2211</v>
       </c>
       <c r="C1147" s="7" t="s">
         <v>2212</v>
       </c>
       <c r="D1147" s="8">
-        <v>65</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="B1148" s="6" t="s">
         <v>2213</v>
       </c>
       <c r="C1148" s="7" t="s">
         <v>2214</v>
       </c>
       <c r="D1148" s="8">
-        <v>436</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="B1149" s="6" t="s">
         <v>2215</v>
       </c>
       <c r="C1149" s="7" t="s">
         <v>2216</v>
       </c>
       <c r="D1149" s="8">
-        <v>55</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="B1150" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="C1150" s="7" t="s">
         <v>2218</v>
       </c>
       <c r="D1150" s="8">
-        <v>94</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="B1151" s="6" t="s">
         <v>2219</v>
       </c>
       <c r="C1151" s="7" t="s">
         <v>2220</v>
       </c>
       <c r="D1151" s="8">
-        <v>105</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="B1152" s="6" t="s">
         <v>2221</v>
       </c>
       <c r="C1152" s="7" t="s">
         <v>2222</v>
       </c>
       <c r="D1152" s="8">
-        <v>143</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="B1153" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="C1153" s="7" t="s">
         <v>2224</v>
       </c>
       <c r="D1153" s="8">
-        <v>165</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="B1154" s="6" t="s">
         <v>2225</v>
       </c>
       <c r="C1154" s="7" t="s">
         <v>2226</v>
       </c>
       <c r="D1154" s="8">
-        <v>188</v>
+        <v>94</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="B1155" s="6" t="s">
         <v>2227</v>
       </c>
       <c r="C1155" s="7" t="s">
         <v>2228</v>
       </c>
       <c r="D1155" s="8">
-        <v>393</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="B1156" s="6" t="s">
         <v>2229</v>
       </c>
       <c r="C1156" s="7" t="s">
         <v>2230</v>
       </c>
       <c r="D1156" s="8">
-        <v>406</v>
+        <v>143</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="B1157" s="6" t="s">
         <v>2231</v>
       </c>
       <c r="C1157" s="7" t="s">
         <v>2232</v>
       </c>
       <c r="D1157" s="8">
-        <v>48</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="B1158" s="6" t="s">
         <v>2233</v>
       </c>
       <c r="C1158" s="7" t="s">
         <v>2234</v>
       </c>
       <c r="D1158" s="8">
-        <v>224</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="B1159" s="6" t="s">
         <v>2235</v>
       </c>
       <c r="C1159" s="7" t="s">
         <v>2236</v>
       </c>
       <c r="D1159" s="8">
-        <v>255</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="B1160" s="6" t="s">
         <v>2237</v>
       </c>
       <c r="C1160" s="7" t="s">
         <v>2238</v>
       </c>
       <c r="D1160" s="8">
-        <v>380</v>
+        <v>406</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="B1161" s="6" t="s">
         <v>2239</v>
       </c>
       <c r="C1161" s="7" t="s">
         <v>2240</v>
       </c>
       <c r="D1161" s="8">
-        <v>126</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="B1162" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C1162" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D1162" s="8">
-        <v>87</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="B1163" s="6" t="s">
         <v>2243</v>
       </c>
       <c r="C1163" s="7" t="s">
         <v>2244</v>
       </c>
       <c r="D1163" s="8">
-        <v>449</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
-      <c r="B1164" s="5" t="s">
+      <c r="B1164" s="6" t="s">
         <v>2245</v>
       </c>
+      <c r="C1164" s="7" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D1164" s="8">
+        <v>380</v>
+      </c>
     </row>
     <row r="1165" spans="1:4">
-      <c r="B1165" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1165" s="6" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C1165" s="7" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D1165" s="8">
+        <v>126</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="B1166" s="6" t="s">
-        <v>2246</v>
+        <v>2249</v>
       </c>
       <c r="C1166" s="7" t="s">
-        <v>2247</v>
+        <v>2250</v>
       </c>
       <c r="D1166" s="8">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="B1167" s="6" t="s">
-        <v>2248</v>
+        <v>2251</v>
       </c>
       <c r="C1167" s="7" t="s">
-        <v>2249</v>
+        <v>2252</v>
       </c>
       <c r="D1167" s="8">
-        <v>92</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
-      <c r="B1168" s="6" t="s">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="B1168" s="5" t="s">
+        <v>2253</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
-      <c r="B1169" s="6" t="s">
-[...6 lines deleted...]
-        <v>134</v>
+      <c r="B1169" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1169" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1169" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="B1170" s="6" t="s">
         <v>2254</v>
       </c>
       <c r="C1170" s="7" t="s">
         <v>2255</v>
       </c>
       <c r="D1170" s="8">
-        <v>46</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="B1171" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="C1171" s="7" t="s">
         <v>2257</v>
       </c>
       <c r="D1171" s="8">
-        <v>60</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="B1172" s="6" t="s">
         <v>2258</v>
       </c>
       <c r="C1172" s="7" t="s">
         <v>2259</v>
       </c>
       <c r="D1172" s="8">
-        <v>147</v>
+        <v>121</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="B1173" s="6" t="s">
         <v>2260</v>
       </c>
       <c r="C1173" s="7" t="s">
         <v>2261</v>
       </c>
       <c r="D1173" s="8">
-        <v>51</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="B1174" s="6" t="s">
         <v>2262</v>
       </c>
       <c r="C1174" s="7" t="s">
         <v>2263</v>
       </c>
       <c r="D1174" s="8">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="B1175" s="6" t="s">
         <v>2264</v>
       </c>
       <c r="C1175" s="7" t="s">
         <v>2265</v>
       </c>
       <c r="D1175" s="8">
-        <v>22</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="B1176" s="6" t="s">
         <v>2266</v>
       </c>
       <c r="C1176" s="7" t="s">
         <v>2267</v>
       </c>
       <c r="D1176" s="8">
-        <v>34</v>
+        <v>147</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="B1177" s="6" t="s">
         <v>2268</v>
       </c>
       <c r="C1177" s="7" t="s">
         <v>2269</v>
       </c>
       <c r="D1177" s="8">
-        <v>157</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="B1178" s="6" t="s">
         <v>2270</v>
       </c>
       <c r="C1178" s="7" t="s">
         <v>2271</v>
       </c>
       <c r="D1178" s="8">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="B1179" s="6" t="s">
         <v>2272</v>
       </c>
       <c r="C1179" s="7" t="s">
         <v>2273</v>
       </c>
       <c r="D1179" s="8">
-        <v>198</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="B1180" s="6" t="s">
         <v>2274</v>
       </c>
       <c r="C1180" s="7" t="s">
         <v>2275</v>
       </c>
       <c r="D1180" s="8">
-        <v>170</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="B1181" s="6" t="s">
         <v>2276</v>
       </c>
       <c r="C1181" s="7" t="s">
         <v>2277</v>
       </c>
       <c r="D1181" s="8">
-        <v>24</v>
+        <v>157</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="B1182" s="6" t="s">
         <v>2278</v>
       </c>
       <c r="C1182" s="7" t="s">
         <v>2279</v>
       </c>
       <c r="D1182" s="8">
-        <v>105</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="B1183" s="6" t="s">
         <v>2280</v>
       </c>
       <c r="C1183" s="7" t="s">
         <v>2281</v>
       </c>
       <c r="D1183" s="8">
-        <v>182</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="B1184" s="6" t="s">
         <v>2282</v>
       </c>
       <c r="C1184" s="7" t="s">
         <v>2283</v>
       </c>
       <c r="D1184" s="8">
-        <v>228</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="B1185" s="6" t="s">
         <v>2284</v>
       </c>
       <c r="C1185" s="7" t="s">
         <v>2285</v>
       </c>
       <c r="D1185" s="8">
-        <v>407</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="B1186" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="C1186" s="7" t="s">
         <v>2287</v>
       </c>
       <c r="D1186" s="8">
-        <v>455</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="B1187" s="6" t="s">
         <v>2288</v>
       </c>
       <c r="C1187" s="7" t="s">
         <v>2289</v>
       </c>
       <c r="D1187" s="8">
-        <v>40</v>
+        <v>182</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="B1188" s="6" t="s">
         <v>2290</v>
       </c>
       <c r="C1188" s="7" t="s">
         <v>2291</v>
       </c>
       <c r="D1188" s="8">
-        <v>46</v>
+        <v>228</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="B1189" s="6" t="s">
         <v>2292</v>
       </c>
       <c r="C1189" s="7" t="s">
         <v>2293</v>
       </c>
       <c r="D1189" s="8">
-        <v>85</v>
+        <v>407</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="B1190" s="6" t="s">
         <v>2294</v>
       </c>
       <c r="C1190" s="7" t="s">
         <v>2295</v>
       </c>
       <c r="D1190" s="8">
-        <v>181</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="B1191" s="6" t="s">
         <v>2296</v>
       </c>
       <c r="C1191" s="7" t="s">
         <v>2297</v>
       </c>
       <c r="D1191" s="8">
-        <v>358</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="B1192" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="C1192" s="7" t="s">
         <v>2299</v>
       </c>
       <c r="D1192" s="8">
-        <v>78</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="B1193" s="6" t="s">
         <v>2300</v>
       </c>
       <c r="C1193" s="7" t="s">
         <v>2301</v>
       </c>
       <c r="D1193" s="8">
-        <v>254</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="B1194" s="6" t="s">
         <v>2302</v>
       </c>
       <c r="C1194" s="7" t="s">
         <v>2303</v>
       </c>
       <c r="D1194" s="8">
-        <v>26</v>
+        <v>181</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="B1195" s="6" t="s">
         <v>2304</v>
       </c>
       <c r="C1195" s="7" t="s">
         <v>2305</v>
       </c>
       <c r="D1195" s="8">
-        <v>138</v>
+        <v>358</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="B1196" s="6" t="s">
         <v>2306</v>
       </c>
       <c r="C1196" s="7" t="s">
         <v>2307</v>
       </c>
       <c r="D1196" s="8">
-        <v>214</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="B1197" s="6" t="s">
         <v>2308</v>
       </c>
       <c r="C1197" s="7" t="s">
         <v>2309</v>
       </c>
       <c r="D1197" s="8">
-        <v>320</v>
+        <v>254</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="B1198" s="6" t="s">
         <v>2310</v>
       </c>
       <c r="C1198" s="7" t="s">
         <v>2311</v>
       </c>
       <c r="D1198" s="8">
-        <v>67</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="B1199" s="6" t="s">
         <v>2312</v>
       </c>
       <c r="C1199" s="7" t="s">
         <v>2313</v>
       </c>
       <c r="D1199" s="8">
-        <v>103</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="B1200" s="6" t="s">
         <v>2314</v>
       </c>
       <c r="C1200" s="7" t="s">
         <v>2315</v>
       </c>
       <c r="D1200" s="8">
-        <v>341</v>
+        <v>214</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="B1201" s="6" t="s">
         <v>2316</v>
       </c>
       <c r="C1201" s="7" t="s">
         <v>2317</v>
       </c>
       <c r="D1201" s="8">
-        <v>98</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="B1202" s="6" t="s">
         <v>2318</v>
       </c>
       <c r="C1202" s="7" t="s">
         <v>2319</v>
       </c>
       <c r="D1202" s="8">
-        <v>92</v>
+        <v>67</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
-      <c r="B1203" s="5" t="s">
+      <c r="B1203" s="6" t="s">
         <v>2320</v>
       </c>
+      <c r="C1203" s="7" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D1203" s="8">
+        <v>103</v>
+      </c>
     </row>
     <row r="1204" spans="1:4">
-      <c r="B1204" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1204" s="6" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C1204" s="7" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D1204" s="8">
+        <v>341</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="B1205" s="6" t="s">
-        <v>2321</v>
+        <v>2324</v>
       </c>
       <c r="C1205" s="7" t="s">
-        <v>2322</v>
+        <v>2325</v>
       </c>
       <c r="D1205" s="8">
-        <v>156</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="B1206" s="6" t="s">
-        <v>2323</v>
+        <v>2326</v>
       </c>
       <c r="C1206" s="7" t="s">
-        <v>2324</v>
+        <v>2327</v>
       </c>
       <c r="D1206" s="8">
-        <v>70</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
-      <c r="B1207" s="6" t="s">
-[...6 lines deleted...]
-        <v>91</v>
+      <c r="B1207" s="5" t="s">
+        <v>2328</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
-      <c r="B1208" s="6" t="s">
-[...6 lines deleted...]
-        <v>167</v>
+      <c r="B1208" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1208" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1208" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="B1209" s="6" t="s">
         <v>2329</v>
       </c>
       <c r="C1209" s="7" t="s">
         <v>2330</v>
       </c>
       <c r="D1209" s="8">
-        <v>201</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="B1210" s="6" t="s">
         <v>2331</v>
       </c>
       <c r="C1210" s="7" t="s">
         <v>2332</v>
       </c>
       <c r="D1210" s="8">
-        <v>26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="B1211" s="6" t="s">
         <v>2333</v>
       </c>
       <c r="C1211" s="7" t="s">
         <v>2334</v>
       </c>
       <c r="D1211" s="8">
-        <v>133</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="B1212" s="6" t="s">
         <v>2335</v>
       </c>
       <c r="C1212" s="7" t="s">
         <v>2336</v>
       </c>
       <c r="D1212" s="8">
-        <v>28</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="B1213" s="6" t="s">
         <v>2337</v>
       </c>
       <c r="C1213" s="7" t="s">
         <v>2338</v>
       </c>
       <c r="D1213" s="8">
-        <v>31</v>
+        <v>201</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="B1214" s="6" t="s">
         <v>2339</v>
       </c>
       <c r="C1214" s="7" t="s">
         <v>2340</v>
       </c>
       <c r="D1214" s="8">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="B1215" s="6" t="s">
         <v>2341</v>
       </c>
       <c r="C1215" s="7" t="s">
         <v>2342</v>
       </c>
       <c r="D1215" s="8">
-        <v>63</v>
+        <v>133</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="B1216" s="6" t="s">
         <v>2343</v>
       </c>
       <c r="C1216" s="7" t="s">
         <v>2344</v>
       </c>
       <c r="D1216" s="8">
-        <v>123</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="B1217" s="6" t="s">
         <v>2345</v>
       </c>
       <c r="C1217" s="7" t="s">
         <v>2346</v>
       </c>
       <c r="D1217" s="8">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="B1218" s="6" t="s">
         <v>2347</v>
       </c>
       <c r="C1218" s="7" t="s">
         <v>2348</v>
       </c>
       <c r="D1218" s="8">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="B1219" s="6" t="s">
         <v>2349</v>
       </c>
       <c r="C1219" s="7" t="s">
         <v>2350</v>
       </c>
       <c r="D1219" s="8">
-        <v>49</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="B1220" s="6" t="s">
         <v>2351</v>
       </c>
       <c r="C1220" s="7" t="s">
         <v>2352</v>
       </c>
       <c r="D1220" s="8">
-        <v>183</v>
+        <v>123</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="B1221" s="6" t="s">
         <v>2353</v>
       </c>
       <c r="C1221" s="7" t="s">
         <v>2354</v>
       </c>
       <c r="D1221" s="8">
-        <v>144</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="B1222" s="6" t="s">
         <v>2355</v>
       </c>
       <c r="C1222" s="7" t="s">
         <v>2356</v>
       </c>
       <c r="D1222" s="8">
-        <v>217</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="B1223" s="6" t="s">
         <v>2357</v>
       </c>
       <c r="C1223" s="7" t="s">
         <v>2358</v>
       </c>
       <c r="D1223" s="8">
-        <v>364</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="B1224" s="6" t="s">
         <v>2359</v>
       </c>
       <c r="C1224" s="7" t="s">
         <v>2360</v>
       </c>
       <c r="D1224" s="8">
-        <v>377</v>
+        <v>183</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="B1225" s="6" t="s">
         <v>2361</v>
       </c>
       <c r="C1225" s="7" t="s">
         <v>2362</v>
       </c>
       <c r="D1225" s="8">
-        <v>98</v>
+        <v>144</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="B1226" s="6" t="s">
         <v>2363</v>
       </c>
       <c r="C1226" s="7" t="s">
         <v>2364</v>
       </c>
       <c r="D1226" s="8">
-        <v>105</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="B1227" s="6" t="s">
         <v>2365</v>
       </c>
       <c r="C1227" s="7" t="s">
         <v>2366</v>
       </c>
       <c r="D1227" s="8">
-        <v>382</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="B1228" s="6" t="s">
         <v>2367</v>
       </c>
       <c r="C1228" s="7" t="s">
         <v>2368</v>
       </c>
       <c r="D1228" s="8">
-        <v>439</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="B1229" s="6" t="s">
         <v>2369</v>
       </c>
       <c r="C1229" s="7" t="s">
         <v>2370</v>
       </c>
       <c r="D1229" s="8">
-        <v>39</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="B1230" s="6" t="s">
         <v>2371</v>
       </c>
       <c r="C1230" s="7" t="s">
         <v>2372</v>
       </c>
       <c r="D1230" s="8">
-        <v>46</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="B1231" s="6" t="s">
         <v>2373</v>
       </c>
       <c r="C1231" s="7" t="s">
         <v>2374</v>
       </c>
       <c r="D1231" s="8">
-        <v>53</v>
+        <v>382</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="B1232" s="6" t="s">
         <v>2375</v>
       </c>
       <c r="C1232" s="7" t="s">
         <v>2376</v>
       </c>
       <c r="D1232" s="8">
-        <v>230</v>
+        <v>439</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="B1233" s="6" t="s">
         <v>2377</v>
       </c>
       <c r="C1233" s="7" t="s">
         <v>2378</v>
       </c>
       <c r="D1233" s="8">
-        <v>421</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="B1234" s="6" t="s">
         <v>2379</v>
       </c>
       <c r="C1234" s="7" t="s">
         <v>2380</v>
       </c>
       <c r="D1234" s="8">
-        <v>70</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="B1235" s="6" t="s">
         <v>2381</v>
       </c>
       <c r="C1235" s="7" t="s">
         <v>2382</v>
       </c>
       <c r="D1235" s="8">
-        <v>78</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="B1236" s="6" t="s">
         <v>2383</v>
       </c>
       <c r="C1236" s="7" t="s">
         <v>2384</v>
       </c>
       <c r="D1236" s="8">
-        <v>140</v>
+        <v>230</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="B1237" s="6" t="s">
         <v>2385</v>
       </c>
       <c r="C1237" s="7" t="s">
         <v>2386</v>
       </c>
       <c r="D1237" s="8">
-        <v>183</v>
+        <v>421</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="B1238" s="6" t="s">
         <v>2387</v>
       </c>
       <c r="C1238" s="7" t="s">
         <v>2388</v>
       </c>
       <c r="D1238" s="8">
-        <v>253</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="B1239" s="6" t="s">
         <v>2389</v>
       </c>
       <c r="C1239" s="7" t="s">
         <v>2390</v>
       </c>
       <c r="D1239" s="8">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="B1240" s="6" t="s">
         <v>2391</v>
       </c>
       <c r="C1240" s="7" t="s">
         <v>2392</v>
       </c>
       <c r="D1240" s="8">
-        <v>91</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
-      <c r="B1241" s="5" t="s">
+      <c r="B1241" s="6" t="s">
         <v>2393</v>
       </c>
+      <c r="C1241" s="7" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D1241" s="8">
+        <v>183</v>
+      </c>
     </row>
     <row r="1242" spans="1:4">
-      <c r="B1242" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1242" s="6" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C1242" s="7" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D1242" s="8">
+        <v>253</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="B1243" s="6" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="C1243" s="7" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
       <c r="D1243" s="8">
-        <v>16.5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="B1244" s="6" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="C1244" s="7" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="D1244" s="8">
-        <v>0.2</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
-      <c r="B1245" s="6" t="s">
-[...6 lines deleted...]
-        <v>0.1</v>
+      <c r="B1245" s="5" t="s">
+        <v>2401</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
-      <c r="B1246" s="6" t="s">
-[...6 lines deleted...]
-        <v>0.7</v>
+      <c r="B1246" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1246" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1246" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="B1247" s="6" t="s">
         <v>2402</v>
       </c>
       <c r="C1247" s="7" t="s">
         <v>2403</v>
       </c>
       <c r="D1247" s="8">
-        <v>19.6</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="B1248" s="6" t="s">
         <v>2404</v>
       </c>
       <c r="C1248" s="7" t="s">
         <v>2405</v>
       </c>
       <c r="D1248" s="8">
         <v>0.2</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="B1249" s="6" t="s">
         <v>2406</v>
       </c>
       <c r="C1249" s="7" t="s">
         <v>2407</v>
       </c>
       <c r="D1249" s="8">
-        <v>1</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="B1250" s="6" t="s">
         <v>2408</v>
       </c>
       <c r="C1250" s="7" t="s">
         <v>2409</v>
       </c>
       <c r="D1250" s="8">
-        <v>1.5</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="B1251" s="6" t="s">
         <v>2410</v>
       </c>
       <c r="C1251" s="7" t="s">
         <v>2411</v>
       </c>
       <c r="D1251" s="8">
-        <v>3.2</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="B1252" s="6" t="s">
         <v>2412</v>
       </c>
       <c r="C1252" s="7" t="s">
         <v>2413</v>
       </c>
       <c r="D1252" s="8">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="B1253" s="6" t="s">
         <v>2414</v>
       </c>
       <c r="C1253" s="7" t="s">
         <v>2415</v>
       </c>
       <c r="D1253" s="8">
-        <v>2.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="B1254" s="6" t="s">
         <v>2416</v>
       </c>
       <c r="C1254" s="7" t="s">
         <v>2417</v>
       </c>
       <c r="D1254" s="8">
-        <v>7</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="B1255" s="6" t="s">
         <v>2418</v>
       </c>
       <c r="C1255" s="7" t="s">
         <v>2419</v>
       </c>
       <c r="D1255" s="8">
-        <v>10.8</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="B1256" s="6" t="s">
         <v>2420</v>
       </c>
       <c r="C1256" s="7" t="s">
         <v>2421</v>
       </c>
       <c r="D1256" s="8">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="B1257" s="6" t="s">
         <v>2422</v>
       </c>
       <c r="C1257" s="7" t="s">
         <v>2423</v>
       </c>
       <c r="D1257" s="8">
-        <v>4</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="B1258" s="6" t="s">
         <v>2424</v>
       </c>
       <c r="C1258" s="7" t="s">
         <v>2425</v>
       </c>
       <c r="D1258" s="8">
-        <v>0.2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="B1259" s="6" t="s">
         <v>2426</v>
       </c>
       <c r="C1259" s="7" t="s">
         <v>2427</v>
       </c>
       <c r="D1259" s="8">
-        <v>4.7</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
-      <c r="B1260" s="5" t="s">
+      <c r="B1260" s="6" t="s">
         <v>2428</v>
       </c>
+      <c r="C1260" s="7" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D1260" s="8">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="1261" spans="1:4">
-      <c r="B1261" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1261" s="6" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C1261" s="7" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D1261" s="8">
+        <v>3.6</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="B1262" s="6" t="s">
-        <v>2429</v>
+        <v>2432</v>
       </c>
       <c r="C1262" s="7" t="s">
-        <v>2430</v>
+        <v>2433</v>
       </c>
       <c r="D1262" s="8">
-        <v>10.7</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="B1263" s="6" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="C1263" s="7" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="D1263" s="8">
-        <v>1.8</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
-      <c r="B1264" s="6" t="s">
-[...6 lines deleted...]
-        <v>13.9</v>
+      <c r="B1264" s="5" t="s">
+        <v>2436</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
-      <c r="B1265" s="6" t="s">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="B1265" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1265" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1265" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="B1266" s="6" t="s">
         <v>2437</v>
       </c>
       <c r="C1266" s="7" t="s">
         <v>2438</v>
       </c>
       <c r="D1266" s="8">
-        <v>27</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="B1267" s="6" t="s">
         <v>2439</v>
       </c>
       <c r="C1267" s="7" t="s">
         <v>2440</v>
       </c>
       <c r="D1267" s="8">
-        <v>120</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="B1268" s="6" t="s">
         <v>2441</v>
       </c>
       <c r="C1268" s="7" t="s">
         <v>2442</v>
       </c>
       <c r="D1268" s="8">
-        <v>0.8</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="B1269" s="6" t="s">
         <v>2443</v>
       </c>
       <c r="C1269" s="7" t="s">
         <v>2444</v>
       </c>
       <c r="D1269" s="8">
-        <v>2.1</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="B1270" s="6" t="s">
         <v>2445</v>
       </c>
       <c r="C1270" s="7" t="s">
         <v>2446</v>
       </c>
       <c r="D1270" s="8">
-        <v>3.6</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="B1271" s="6" t="s">
         <v>2447</v>
       </c>
       <c r="C1271" s="7" t="s">
         <v>2448</v>
       </c>
       <c r="D1271" s="8">
-        <v>83</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
-      <c r="B1272" s="5" t="s">
+      <c r="B1272" s="6" t="s">
         <v>2449</v>
       </c>
+      <c r="C1272" s="7" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D1272" s="8">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="1273" spans="1:4">
-      <c r="B1273" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1273" s="6" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C1273" s="7" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D1273" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="B1274" s="6" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
       <c r="C1274" s="7" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
       <c r="D1274" s="8">
-        <v>8.6</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="B1275" s="6" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
       <c r="C1275" s="7" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="D1275" s="8">
-        <v>0.1</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
-      <c r="B1276" s="6" t="s">
-[...6 lines deleted...]
-        <v>0.2</v>
+      <c r="B1276" s="5" t="s">
+        <v>2457</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
-      <c r="B1277" s="6" t="s">
-[...6 lines deleted...]
-        <v>2.9</v>
+      <c r="B1277" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1277" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1277" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="B1278" s="6" t="s">
         <v>2458</v>
       </c>
       <c r="C1278" s="7" t="s">
         <v>2459</v>
       </c>
       <c r="D1278" s="8">
-        <v>3.5</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="B1279" s="6" t="s">
         <v>2460</v>
       </c>
       <c r="C1279" s="7" t="s">
         <v>2461</v>
       </c>
       <c r="D1279" s="8">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="B1280" s="6" t="s">
         <v>2462</v>
       </c>
       <c r="C1280" s="7" t="s">
         <v>2463</v>
       </c>
       <c r="D1280" s="8">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="B1281" s="6" t="s">
         <v>2464</v>
       </c>
       <c r="C1281" s="7" t="s">
         <v>2465</v>
       </c>
       <c r="D1281" s="8">
-        <v>0.4</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="B1282" s="6" t="s">
         <v>2466</v>
       </c>
       <c r="C1282" s="7" t="s">
         <v>2467</v>
       </c>
       <c r="D1282" s="8">
-        <v>6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="B1283" s="6" t="s">
         <v>2468</v>
       </c>
       <c r="C1283" s="7" t="s">
         <v>2469</v>
       </c>
       <c r="D1283" s="8">
-        <v>6.6</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="B1284" s="6" t="s">
         <v>2470</v>
       </c>
       <c r="C1284" s="7" t="s">
         <v>2471</v>
       </c>
       <c r="D1284" s="8">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="B1285" s="6" t="s">
         <v>2472</v>
       </c>
       <c r="C1285" s="7" t="s">
         <v>2473</v>
       </c>
       <c r="D1285" s="8">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="B1286" s="6" t="s">
         <v>2474</v>
       </c>
       <c r="C1286" s="7" t="s">
         <v>2475</v>
       </c>
       <c r="D1286" s="8">
-        <v>0.1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="B1287" s="6" t="s">
         <v>2476</v>
       </c>
       <c r="C1287" s="7" t="s">
         <v>2477</v>
       </c>
       <c r="D1287" s="8">
-        <v>0.7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="B1288" s="6" t="s">
         <v>2478</v>
       </c>
       <c r="C1288" s="7" t="s">
         <v>2479</v>
       </c>
       <c r="D1288" s="8">
-        <v>26</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="B1289" s="6" t="s">
         <v>2480</v>
       </c>
       <c r="C1289" s="7" t="s">
         <v>2481</v>
       </c>
       <c r="D1289" s="8">
-        <v>1.9</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="B1290" s="6" t="s">
         <v>2482</v>
       </c>
       <c r="C1290" s="7" t="s">
         <v>2483</v>
       </c>
       <c r="D1290" s="8">
-        <v>2.3</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="B1291" s="6" t="s">
         <v>2484</v>
       </c>
       <c r="C1291" s="7" t="s">
         <v>2485</v>
       </c>
       <c r="D1291" s="8">
-        <v>11.1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
-      <c r="B1292" s="5" t="s">
+      <c r="B1292" s="6" t="s">
         <v>2486</v>
       </c>
+      <c r="C1292" s="7" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D1292" s="8">
+        <v>26</v>
+      </c>
     </row>
     <row r="1293" spans="1:4">
-      <c r="B1293" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1293" s="6" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C1293" s="7" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D1293" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="B1294" s="6" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
       <c r="C1294" s="7" t="s">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="D1294" s="8">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="B1295" s="6" t="s">
-        <v>2489</v>
+        <v>2492</v>
       </c>
       <c r="C1295" s="7" t="s">
-        <v>2490</v>
+        <v>2493</v>
       </c>
       <c r="D1295" s="8">
-        <v>3.2</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
-      <c r="B1296" s="6" t="s">
-[...6 lines deleted...]
-        <v>15.3</v>
+      <c r="B1296" s="5" t="s">
+        <v>2494</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
-      <c r="B1297" s="6" t="s">
-[...6 lines deleted...]
-        <v>14.6</v>
+      <c r="B1297" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1297" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1297" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="B1298" s="6" t="s">
         <v>2495</v>
       </c>
       <c r="C1298" s="7" t="s">
         <v>2496</v>
       </c>
       <c r="D1298" s="8">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="B1299" s="6" t="s">
         <v>2497</v>
       </c>
       <c r="C1299" s="7" t="s">
         <v>2498</v>
       </c>
       <c r="D1299" s="8">
-        <v>2</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="B1300" s="6" t="s">
         <v>2499</v>
       </c>
       <c r="C1300" s="7" t="s">
         <v>2500</v>
       </c>
       <c r="D1300" s="8">
-        <v>1.5</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="B1301" s="6" t="s">
         <v>2501</v>
       </c>
       <c r="C1301" s="7" t="s">
         <v>2502</v>
       </c>
       <c r="D1301" s="8">
-        <v>24</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="B1302" s="6" t="s">
         <v>2503</v>
       </c>
       <c r="C1302" s="7" t="s">
         <v>2504</v>
       </c>
       <c r="D1302" s="8">
-        <v>10.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="B1303" s="6" t="s">
         <v>2505</v>
       </c>
       <c r="C1303" s="7" t="s">
         <v>2506</v>
       </c>
       <c r="D1303" s="8">
-        <v>2.9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="B1304" s="6" t="s">
         <v>2507</v>
       </c>
       <c r="C1304" s="7" t="s">
         <v>2508</v>
       </c>
       <c r="D1304" s="8">
-        <v>29</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="B1305" s="6" t="s">
         <v>2509</v>
       </c>
       <c r="C1305" s="7" t="s">
         <v>2510</v>
       </c>
       <c r="D1305" s="8">
-        <v>2.6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="B1306" s="6" t="s">
         <v>2511</v>
       </c>
       <c r="C1306" s="7" t="s">
         <v>2512</v>
       </c>
       <c r="D1306" s="8">
-        <v>38</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
-      <c r="B1307" s="5" t="s">
+      <c r="B1307" s="6" t="s">
         <v>2513</v>
       </c>
+      <c r="C1307" s="7" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D1307" s="8">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="1308" spans="1:4">
-      <c r="B1308" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1308" s="6" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C1308" s="7" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D1308" s="8">
+        <v>29</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="B1309" s="6" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1309" s="7" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="D1309" s="8">
-        <v>0.8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="B1310" s="6" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="C1310" s="7" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
       <c r="D1310" s="8">
-        <v>0.4</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
-      <c r="B1311" s="6" t="s">
-[...6 lines deleted...]
-        <v>0.4</v>
+      <c r="B1311" s="5" t="s">
+        <v>2521</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
-      <c r="B1312" s="6" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B1312" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1312" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1312" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="B1313" s="6" t="s">
         <v>2522</v>
       </c>
       <c r="C1313" s="7" t="s">
         <v>2523</v>
       </c>
       <c r="D1313" s="8">
-        <v>3.5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="B1314" s="6" t="s">
         <v>2524</v>
       </c>
       <c r="C1314" s="7" t="s">
         <v>2525</v>
       </c>
       <c r="D1314" s="8">
-        <v>2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="B1315" s="6" t="s">
         <v>2526</v>
       </c>
       <c r="C1315" s="7" t="s">
         <v>2527</v>
       </c>
       <c r="D1315" s="8">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="B1316" s="6" t="s">
         <v>2528</v>
       </c>
       <c r="C1316" s="7" t="s">
         <v>2529</v>
       </c>
       <c r="D1316" s="8">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="B1317" s="6" t="s">
         <v>2530</v>
       </c>
       <c r="C1317" s="7" t="s">
         <v>2531</v>
       </c>
       <c r="D1317" s="8">
-        <v>2.6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="B1318" s="6" t="s">
         <v>2532</v>
       </c>
       <c r="C1318" s="7" t="s">
         <v>2533</v>
       </c>
       <c r="D1318" s="8">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="B1319" s="6" t="s">
         <v>2534</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>2535</v>
       </c>
       <c r="D1319" s="8">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="B1320" s="6" t="s">
         <v>2536</v>
       </c>
       <c r="C1320" s="7" t="s">
         <v>2537</v>
       </c>
       <c r="D1320" s="8">
-        <v>0.6</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="B1321" s="6" t="s">
         <v>2538</v>
       </c>
       <c r="C1321" s="7" t="s">
         <v>2539</v>
       </c>
       <c r="D1321" s="8">
-        <v>8.8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="B1322" s="6" t="s">
         <v>2540</v>
       </c>
       <c r="C1322" s="7" t="s">
         <v>2541</v>
       </c>
       <c r="D1322" s="8">
-        <v>7</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="B1323" s="6" t="s">
         <v>2542</v>
       </c>
       <c r="C1323" s="7" t="s">
         <v>2543</v>
       </c>
       <c r="D1323" s="8">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="B1324" s="6" t="s">
         <v>2544</v>
       </c>
       <c r="C1324" s="7" t="s">
         <v>2545</v>
       </c>
       <c r="D1324" s="8">
-        <v>3.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="B1325" s="6" t="s">
         <v>2546</v>
       </c>
       <c r="C1325" s="7" t="s">
         <v>2547</v>
       </c>
       <c r="D1325" s="8">
-        <v>6.3</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="B1326" s="6" t="s">
         <v>2548</v>
       </c>
       <c r="C1326" s="7" t="s">
         <v>2549</v>
       </c>
       <c r="D1326" s="8">
-        <v>1.2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
-      <c r="B1327" s="5" t="s">
+      <c r="B1327" s="6" t="s">
         <v>2550</v>
       </c>
+      <c r="C1327" s="7" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D1327" s="8">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="1328" spans="1:4">
-      <c r="B1328" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1328" s="6" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C1328" s="7" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D1328" s="8">
+        <v>3.2</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="B1329" s="6" t="s">
-        <v>2551</v>
+        <v>2554</v>
       </c>
       <c r="C1329" s="7" t="s">
-        <v>2552</v>
+        <v>2555</v>
       </c>
       <c r="D1329" s="8">
-        <v>2.2</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="B1330" s="6" t="s">
-        <v>2553</v>
+        <v>2556</v>
       </c>
       <c r="C1330" s="7" t="s">
-        <v>2554</v>
+        <v>2557</v>
       </c>
       <c r="D1330" s="8">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
-      <c r="B1331" s="6" t="s">
-[...6 lines deleted...]
-        <v>5.8</v>
+      <c r="B1331" s="5" t="s">
+        <v>2558</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
-      <c r="B1332" s="6" t="s">
-[...6 lines deleted...]
-        <v>0.3</v>
+      <c r="B1332" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1332" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1332" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="B1333" s="6" t="s">
         <v>2559</v>
       </c>
       <c r="C1333" s="7" t="s">
         <v>2560</v>
       </c>
       <c r="D1333" s="8">
-        <v>0.2</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="B1334" s="6" t="s">
         <v>2561</v>
       </c>
       <c r="C1334" s="7" t="s">
         <v>2562</v>
       </c>
       <c r="D1334" s="8">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="B1335" s="6" t="s">
         <v>2563</v>
       </c>
       <c r="C1335" s="7" t="s">
         <v>2564</v>
       </c>
       <c r="D1335" s="8">
-        <v>4.2</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="B1336" s="6" t="s">
         <v>2565</v>
       </c>
       <c r="C1336" s="7" t="s">
         <v>2566</v>
       </c>
       <c r="D1336" s="8">
-        <v>7.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="B1337" s="6" t="s">
         <v>2567</v>
       </c>
       <c r="C1337" s="7" t="s">
         <v>2568</v>
       </c>
       <c r="D1337" s="8">
-        <v>18.6</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="B1338" s="6" t="s">
         <v>2569</v>
       </c>
       <c r="C1338" s="7" t="s">
         <v>2570</v>
       </c>
       <c r="D1338" s="8">
-        <v>15.4</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="B1339" s="6" t="s">
         <v>2571</v>
       </c>
       <c r="C1339" s="7" t="s">
         <v>2572</v>
       </c>
       <c r="D1339" s="8">
-        <v>47</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="B1340" s="6" t="s">
         <v>2573</v>
       </c>
       <c r="C1340" s="7" t="s">
         <v>2574</v>
       </c>
       <c r="D1340" s="8">
-        <v>120.1</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="B1341" s="6" t="s">
         <v>2575</v>
       </c>
       <c r="C1341" s="7" t="s">
         <v>2576</v>
       </c>
       <c r="D1341" s="8">
-        <v>0.6</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="B1342" s="6" t="s">
         <v>2577</v>
       </c>
       <c r="C1342" s="7" t="s">
         <v>2578</v>
       </c>
       <c r="D1342" s="8">
-        <v>1</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="B1343" s="6" t="s">
         <v>2579</v>
       </c>
       <c r="C1343" s="7" t="s">
         <v>2580</v>
       </c>
       <c r="D1343" s="8">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="B1344" s="6" t="s">
         <v>2581</v>
       </c>
       <c r="C1344" s="7" t="s">
         <v>2582</v>
       </c>
       <c r="D1344" s="8">
-        <v>102</v>
+        <v>120.1</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="B1345" s="6" t="s">
         <v>2583</v>
       </c>
       <c r="C1345" s="7" t="s">
         <v>2584</v>
       </c>
       <c r="D1345" s="8">
-        <v>79</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
-      <c r="B1346" s="5" t="s">
+      <c r="B1346" s="6" t="s">
         <v>2585</v>
       </c>
+      <c r="C1346" s="7" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D1346" s="8">
+        <v>1</v>
+      </c>
     </row>
     <row r="1347" spans="1:4">
-      <c r="B1347" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1347" s="6" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C1347" s="7" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D1347" s="8">
+        <v>34</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="B1348" s="6" t="s">
-        <v>2586</v>
+        <v>2589</v>
       </c>
       <c r="C1348" s="7" t="s">
-        <v>2587</v>
+        <v>2590</v>
       </c>
       <c r="D1348" s="8">
-        <v>1010</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="B1349" s="6" t="s">
-        <v>2588</v>
+        <v>2591</v>
       </c>
       <c r="C1349" s="7" t="s">
-        <v>2589</v>
+        <v>2592</v>
       </c>
       <c r="D1349" s="8">
-        <v>393</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
-      <c r="B1350" s="6" t="s">
-[...6 lines deleted...]
-        <v>193</v>
+      <c r="B1350" s="5" t="s">
+        <v>2593</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
-      <c r="B1351" s="6" t="s">
-[...6 lines deleted...]
-        <v>253</v>
+      <c r="B1351" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1351" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1351" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="B1352" s="6" t="s">
         <v>2594</v>
       </c>
       <c r="C1352" s="7" t="s">
         <v>2595</v>
       </c>
       <c r="D1352" s="8">
-        <v>657</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="B1353" s="6" t="s">
         <v>2596</v>
       </c>
       <c r="C1353" s="7" t="s">
         <v>2597</v>
       </c>
       <c r="D1353" s="8">
-        <v>127</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="B1354" s="6" t="s">
         <v>2598</v>
       </c>
       <c r="C1354" s="7" t="s">
         <v>2599</v>
       </c>
       <c r="D1354" s="8">
-        <v>1520</v>
+        <v>182</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="B1355" s="6" t="s">
         <v>2600</v>
       </c>
       <c r="C1355" s="7" t="s">
         <v>2601</v>
       </c>
       <c r="D1355" s="8">
-        <v>505</v>
+        <v>253</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="B1356" s="6" t="s">
         <v>2602</v>
       </c>
       <c r="C1356" s="7" t="s">
         <v>2603</v>
       </c>
       <c r="D1356" s="8">
-        <v>2421</v>
+        <v>657</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="B1357" s="6" t="s">
         <v>2604</v>
       </c>
       <c r="C1357" s="7" t="s">
         <v>2605</v>
       </c>
       <c r="D1357" s="8">
-        <v>1920</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="B1358" s="6" t="s">
         <v>2606</v>
       </c>
       <c r="C1358" s="7" t="s">
         <v>2607</v>
       </c>
       <c r="D1358" s="8">
-        <v>3453</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="B1359" s="6" t="s">
         <v>2608</v>
       </c>
       <c r="C1359" s="7" t="s">
         <v>2609</v>
       </c>
       <c r="D1359" s="8">
-        <v>1313</v>
+        <v>505</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="B1360" s="6" t="s">
         <v>2610</v>
       </c>
       <c r="C1360" s="7" t="s">
         <v>2611</v>
       </c>
       <c r="D1360" s="8">
-        <v>909</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="B1361" s="6" t="s">
         <v>2612</v>
       </c>
       <c r="C1361" s="7" t="s">
         <v>2613</v>
       </c>
       <c r="D1361" s="8">
-        <v>2200</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="B1362" s="6" t="s">
         <v>2614</v>
       </c>
       <c r="C1362" s="7" t="s">
         <v>2615</v>
       </c>
       <c r="D1362" s="8">
-        <v>5970</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="B1363" s="6" t="s">
         <v>2616</v>
       </c>
       <c r="C1363" s="7" t="s">
         <v>2617</v>
       </c>
       <c r="D1363" s="8">
-        <v>7024</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="B1364" s="6" t="s">
         <v>2618</v>
       </c>
       <c r="C1364" s="7" t="s">
         <v>2619</v>
       </c>
       <c r="D1364" s="8">
-        <v>3111</v>
+        <v>909</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="B1365" s="6" t="s">
         <v>2620</v>
       </c>
       <c r="C1365" s="7" t="s">
         <v>2621</v>
       </c>
       <c r="D1365" s="8">
-        <v>284</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="B1366" s="6" t="s">
         <v>2622</v>
       </c>
       <c r="C1366" s="7" t="s">
         <v>2623</v>
       </c>
       <c r="D1366" s="8">
-        <v>626</v>
+        <v>5970</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="B1367" s="6" t="s">
         <v>2624</v>
       </c>
       <c r="C1367" s="7" t="s">
         <v>2625</v>
       </c>
       <c r="D1367" s="8">
-        <v>188</v>
+        <v>7024</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="B1368" s="6" t="s">
         <v>2626</v>
       </c>
       <c r="C1368" s="7" t="s">
         <v>2627</v>
       </c>
       <c r="D1368" s="8">
-        <v>2099</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="B1369" s="6" t="s">
         <v>2628</v>
       </c>
       <c r="C1369" s="7" t="s">
         <v>2629</v>
       </c>
       <c r="D1369" s="8">
-        <v>573</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="B1370" s="6" t="s">
         <v>2630</v>
       </c>
       <c r="C1370" s="7" t="s">
         <v>2631</v>
       </c>
       <c r="D1370" s="8">
-        <v>1288</v>
+        <v>626</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="B1371" s="6" t="s">
         <v>2632</v>
       </c>
       <c r="C1371" s="7" t="s">
         <v>2633</v>
       </c>
       <c r="D1371" s="8">
-        <v>802</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="B1372" s="6" t="s">
         <v>2634</v>
       </c>
       <c r="C1372" s="7" t="s">
         <v>2635</v>
       </c>
       <c r="D1372" s="8">
-        <v>1854</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="B1373" s="6" t="s">
         <v>2636</v>
       </c>
       <c r="C1373" s="7" t="s">
         <v>2637</v>
       </c>
       <c r="D1373" s="8">
-        <v>4841</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="B1374" s="6" t="s">
         <v>2638</v>
       </c>
       <c r="C1374" s="7" t="s">
         <v>2639</v>
       </c>
       <c r="D1374" s="8">
-        <v>363</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="B1375" s="6" t="s">
         <v>2640</v>
       </c>
       <c r="C1375" s="7" t="s">
         <v>2641</v>
       </c>
       <c r="D1375" s="8">
-        <v>226</v>
+        <v>802</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="B1376" s="6" t="s">
         <v>2642</v>
       </c>
       <c r="C1376" s="7" t="s">
         <v>2643</v>
       </c>
       <c r="D1376" s="8">
-        <v>434</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="B1377" s="6" t="s">
         <v>2644</v>
       </c>
       <c r="C1377" s="7" t="s">
         <v>2645</v>
       </c>
       <c r="D1377" s="8">
-        <v>6905</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="B1378" s="6" t="s">
         <v>2646</v>
       </c>
       <c r="C1378" s="7" t="s">
         <v>2647</v>
       </c>
       <c r="D1378" s="8">
-        <v>1480</v>
+        <v>363</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="B1379" s="6" t="s">
         <v>2648</v>
       </c>
       <c r="C1379" s="7" t="s">
         <v>2649</v>
       </c>
       <c r="D1379" s="8">
-        <v>784</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="B1380" s="6" t="s">
         <v>2650</v>
       </c>
       <c r="C1380" s="7" t="s">
         <v>2651</v>
       </c>
       <c r="D1380" s="8">
-        <v>1906</v>
+        <v>434</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="B1381" s="6" t="s">
         <v>2652</v>
       </c>
       <c r="C1381" s="7" t="s">
         <v>2653</v>
       </c>
       <c r="D1381" s="8">
-        <v>1192</v>
+        <v>6905</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="B1382" s="6" t="s">
         <v>2654</v>
       </c>
       <c r="C1382" s="7" t="s">
         <v>2655</v>
       </c>
       <c r="D1382" s="8">
-        <v>3030</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="B1383" s="6" t="s">
         <v>2656</v>
       </c>
       <c r="C1383" s="7" t="s">
         <v>2657</v>
       </c>
       <c r="D1383" s="8">
-        <v>2575</v>
+        <v>784</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="B1384" s="6" t="s">
         <v>2658</v>
       </c>
       <c r="C1384" s="7" t="s">
         <v>2659</v>
       </c>
       <c r="D1384" s="8">
-        <v>4365</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="B1385" s="6" t="s">
         <v>2660</v>
       </c>
       <c r="C1385" s="7" t="s">
         <v>2661</v>
       </c>
       <c r="D1385" s="8">
-        <v>1030</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="B1386" s="6" t="s">
         <v>2662</v>
       </c>
       <c r="C1386" s="7" t="s">
         <v>2663</v>
       </c>
       <c r="D1386" s="8">
-        <v>4913</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="B1387" s="6" t="s">
         <v>2664</v>
       </c>
       <c r="C1387" s="7" t="s">
         <v>2665</v>
       </c>
       <c r="D1387" s="8">
-        <v>73</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
-      <c r="B1388" s="5" t="s">
+      <c r="B1388" s="6" t="s">
         <v>2666</v>
       </c>
+      <c r="C1388" s="7" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D1388" s="8">
+        <v>4365</v>
+      </c>
     </row>
     <row r="1389" spans="1:4">
-      <c r="B1389" s="0" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B1389" s="6" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C1389" s="7" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D1389" s="8">
+        <v>1010</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="B1390" s="6" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
       <c r="C1390" s="7" t="s">
-        <v>2668</v>
+        <v>2671</v>
       </c>
       <c r="D1390" s="8">
-        <v>6043</v>
+        <v>4913</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="B1391" s="6" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="C1391" s="7" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="D1391" s="8">
-        <v>4190</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
-      <c r="B1392" s="6" t="s">
-[...6 lines deleted...]
-        <v>78.3</v>
+      <c r="B1392" s="5" t="s">
+        <v>2674</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
-      <c r="B1393" s="6" t="s">
-[...6 lines deleted...]
-        <v>847</v>
+      <c r="B1393" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1393" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1393" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="B1394" s="6" t="s">
         <v>2675</v>
       </c>
       <c r="C1394" s="7" t="s">
         <v>2676</v>
       </c>
       <c r="D1394" s="8">
-        <v>287</v>
+        <v>6043</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="B1395" s="6" t="s">
         <v>2677</v>
       </c>
       <c r="C1395" s="7" t="s">
         <v>2678</v>
       </c>
       <c r="D1395" s="8">
-        <v>1030</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="B1396" s="6" t="s">
         <v>2679</v>
       </c>
       <c r="C1396" s="7" t="s">
         <v>2680</v>
       </c>
       <c r="D1396" s="8">
-        <v>144</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="B1397" s="6" t="s">
         <v>2681</v>
       </c>
       <c r="C1397" s="7" t="s">
         <v>2682</v>
       </c>
       <c r="D1397" s="8">
-        <v>208</v>
+        <v>847</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="B1398" s="6" t="s">
         <v>2683</v>
       </c>
       <c r="C1398" s="7" t="s">
         <v>2684</v>
       </c>
       <c r="D1398" s="8">
-        <v>960</v>
+        <v>254</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="B1399" s="6" t="s">
         <v>2685</v>
       </c>
       <c r="C1399" s="7" t="s">
         <v>2686</v>
       </c>
       <c r="D1399" s="8">
-        <v>1660</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="B1400" s="6" t="s">
         <v>2687</v>
       </c>
       <c r="C1400" s="7" t="s">
         <v>2688</v>
       </c>
       <c r="D1400" s="8">
-        <v>2100</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="B1401" s="6" t="s">
         <v>2689</v>
       </c>
       <c r="C1401" s="7" t="s">
         <v>2690</v>
       </c>
       <c r="D1401" s="8">
-        <v>158</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="B1402" s="6" t="s">
         <v>2691</v>
       </c>
       <c r="C1402" s="7" t="s">
         <v>2692</v>
       </c>
       <c r="D1402" s="8">
-        <v>1404</v>
+        <v>940</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="B1403" s="6" t="s">
         <v>2693</v>
       </c>
       <c r="C1403" s="7" t="s">
         <v>2694</v>
       </c>
       <c r="D1403" s="8">
-        <v>390</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="B1404" s="6" t="s">
         <v>2695</v>
       </c>
       <c r="C1404" s="7" t="s">
         <v>2696</v>
       </c>
       <c r="D1404" s="8">
-        <v>515</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="B1405" s="6" t="s">
         <v>2697</v>
       </c>
       <c r="C1405" s="7" t="s">
         <v>2698</v>
       </c>
       <c r="D1405" s="8">
-        <v>1091.1</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="B1406" s="6" t="s">
         <v>2699</v>
       </c>
       <c r="C1406" s="7" t="s">
         <v>2700</v>
       </c>
       <c r="D1406" s="8">
-        <v>3022</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="B1407" s="6" t="s">
         <v>2701</v>
       </c>
       <c r="C1407" s="7" t="s">
         <v>2702</v>
       </c>
       <c r="D1407" s="8">
-        <v>779</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="B1408" s="6" t="s">
         <v>2703</v>
       </c>
       <c r="C1408" s="7" t="s">
         <v>2704</v>
       </c>
       <c r="D1408" s="8">
-        <v>1694</v>
+        <v>515</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="B1409" s="6" t="s">
         <v>2705</v>
       </c>
       <c r="C1409" s="7" t="s">
         <v>2706</v>
       </c>
       <c r="D1409" s="8">
-        <v>1919</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="B1410" s="6" t="s">
         <v>2707</v>
       </c>
       <c r="C1410" s="7" t="s">
         <v>2708</v>
       </c>
       <c r="D1410" s="8">
-        <v>81</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="B1411" s="6" t="s">
         <v>2709</v>
       </c>
       <c r="C1411" s="7" t="s">
         <v>2710</v>
       </c>
       <c r="D1411" s="8">
-        <v>90</v>
+        <v>760</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="B1412" s="6" t="s">
         <v>2711</v>
       </c>
       <c r="C1412" s="7" t="s">
         <v>2712</v>
       </c>
       <c r="D1412" s="8">
-        <v>702</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="B1413" s="6" t="s">
         <v>2713</v>
       </c>
       <c r="C1413" s="7" t="s">
         <v>2714</v>
       </c>
       <c r="D1413" s="8">
-        <v>232.4</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="B1414" s="6" t="s">
         <v>2715</v>
       </c>
       <c r="C1414" s="7" t="s">
         <v>2716</v>
       </c>
       <c r="D1414" s="8">
-        <v>416</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="B1415" s="6" t="s">
         <v>2717</v>
       </c>
       <c r="C1415" s="7" t="s">
         <v>2718</v>
       </c>
       <c r="D1415" s="8">
-        <v>2190</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="B1416" s="6" t="s">
         <v>2719</v>
       </c>
       <c r="C1416" s="7" t="s">
         <v>2720</v>
       </c>
       <c r="D1416" s="8">
-        <v>3304</v>
+        <v>702</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="B1417" s="6" t="s">
         <v>2721</v>
       </c>
       <c r="C1417" s="7" t="s">
         <v>2722</v>
       </c>
       <c r="D1417" s="8">
-        <v>47.7</v>
+        <v>233</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="B1418" s="6" t="s">
         <v>2723</v>
       </c>
       <c r="C1418" s="7" t="s">
         <v>2724</v>
       </c>
       <c r="D1418" s="8">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="B1419" s="6" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C1419" s="7" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D1419" s="8">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="B1420" s="6" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C1420" s="7" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D1420" s="8">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="B1421" s="6" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C1421" s="7" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D1421" s="8">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="B1422" s="6" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C1422" s="7" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D1422" s="8">
         <v>21</v>
       </c>
     </row>
-    <row r="1421" spans="1:4">
-[...1 lines deleted...]
-        <v>2725</v>
+    <row r="1425" spans="1:4">
+      <c r="B1425" s="5" t="s">
+        <v>2733</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>