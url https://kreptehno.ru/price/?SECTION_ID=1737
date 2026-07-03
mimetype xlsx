--- v0 (2026-04-16)
+++ v1 (2026-07-03)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Мебельный крепеж/Болт DIN603 мебельный  (ГОСТ 7802, EN ISO 8677)</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -789,50 +789,56 @@
     <t>880-7420</t>
   </si>
   <si>
     <t>Винт мебельный М6*12 с плоской головкой и внутренним 6гр (цинк) SW4</t>
   </si>
   <si>
     <t>612-7420</t>
   </si>
   <si>
     <t>Винт мебельный М8*70 с плоской головкой и внутренним 6гр (цинк) SW4</t>
   </si>
   <si>
     <t>870-7420</t>
   </si>
   <si>
     <t>Винт мебельный М6*35 с плоской головкой и внутренним 6гр (цинк) SW4</t>
   </si>
   <si>
     <t>635-7420</t>
   </si>
   <si>
     <t>Винт мебельный М8*16 с плоской головкой и внутренним 6гр (цинк) SW4</t>
   </si>
   <si>
     <t>816-7420</t>
+  </si>
+  <si>
+    <t>Винт мебельный М6*65 с плоской головкой и внутренним 6гр (цинк) SW4</t>
+  </si>
+  <si>
+    <t>665-7420</t>
   </si>
   <si>
     <t xml:space="preserve">Мебельный крепеж/Гайка усовая DIN1624, гайка ERICSSONA </t>
   </si>
   <si>
     <t>Гайка ERICSSONA M6 полукруг SW4, L=12мм</t>
   </si>
   <si>
     <t>564-6П</t>
   </si>
   <si>
     <t>Гайка усовая М6*9 цинк DIN1624</t>
   </si>
   <si>
     <t>6-1624</t>
   </si>
   <si>
     <t>Гайка усовая М5*8 цинк DIN1624</t>
   </si>
   <si>
     <t>5-1624</t>
   </si>
   <si>
     <t>Гайка усовая М10*13 цинк DIN1624</t>
   </si>
@@ -1016,51 +1022,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c8ff62ab2eb6d30196c0ae055e62a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d67f6046e79a5e66046387f3d5b0a91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1356,54 +1362,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D155"/>
+  <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B155" sqref="B155"/>
+      <selection activeCell="B156" sqref="B156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -1431,51 +1437,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>6.5</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
@@ -1519,51 +1525,51 @@
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>18.9</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>18.3</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:4">
@@ -1805,51 +1811,51 @@
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>19.1</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>2.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>6.1</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>7.9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
@@ -1904,51 +1910,51 @@
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>17.1</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>9.4</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
-        <v>12.6</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>14.3</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>5.2</v>
       </c>
     </row>
     <row r="57" spans="1:4">
@@ -2052,62 +2058,62 @@
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="8">
-        <v>2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D69" s="8">
-        <v>3.4</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D70" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D71" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:4">
@@ -2233,62 +2239,62 @@
         <v>147</v>
       </c>
       <c r="D83" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D84" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="8">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="8">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D87" s="8">
         <v>1.7</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D88" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:4">
@@ -2541,276 +2547,276 @@
         <v>203</v>
       </c>
       <c r="D111" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="8">
-        <v>10.6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D116" s="8">
-        <v>6.6</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D117" s="8">
         <v>8.3</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D118" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D119" s="8">
-        <v>3.7</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D120" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D121" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D122" s="8">
         <v>5.8</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D123" s="8">
-        <v>6</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D124" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D125" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D126" s="8">
         <v>6.9</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D127" s="8">
-        <v>7.3</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D128" s="8">
         <v>9.9</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D129" s="8">
         <v>9.3</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D130" s="8">
         <v>9.2</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D131" s="8">
-        <v>10.4</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D132" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D133" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D134" s="8">
-        <v>8.8</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D135" s="8">
         <v>17.2</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D136" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="137" spans="1:4">
@@ -2825,189 +2831,200 @@
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D138" s="8">
         <v>4.7</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D139" s="8">
         <v>6.6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
-      <c r="B140" s="5" t="s">
+      <c r="B140" s="6" t="s">
         <v>257</v>
       </c>
+      <c r="C140" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="D140" s="8">
+        <v>5.1</v>
+      </c>
     </row>
     <row r="141" spans="1:4">
-      <c r="B141" s="0" t="s">
+      <c r="B141" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="B142" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C141" s="0" t="s">
+      <c r="C142" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D142" s="0" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>5.3</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D143" s="8">
-        <v>1.1</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D144" s="8">
-        <v>1.8</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D145" s="8">
-        <v>2.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D146" s="8">
-        <v>2</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D147" s="8">
-        <v>3.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D148" s="8">
-        <v>4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D149" s="8">
-        <v>5.5</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D150" s="8">
-        <v>12.6</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D151" s="8">
-        <v>4.9</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D152" s="8">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="B153" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D153" s="8">
         <v>1.6</v>
       </c>
     </row>
-    <row r="155" spans="1:4">
-[...1 lines deleted...]
-        <v>280</v>
+    <row r="156" spans="1:4">
+      <c r="B156" s="5" t="s">
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>