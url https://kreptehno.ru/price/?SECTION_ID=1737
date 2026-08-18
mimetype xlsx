--- v1 (2026-07-03)
+++ v2 (2026-08-18)
@@ -1022,51 +1022,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d67f6046e79a5e66046387f3d5b0a91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc594f74fce519a016ae39ba9f1911.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1437,106 +1437,106 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>5.6</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>6.2</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>8.4</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>18.3</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:4">
@@ -1591,51 +1591,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>5.4</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>6.9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>7.9</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>3.4</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1756,51 +1756,51 @@
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>4.7</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>7.9</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>9.5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>10.9</v>
       </c>
     </row>
     <row r="43" spans="1:4">
@@ -1811,51 +1811,51 @@
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>19.1</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>1.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>6.1</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>7.9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
@@ -1899,95 +1899,95 @@
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>10.2</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>17.1</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
-        <v>9.4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>10.6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>14.3</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>5.2</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>18</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>10.5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="60" spans="1:4">
@@ -2069,51 +2069,51 @@
         <v>6</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D68" s="8">
         <v>1.6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D69" s="8">
-        <v>2.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D70" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D71" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:4">
@@ -2448,51 +2448,51 @@
         <v>185</v>
       </c>
       <c r="D102" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D103" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D104" s="8">
-        <v>5.7</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="8">
         <v>1.3</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="8">
         <v>1.4</v>
       </c>
     </row>
     <row r="107" spans="1:4">
@@ -2783,95 +2783,95 @@
         <v>244</v>
       </c>
       <c r="D133" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D134" s="8">
         <v>5.8</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D135" s="8">
-        <v>17.2</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D136" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D137" s="8">
         <v>13.3</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D138" s="8">
-        <v>4.7</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D139" s="8">
-        <v>6.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D140" s="8">
         <v>5.1</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="5" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>6</v>
       </c>
@@ -2887,95 +2887,95 @@
         <v>261</v>
       </c>
       <c r="D143" s="8">
         <v>5.3</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D144" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D145" s="8">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D146" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D147" s="8">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D148" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D149" s="8">
-        <v>3.8</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D150" s="8">
         <v>4.4</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D151" s="8">
         <v>12.6</v>
       </c>
     </row>
     <row r="152" spans="1:4">